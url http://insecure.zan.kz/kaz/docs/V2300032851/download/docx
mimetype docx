--- v0 (2025-10-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7eb2a35" w14:textId="7eb2a35">
+    <w:p w14:paraId="dbd3372" w14:textId="dbd3372">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,74 +177,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 171-бабы 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>төртінші абзацына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақы тағайындау және төлеуді жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -877,94 +939,190 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау және төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 171-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға мемлекеттік жәрдемақы тағайындау және төлеу тәртібін айқындайды.</w:t>
+      1. Осы Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау және төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 171-бабы 4-тармағының төртінші абзацына (бұдан әрі – Әлеуметтік кодекс) және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға мемлекеттік жәрдемақы тағайындау және төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде халықты әлеуметтік қорғау саласындағы уәкілетті орган бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, "Азаматтарға арналған үкімет" мемлекеттік корпорациясын, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылым операторын және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелерін енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1038,51 +1196,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1095,390 +1273,762 @@
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жәрдемақы алушы – мүгедектігі бар баланы тәрбиелеушіге берілетін және (немесе) күтім жасайтын адамға берілетін жәрдемақы тағайындалған өтініш беруші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жәрдемақы беру жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жәрдемақыларды тағайындау жөніндегі уәкілетті орган (бұдан әрі – жәрдемақы тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік органның аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) күтім жасайтын адам – бірінші топтағы мүгедектігі бар адаммен туыстық байланысы барына қарамастан, оған тікелей күтім жасайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) медициналық-әлеуметтік сараптама бөлімшесі (бұдан әрі – МӘС бөлімшесі) – жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік органның медициналық-әлеуметтік сараптама жүргізетін құрылымдық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өтініш беруші – жәрдемақылар тағайындау үшін жүгінетін адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электрондық құжат – ақпарат электрондық цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) электрондық өтінім – мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны және күтім жасайтын адамға берілетін жәрдемақыны тағайындауға қажет, Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дәйектілігін, оның тиесілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жиыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) электрондық іс макеті – Мемлекеттік корпорация қалыптастыратын жәрдемақы алушының электрондық іс макеті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1497,247 +2047,372 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жәрдемақыларды тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Балаға мүгедектік алғаш рет белгіленген кезде мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен тұрғылықты жері бойынша МӘС бөлімшесіне жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаға (балаларға) мүгедектік белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін өтініш ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындау кезінде талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы жәрдемақы тағайындау жөніндегі уәкілетті органға тікелей немесе Мемлекеттік корпорация немесе портал арқылы жүгінген күннен бастап баланың барлық мүгедектік кезеңіне тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар бала мемлекеттің толық қамтамасыз етуіне алынған кезде мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы бала отбасында демалыста болған кезеңге бала мемлекеттің толық қамтамасыз етуінде болған мемлекеттік мекеме аталған фактіні құжаттамалық растаған жағдайда тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы баланың отбасы табысына қарамастан тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы тағайындау үшін өтініш беруші Мемлекеттік корпорация немесе портал арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1772,350 +2447,474 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің электрондық өтінішінде көрсетілген өтініш берушінің жеке басын куәландыратын құжат, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтаманың мәліметтері, баланың мүгедектігі туралы анықтама, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелуі туралы мәліметтер, банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуларға сәйкес "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден (бұдан әрі – ақпараттық жүйелер) алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы актілік жазбадан үзінді көшірме, Қазақстан Республикасынан тыс жерлерде тіркелген неке (ерлі-зайыптылық) қию туралы мәліметтерді қоспағанда, неке (ерлі-зайыптылық) қию, бұзу туралы куәлік, баланың мүгедектігі туралы анықтама, балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда расталған кезде талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Күтім жасайтын адамға берілетін жәрдемақыны тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бірінші топтағы мүгедектік алғаш рет белгіленген кезде күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен тұрғылықты жері бойынша МӘС бөлімшесіне жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектік белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындау кезінде талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Күтім жасайтын адамға берілетін жәрдемақы бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің жәрдемақы тағайындауға жүгінген күнінен бастап бірінші топтағы мүгедектігі белгіленген барлық кезеңге, бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінде болған жағдайда – қылмыстық жаза мерзімінің соңына дейін тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүгіну күні өтініш берген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адам ауысқан жағдайда жәрдемақы ауысу күніне дейін төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін өтініш беруші Мемлекеттік корпорация немесе портал арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2150,510 +2949,996 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің және бірінші топтағы мүгедектігі бар адамның күтімін жасайтын адам болып айқындалған адамның жеке басын куәландыратын және тұрғылықты жері бойынша тіркелуі бойынша мәліметтер (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін), сонымен қатар банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуларға сәйкес тиісті мемлекеттік ақпараттық жүйелерден алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топ мүгедектігі бар адамға қорғаншылық тағайындалғанын растайтын құжатты, сондай-ақ бірінші топтағы мүгедектігі бар адамның мүгедектігі туралы анықтамаларды, психикалық денсаулық орталығында есепте тұру фактісінің жоқтығы туралы мәліметтерді, күтім жасайтын адам ретінде айқындалған адамның қылмыстық-атқару жүйесі мекемесінде болғандығы туралы мәліметтерді ұсыну және бірінші топтағы мүгедектігі бар адамның көрсетілген құжаттардағы ақпаратты растау кезінде банкт шоттың нөмірі туралы мәліметтер талап етілмейді, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымның ақпараттық жүйелеріне сұрау салуларға сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Жәрдемақы тағайындау үшін өтініштерді қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Өтініш беруші жәрдемақы тағайындау үшін тиісті құжаттар ұсынғаннан кейін оның қатысуымен Мемлекеттік корпорацияның қалалық, аудандық бөлімшесінің маманы (бұдан әрі – Мемлекеттік корпорация бөлімшесі), егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызмет көрсету кезінде дербес деректерді жинауға және өңдеуге, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін алады және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрау салуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті мемлекеттік органның ақпараттық жүйесіне өтініш берушіде жәрдемақы тағайындау, төлеу немесе өтініш беру фактісінің болуына сұрау салуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік органдар және (немесе) ұйымдар сұратылып отырған мәліметтерді растайтын электрондық құжаттарды ұсынған кезде сұрау салуды жүзеге асырған Мемлекеттік корпорацияның бөлімшесі өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші түпнұсқада ұсынған құжаттар және өтініш сканерленеді және құжаттардың электрондық көшірмесі Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады, содан кейін өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік органдар және (немесе) ұйымдар сұратылып отырған мәліметтерді растайтын электрондық құжаттарды ұсынбаған жағдайда өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың бесінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тиісті жәрдемақыларды тағайындау үшін өтінішті және құжаттарды үшінші адамдардың ұсынуы жәрдемақы алуға құқығы бар адамның нотариус немесе наториаттық іс-әрекет жасайтын лауазымды адам куәландырған нотариат куәландырған сенімхаты бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариат куәландырған сенімхат сканерленеді және Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады, содан кейін өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік корпорацияның бөлімшесі тиісті жәрдемақыны тағайындау үшін өтініш берушіден қабылданатын құжаттар топтамасының, сондай-ақ мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған мәліметтердің толықтығын тексереді, сканерлеу сапасын және өтініш беруші ұсынған құжаттардың электрондық көшірмелерінің түпнұсқаларға сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші және екінші бөліктері жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мүгедектігі бар баланы тәрбиелеушіге берілетін, күтім жасайтын адамға берілетін жәрдемақыларды тағайындау үшін өтініш беруші портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2668,330 +3953,329 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш нысанында көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды өтініш берушінің өзі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған өтініш беруші мүгедектігі бар баланы тәрбиелеушіге берілетін, күтім жасайтын адамға берілетін жәрдемақыларды тағайындау туралы электрондық өтінішті өзінің ЭЦҚ-сы арқылы куәландырады және оны уәкілетті мемлекеттік органның автоматтандырылған ақпараттық жүйесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші талап етілген құжаттарды тапсырған кезде өтініш берушінің "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранысты қабылдау мәртебесі көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Портал арқылы келіп түскен, жәрдемақылар тағайындау үшін ұсынылған электрондық өтініш мынадай параметрлер бойынша тексеруден өтеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған мәліметтердің толықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті жәрдемақыларды тағайындау, төлеу, сондай-ақ тағайындауға өтініш беру фактісінің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы тағайындалатын баланың он сегізден аспаған жасы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) балада мүгедектіктің болуы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) он сегізден жас болмауын анықтау туралы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бірінші топтағы мүгедектігі бар адамда мүгедектіктің болуы (күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) соттың әрекетке қабілетсіз не әрекет қабілеті шектеулі деп тану фактісінің болмауы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) психикалық денсаулық орталығында есепте тұру фактісінің болмауы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өтініш берушінің тұрақты тұрғылықты жері бойынша тіркеудің және бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адамның тұрғылықты жері бойынша тіркеудің болуы (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесінің бір мекемесінде болу фактісін растау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өтініш берушінің және мүгедектігі бар баланың (балалардың) тұрақты тұрғылықты жері бойынша тіркеудің болуы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда келтірілген параметрлер бойынша тексерудің оң нәтижесі болған жағдайда өтінішті өңдеуге арналған кіріс хабарламалар журналына тіркеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. МӘС бөлімшесі мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындауға өтініш қабылданған күннен бастап бір жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3006,212 +4290,336 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен өтініштен және өтініш беруші тұпнұсқада ұсынған құжаттардың электрондық көшірмелерін қоса алғанда, құжаттардың топтамасынан тұратын электрондық өтінімді Мемлекеттік корпорацияның бөлімшесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттардың электрондық көшірмелері өтінішті қабылдаған МӘС бөлімшесі маманының ЭЦҚ-сымен куәландырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Мемлекеттік корпорацияның бөлімшесі өтініш беруші құжаттардың толық топтамасын ұсынған кезде тиісті жәрдемақыны тағайындау туралы өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді тіркеудің электрондық журналында тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Портал немесе МӘС бөлімшесі арқылы келіп түскен электрондық өтінімдер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша төлемдерді тағайындау үшін "электрондық үкімет" веб-порталы немесе медициналық әлеуметтік сараптама бөлімшесі арқылы келіп түскен азаматтардың өтініштерін тіркеудің электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажетті құжаттары, оның ішінде электрондық құжаттары бар өтінішті уәкілетті орган оны Мемлекеттік корпорацияда тіркеген күннен бастап, ал ақпараттық жүйелер өтініш беруші туралы бұрын болмаған мәліметтердің болуын белгіленген тәртіппен растаған жағдайда – мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелері өтініш беруші туралы мәліметтерді растаған күннен бастап жеті жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік корпорацияның бөлімшесі портал арқылы жолданған электрондық өтінішті қабылдаған кезде портал арқылы өтініш берушінің жеке кабинетіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық өтініштің қабылданғаны туралы хабарлама жіберіледі. Хабарлама Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Өтініш Мемлекеттік корпорацияның бөлімшесінде тіркелген күннен бастап екі жұмыс күні ішінде электрондық іс макеті және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3226,292 +4634,292 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті электрондық шешім жобасы қалыптастырылады, тиісті жәрдемақыларды тағайындау үшін жәрдемақылардың мөлшері есептеледі және Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық шешім жобасы жәрдемақы тағайындау (өзгерту, тағайындаудан бас тарту) туралы электрондық цифрлық нысандағы құжатты (бұдан әрі – шешім жобасы) білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшесінің басшысы Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылған жәрдемақылар мөлшерін есептеудің, шешім жобасын ресімдеудің дұрыстығын тексереді, содан кейін Мемлекеттік корпорация бөлімшесі электрондық іс макетін Мемлекеттік корпорацияның облыстық, республикалық маңызы бар қалалардағы және астанадағы филиалына (бұдан әрі – Мемлекеттік корпорация филиалы) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорацияның филиалы электрондық іс макеті мен шешім жобасы келіп түскен күннен бастап екі жұмыс күні ішінде оларды қарайды, есептеудің және шешім жобасын ресімдеудің дұрыстығын тексереді, содан кейін жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді. Бұл ретте, шешім жобасы Мемлекеттік корпорация филиалы басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Мемлекеттік корпорациядан құжаттарды алғаннан кейін жәрдемақы тағайындау жөніндегі уәкілетті орган бөлімінің (басқармасының) жәрдемақы тағайындау функцияларын орындайтын маманы бір жұмыс күні ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорациядан келіп түскен электрондық шешім жобасы бар электрондық іс макетін қарайды (есептеудің дұрыстығын, сканерленген құжаттардың сапасын тексереді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның бөлімшесіне электрондық шешім жобасы бар электрондық іс макетін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация жіберген қателіктер анықталған жағдайда бес жұмыс күні мерзімде жете ресімдеу үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылған құжаттың(тардың) дәйектілігін тексеру немесе қосымша құжат(тар) талап ету қажет болған жағдайда күнтізбелік отыз күн мерзімде жете ресімдеу үшін қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша себебін көрсете отырып, тағайындауға құжатты (құжаттарды) жете ресімдеу қажеттілігі туралы хабарлама жәрдемақы тағайындау жөніндегі уәкілетті органның ЭЦҚ-сымен куәландырылып, Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның бөлімшесі құжатты (құжаттарды) жете ресімдеу қажеттігі туралы өтініш берушіні sms-хабарлама келіп түскен күннен бастап бес жұмыс күні ішінде, оның ішінде күнтізбелік жиырма бес күн ішінде хабарламада көрсетілген қосымша құжаттарды ұсыну қажеттігі туралы хабарлама алған күннен немесе ұялы телефонға хабарлама жіберген күннен бастап хабардар етеді. Sms-хабарламалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілетін sms-хабарлама электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның бөлімшесі өтініш беруші қосымша құжаттарды ұсынған кезде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3526,252 +4934,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен электрондық іс макетін дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Мемлекеттік корпорацияның бөлімшесіне электрондық шешім жобасы бар электрондық іс макеті келіп түскен күннен бастап күнтізбелік отыз күн ішінде құжаттар жете ресімделмесе, жәрдемақы тағайындау жөніндегі уәкілетті орган қолда бар құжаттар бойынша жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы электрондық шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы қабылданған өтініштер бойынша электрондық іс макетінде болмаған жағдайда жәрдемақыны тағайындау (төлемді өзгерту, жаңарту, тағайындаудан бас тарту) туралы шешімді қабылдау үшін құжаттар жеткіліксіз болған жағдайда уәкілетті орган тағайындаудан бас тарту туралы шешімді бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық іс макеті толық сәйкес келген жағдайда Қағидаларға сәйкес ЭЦҚ арқылы жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім жобасын куәландырады және жәрдемақы тағайындау жөніндегі уәкілетті орган басқармасының (бөлімінің) басшысына автоматты түрде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма (бөлім) басшысы және жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындау функцияларын орындайтын басшысы бір жұмыс күні ішінде электрондық шешім жобасы бар электрондық іс макетін қарайды (есептеудің дұрыстығын, сканерленген құжаттардың сапасын тексереді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация жіберген қателіктер анықталған жағдайда басқарма (бөлім) басшысы және жәрдемақы тағайындау жөніндегі уәкілетті органның басшысы электрондық шешім жобасы бар электрондық іс макетін Мемлекеттік корпорацияның бөлімшесіне осы тармақтың төртінші және бесінші абзацында көрсетілген мерзімдерде жете рәсімдеу үшін қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық іс макеті толық сәйкес келген жағдайда Қағидаларға сәйкес жәрдемақы тағайындау жөніндегі уәкілетті орган басқармасының (бөлімінің) басшысы ЭЦҚ арқылы жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім жобасын куәландырады және жәрдемақы тағайындау жөніндегі уәкілетті органның басшысына автоматты түрде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау жөніндегі уәкілетті органның басшысы жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы шешім қабылдап, ЭЦҚ-сы арқылы куәландырады және қабылданған шешімді Мемлекеттік корпорацияның бөлімшесіне автоматты түрде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама ЭЦҚ арқылы куәландырылған жағдайда автоматты түрде Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау мемлекеттік қызмет көрсету нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жәрдемақы тағайындау жөніндегі уәкілетті орган шешім жобасымен келіп түскен электрондық іс макетін келіп түскен күнінен бастап үш жұмыс күні ішінде қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3786,212 +5194,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешім қабылданған күннен бастап бір жұмыс күні ішінде автоматты режимде Мемлекеттік корпорацияның бөлімшесіне немесе портал арқылы өтініш берушінің жеке кабинетіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті жәрдемақыларды тағайындау туралы хабарлама жіберіледі. Хабарлама жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жәрдемақы тағайындаудан (өзгертуден, төлемді қайта бастаудан) бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Мемлекеттік корпорацияның бөлімшелері арқылы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ертерек, бірақ шешім қабылданғанға дейін үш жұмыс күнінен кешіктірмей бас тарту туралы алдын ала шешім туралы,сондай-ақ алдын ала шешімге өз ұстанымын білдіру мүмкіндігін беру үшін тыңдау өткізу туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚР ӘРПК 73-бабының 3-тармағына сәйкес көрсетілетін қызметті алушы әкімшілік іс бойынша алдын ала шешімге өз ұстанымын алған күннен бастап екі жұмыс күнінен кешіктірмейтін мерзімде оны беруге немесе білдіруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Тиісті жәрдемақыны тағайындаудан бас тарту туралы шешім қабылданған жағдайда жәрдемақы тағайындау жөніндегі уәкілетті орган Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-1-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 1) және 2) тармақшаларында көзделген бас тарту негіздемелерін шешімде көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4006,92 +5414,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша жәрдемақы тағайындаудан бас тарту себептері көрсетілген жәрдемақы тағайындау жөніндегі уәкілетті органның тиісті шешімі бар электрондық іс макеті Мемлекеттік корпорацияның бөлімшесіне қайтарылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындаудан бас тарту себептері көрсетілген электрондық хабарламасы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесіне немесе портал арқылы өтініш берушінің жеке кабинетіне жіберіледі. Хабарлама жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Мемлекеттік корпорация бөлімшесінің маманы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4146,52 +5554,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті жәрдемақыларды тағайындаудан бас тарту туралы шешім жобасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы хабарламаны өтініш беруші өзі жүгінген кезде тапсыру немесе өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешім туралы хабардар етеді. Хабарлама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4206,150 +5614,388 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналында тіркеледі. Sms-хабарлама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламаның электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау жөніндегі уәкілетті орган Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсетуді мониторингтеу ақпараттық жүйесіне мемлекеттік қызмет көрсету кезеңі туралы деректер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Жәрдемақылар тағайындау жөніндегі проактивті қызмет арқылы көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жәрдемақыларды тағайындау құқығы туындаған кезде көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін "электрондық үкімет" веб-порталында тіркеу кезінде жәрдемақыларды тағайындау және тілді таңдау мүмкіндігі туралы хабардың Е-макеті автоматтандырылған ақпараттық жүйе арқылы бастамашылық жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4364,72 +6010,197 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтерді алғаннан кейін көрсетілетін қызметті алушыға ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті көрсетілетін қызмет арқылы жәрдемақылар тағайындауға өтініш жасалған күн жәрдемақы тағайындауға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Проактивті қызмет арқылы жәрдемақыларды тағайындау кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4444,288 +6215,287 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу Е-макет автоматтандырылған ақпараттық жүйе арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік корпорацияның бөлімшесі электрондық мәліметтерден тұратын электрондық өтінімді тіркейді, электрондық шешім жобасымен электрондық іс макетін қалыптастырады және оны ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация филиалы және жәрдемақы тағайындау жөніндегі уәкілетті орган қызметкерлерінің іс-әрекеттері осы Қағидалардың 3-параграфында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тағайындау туралы шешім қабылдау үшін қажетті электрондық іс макетінде мәліметтер болмаған немесе дұрыс болмаған жағдайда, жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындаудан бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік корпорацияның бөлімшесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы қабылданған шешім туралы өтініш берушіні хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы sms-хабарламалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламалар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда жәрдемақы тағайындау туралы ақпарат уәкілетті тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жәрдемақыларды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жәрдемақылар төлемін қамтамасыз етуді өтініш берушінің таңдауы бойынша жәрдемақылар беру жөніндегі уәкілетті ұйымдар арқылы бюджет қаражаты есебінен Мемлекеттік корпорация жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жәрдемақылар Мемлекеттік корпорация облыстар, республикалық маңызы бар қала, астана бөлінісінде жасаған жәрдемақы төлеу жөніндегі графикке сәйкес жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешім негізінде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жәрдемақы ай сайын ағымдағы ай үшін төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақыларды тағайындауға, қалпына келтіруге, өзгертуге және мөлшерін қайта қарауға және тұрғылықты жерін өзгертуге байланысты төлем айының ағымдағы қажеттілігіне енгізілмеген жәрдемақылар сомалары ағымдағы қажеттілікті қалыптастырғаннан кейін, келесі айдың қажеттілігіне енгізілуге тиіс және бір рет төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Ең төмен күнкөріс мөлшері өзгерген жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4740,52 +6510,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті шешім жобасын дайындайды және оны жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Шешімнің қолданылу мерзімін ұзарту, қамқоршының, алушының ауысуы үшін негіз болатын немесе жәрдемақы мөлшеріне әсер ететін жағдайлар орын алған жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4840,572 +6610,820 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Мемлекеттік корпорацияның бөлімшесі тиісті жәрдемақылар төлемін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның төлемді тоқтата тұру туралы шешімінің негізінде өтініш берушіден және (немесе) ақпараттық жүйелерден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жәрдемақылар беру жөніндегі уәкілетті ұйым ұсынатын алушының банк шоты бойынша үш және одан көп ай бойы шығыс операцияларының болмауы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушылар қатарынан іздеуде жүрген адамдардың хабар-ошарсыз кету, іздеуде жүру фактісінің, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны алушының, мүгедектігі бар баланың Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кету фактісінің, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шетелдіктің немесе қандастың жеке басын куәландыратын құжаттың қолданылу мерзімінің өтуі, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жәрдемақы алушының сот тағайындаған бас бостандығынан айыру түріндегі қылмыстық жазаны өтеуі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) арнаулы әлеуметтік қызметтердің аса кепілдендірілген көлемі көрсетілетін адамдарды қоспағанда, мүгедектігі бар баланың (мүгедектігі бар балалардың), бірінші топтағы мүгедектігі бар адамның арнаулы әлеуметтік қызметтер көрсету орталықтарында тұруы туралы, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүгедектігі бар баланы тәрбиелеп отырған жәрдемақы алушының қайтыс болу фактісінің, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда қорғаншыларды (қамқоршыларды) өз міндеттерін атқарудан босату немесе шеттету туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) медициналық-әлеуметтік сараптамаға дәйексіз құжаттарды ұсыну және (немесе) сараптамалық қорытындыны негізсіз шығару фактісін анықтау туралы хаттаманы рәсімдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) күтім жасайтын адамның немесе бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінен басқа мекемеге кетуі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) күтім жасайтын адамның немесе бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінің басқа бөлімшесіне ауыстыру туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындау жөніндегі уәкілетті органды төлеуді тоқтату туралы шешім негізінде мән жайлар туындаған күннен бастап жәрдемақы төлеуді негіздер бойынша тоқтатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) баланың, бірінші топтағы мүгедектігі бар адамның немесе күтім жасайтын адам қайтыс болған жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүгедектігі бар баланы, бірінші топтағы мүгедектігі бар адамды мемлекеттің толық қамсыздандыруы айқындалғаны жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірінші топтағы мүгедектігі бар адамның немесе күтім жасайтын адам өтініш берген жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін мүгедектігі бар адамда мүгедектік тобы өзгерген жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топтағы мүгедектігі бар адам немесе күтім жасайтын адам адам басқа елді мекенге немесе Қазақстан Республикасының шегінен тыс жерлерге тұрғылықты тұрақты тұруға кеткен жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының азаматтығын тоқтату фактісі анықталған жағдайларда, оның ішінде ақпараттық жүйелерден анықталғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жәрдемақының заңсыз тағайындалуына алып келген дәйексіз мәліметтер ұсынылған жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қылмыстық-атқару жүйесі мекемесінде бірінші топтағы мүгедектігі бар адамдарға жазасын өтеу мерзімі өткен жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда ата-аналарды ата-ана құқықтарынан айыру немесе құқықтарын шектеу, бала асырап алуды жарамсыз деп тану немесе оның күшін жою, қорғаншыларды (қамқоршыларды) өз міндеттерін атқарудан босату немесе шеттету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақыларды тоқтатқаннан кейін оны алуға құқық туындаған кезде өтініш беруші Мемлекеттік корпорация бөлімшесіне жәрдемақыға құқықты растайтын құжаттарды қоса отырып осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5420,132 +7438,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша қайтадан өтініш тапсырады. Өтініш беру күні жүгіну күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Қазақстан Республикасының басқа өңірлеріне тұруға кеткен жәрдемақы алушының электрондық іс макеті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның басқа бөлімшелерінің электрондық сұрау салуы бойынша жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесі сұрау салу келіп түскен күннен бастап екі жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорация бөлімшесінің ЭЦҚ-мен куәландырылған электрондық анықтама-аттестатты қалыптастырады және алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Тоқтатыла тұрған (тоқтатылған) төлемдерді қалпына келтіру кезінде өтініш беруші қайта ұсынған, төлемді қалпына келтіру үшін қажетті құжаттармен толықтырылған электрондық шешім жобасы бар электрондық іс макетін Мемлекеттік корпорация бөлімшесінің дайындауы және оны жәрдемақы тағайындау жөніндегі уәкілетті органның бекітуі тоқтатыла тұрған не қалпына келтіруге құқық басталған күннен бастап, бірақ Әлеуметтік кодекстің 185-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5600,589 +7618,837 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жәрдемақы алушылар он жұмыс күні ішінде Мемлекеттік корпорация арқылы жәрдемақы тағайындау жөніндегі уәкілетті органды жәрдемақы көлемін өзгертуге немесе оны төлеуді тоқтатуға негіз болып табылатын мән-жайлар туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Мемлекеттік корпорация жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешімдердің негізінде бес жұмыс күні ішінде жәрдемақылардың тағайындалған сомаларын бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді, ол төлеу айының алдындағы айдың 27-күніне ай сайын уәкілетті мемлекеттік органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Уәкілетті мемлекеттік орган төлеуге арналған бюджет қаражатына қажеттілікке сәйкес есепті кезеңге төлемдер бойынша қаржыландырудың жеке жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Мемлекеттік корпорация бюджет қаражатын алғаннан кейін төлем графигіне сәйкес тиісті жәрдемақыларды төлеуге арналған төлем тапсырмаларын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жәрдемақылар төлеуді Мемлекеттік корпорация жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банк шоттарына аудару арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазпошта" акционерлік қоғамының бөлімшелері арқылы жәрдемақыларды үйге жеткізіп беру мынадай санаттағы адамдарға жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысына қатысушыларға және осы кезеңде жаралануы, контузия алуы, мертігуі салдарынан немесе ауруға шалдығуы салдарынан мүгедектігі бар азаматтарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сексен жасқа толған жәрдемақы алушыларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші топтағы мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде адамның күтіміне мұқтаж екені және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пошта байланысының автоматтандырылған бөлімшелері (пункттері) болмаған жағдайда ауылдық жерде тұратын адамдарға жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының банк шотының нөмірі, алушының (қамқоршының, қорғаншының) тұрғылықты жері өзгерген жағдайда алушылар (қамқоршылар, қорғаншылар) Мемлекеттік корпорация бөлімшесіне тиісті өзгерістерді растайтын құжаттармен осы өзгерістер туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Бөлінген қаражат бойынша уәкілетті мемлекеттік орган мен Мемлекеттік корпорация арасында ай сайын салыстырып тексеру актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Төленген сомалар бойынша Мемлекеттік корпорация мен жәрдемақыларды беру жөніндегі уәкілетті ұйымдардың арасында ай сайын салыстырып тексеру актілері жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жәрдемақыларды беру жөніндегі қызметтерге ақы төлеу Мемлекеттік корпорация мен жәрдемақылар беру жөніндегі уәкілетті ұйым арасында заңнамада белгіленген тәртіппен жасалған шарт негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      50-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жәрдемақы тағайындалған электрондық іс макеттері уәкілетті органның ақпараттық жүйесінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z184" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілген қызметті беруші, халықты әлеуметтік қорғау саласындағы мемлекеттік басқаруды және бақылау және қадағалау функцияларын жүзеге асыратын уәкілетті орган басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің мекенжайына түскен көрсетілетін қызметті алушының шағымы оны тіркелгеннен кейін 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына түскен көрсетілетін қызметті алушының шағымы оны тіркелген күннен 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақтың төртінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге әкімшілік әрекет қолданса, олар шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6216,168 +8482,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
+              <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>тәрбиелеп отырған анаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>немесе әкеге, бала асырап алушыға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+              <w:t>бар адамға күтім жасайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6432,698 +8698,514 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің __________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік әлеуметтік сақтандыру қоры" акционерлік қоғамының ____________________________________ облысы (қаласы) бойынша филиалы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...593 lines deleted...]
-      _______________________________________________________________ </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: _______ жылғы "___" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі:_______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _______ құжаттың нөмірі: _______ кім берген: _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _____ жылғы "___" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы: ___________________________ облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________ қаласы (ауданы)________________________ ауылы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ көшесі (шағын аудан) ____________ - үй _______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шотының № _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың түрі: ағымдағы __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маған, мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны, күтім жасайтын адамға берілетін жәрдемақыны тағайындауды сұраймын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттінің асты сызылсын):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды өкілі өтініш берген жағдайда мүгедектігі бар адамның санаты, мүгедектігі бар баланың/бірінші топтағы мүгедектігі бар адамның немесе қамқорлықтағының тегі, аты, әкесінің аты (ол болған жағдайда) және туған жылы көрсетіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күтім жасайтын адам туралы мәлімет:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда) __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: _____ жылғы "_____" __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы: ___________________________ облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________ қаласы (ауданы)________________________ ауылы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ көшесі (шағын аудан) ____________ - үй _______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы _________________ банк шотының № __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шоттың түрі: ағымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан бұрын маған жәрдемақы, оның ішінде Қазақстан Республикасының тыс жерлерде тағайындалған/тағайындалмаған (қажет емесі сызылып тасталсын).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7193,159 +9275,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7677,332 +9799,329 @@
       Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы, күтім жасайтын адамға берілетін жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабарлама жіберу арқылы хабардар етуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді есептеу үшін жеке банк шотын ашу кезінде, осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...197 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қию сызығы)</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+      Төлеуші ұйымның байланыс телефоны, орналасқан жері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш берушінің, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамның </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй телефоны ______________ ұялы телефон ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-maіl _________ өтініш берген күн: 20__ жылғы "__" _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы/ЭЦҚ/ sms-хабарламалар______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке қол қою мерзімі мен уақыты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____.___________.________ жылғы____ сағат ____ минут ____ секунд</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     (қию сызығы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азамат ______________________ мүгедектігі бар баланы тәрбиелеушіге берілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жәрдемақы, күтім жасайтын адамға берілетін жәрдемақы тағайындауға_________ өтініші </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қоса берілген құжаттармен № ___ болып тіркелді, өтініш тіркелген күн: 20__ жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"__"_______(өтінішті Мемлекеттік корпорацияның бөлімшесінде тіркеген күннен бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметті алу күні): 20__ жылғы "__"___________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы, күтім жасайтын адамға берілетін жәрдемақы мөлшерінің өзгеруіне әкелетін барлық өзгерістер, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банк деректемелерінің өзгеруі туралы Мемлекеттік корпорацияның бөлімшесіне хабарлауға келісім беремін.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолы _______________________________________________________________</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы_______________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8038,64 +10157,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
+              <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәрбиелеп отырған анаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8142,751 +10261,610 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күтім жасайтын адамдарға </w:t>
+              <w:t>жасайтын адамдарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау</w:t>
+              <w:t>жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы тағайындау үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу және бақылау </w:t>
-[...547 lines deleted...]
-      </w:pPr>
+      Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және бақылау комитетінің ______________________________ облысы (қаласы) бойынша департаменті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлімше коды: _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші туралы мәлімет (белгі қою): ата-ана ___________ қорғаншы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қамқоршы) ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: _______ жылғы "____" ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _______ құжаттың нөмірі: _______ кім берген: _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _____ жылғы "___" __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________ облысы ____________________ қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ауданы) ________________________ ауылы _______________ көшесі (шағын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудан) ___________ - үй ______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындалатын бала туралы мәліметтер _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың жеке сәйкестендіру нөмірі: ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар баланың туған күні: _____ жылғы "____" ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрақты тұрғылықты жерінің мекенжайы: ___________________ облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________ қаласы (ауданы) ________________________ ауылы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________ көшесі (шағынаудан) __________ - үй _________- пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банк шотының № ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың түрі: ағымдағы ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шоттың түрі: ағымдағы ___________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9028,159 +11006,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9448,124 +11466,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      лауазымы және қолы _____________ ____________________________________</w:t>
+        <w:t>телефоны _______________ ұялы ________________ Е-маil _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш 20__жылғы "___" ____________ қабылданды, № _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9763,68 +11759,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электронды үкімет" веб-порталы арқылы мүгедектігі бар баланы (мүгедектігі бар бала) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы тағайындауға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17093,266 +19203,474 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
+              <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
+              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t>жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамға күтім жасайтын</w:t>
+              <w:t xml:space="preserve">топтағы мүгедектігі бар адамға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарға берілетін мемлекеттік</w:t>
+              <w:t xml:space="preserve">күтім жасайтын адамдарға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау</w:t>
+              <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>жәрдемақыны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 дейін қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17367,123 +19685,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17516,141 +19864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-4) ұялы байланыстың абоненттік құрылғысы.</w:t>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17683,195 +19977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі:</w:t>
-[...107 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17904,87 +20090,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/ қағаз түрінде/ проактивті/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18017,141 +20257,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы тағайындау туралы хабарлама.</w:t>
+Мемлекеттік қызмет көрсету мерзімі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда жәрдемақы тағайындау туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+1) Мемлекеттік корпорацияға, көрсетілетін қызметті берушіге, порталға, немесе проактивті қызмет арқылы жүгінген кезде – өтініштерді тіркеудің электрондық журналдарында құжаттардың топтамасын тіркеген сәттен бастап 7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама жіберу арқылы көрсетілетін қызметті алушыны қабылданған шешім туралы хабардар етеді.</w:t>
+Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей Мемлекеттік корпорацияға ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет проактивті қызмет арқылы қызмет көрсетілген кезде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы ұсынылады.</w:t>
+Мемлекеттік қызмет көрсету мерзімі іс материалдарын жете ресімдеу қажет болған кезде, жетіспейтін құжатты (құжаттарды) толықтыру үшін қажеттігіне қарай – күнтізбелік 30 (отыз) күн мерзімге ұзартылады, бұл ретте, егер құжаттар жете ресімделсе, мемлекеттік қызмет Мемлекеттік корпорацияға қосымша құжатты (құжаттарды) ұсынған күннен бастап 7 (жеті) жұмыс күні ішінде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация өтініш берушіні қосымша құжаттарды ұсыну қажеттігі туралы 5 (бес) жұмыс күні ішінде хабардар етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18184,87 +20478,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызмет алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/ қағаз түрінде/ проактивті/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18297,291 +20591,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Қабылдау жеделдетіп қызмет көрсетусіз, көрсетілетін қызметті алушының тіркелген жері бойынша электрондық кезек тәртібімен жүзеге асырылады, портал арқылы электрондық кезекті броньдауға болады.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Жәрдемақы тағайындау туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру кестесі – сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін.</w:t>
+Порталда жәрдемақы тағайындау туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік корпорация көрсетілетін қызметті алушының ұялы телефонына sms-хабарлама жіберу арқылы көрсетілетін қызметті алушыны қабылданған шешім туралы хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
-[...35 lines deleted...]
-2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
+Қызмет проактивті қызмет арқылы қызмет көрсетілген кезде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18614,357 +20758,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға мемлекеттік қызметті көрсету үшін өтініш берген кезде көрсетілетін қызметті алушы (немесе нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам куәландырған сенімхат бойынша оның өкілі) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішті және мынадай құжаттарды ұсынады:</w:t>
-[...269 lines deleted...]
-Көрсетілетін қызметті берушілер бір реттік құпиясөз беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісу кезінде, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен цифрлық құжаттарды алады.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18997,233 +20871,253 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін Мемлекеттік корпорация, дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Қабылдау жеделдетіп қызмет көрсетусіз, көрсетілетін қызметті алушының тіркелген жері бойынша электрондық кезек тәртібімен жүзеге асырылады, портал арқылы электрондық кезекті броньдауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті берушіде – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+1) Министрлік – www.enbek.gov.kz "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Қағидаларға 10-қосымша сәйкес нысан бойынша жәрдемақыны тағайындауға өтінішті қабылдаудан бас тарту.</w:t>
+2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19256,51 +21150,693 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға мемлекеттік қызметті көрсету үшін өтініш берген кезде көрсетілетін қызметті алушы (немесе нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам куәландырған сенімхат бойынша оның өкілі) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішті және мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш берушінің жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамдар мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындауға жүгінген кезде қандас куәлігі немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) баланың (балалардың) туу туралы куәлігі (куәліктері) немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш берушінің деректері баланың туу туралы куәлігіндегі деректермен сәйкес келмеген кезде – неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаға қамқоршылық (қорғаншылық) белгіленген немесе баланы асырап алған кезде – балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) баланың мүгедектігі туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүгедектігі бар бала тәрбиелеушіге жәрдемақы тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы азаматтық хал актілері жазбасынан мәліметтерді қамтитын анықтама, Қазақстан Республикасынан тыс жерлерде тіркелген неке қию (ерлі-зайыптылық) туралы мәліметтерді қоспағанда, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, сондай-ақ балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда қамтылған ақпарат расталған кезде талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – портал арқылы Қағидаларға 3-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны тағайындауға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проактивті қызмет арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шотының нөмірі расталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің электрондық өтінішінде көрсетілген өтініш берушінің жеке басын куәландыратын құжат, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін жазу органдары берген азаматтық хал актісін тіркеу туралы анықтама, баланың мүгедектік туралы анықтамасы, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелуі туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес тиісті ақпараттық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер бір реттік құпиясөз беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісу кезінде, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен цифрлық құжаттарды алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Қағидаларға 10-қосымша сәйкес нысан бойынша жәрдемақыны тағайындауға өтінішті қабылдаудан бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19436,56 +21972,190 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проактивті қызмет арқылы мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау қызмет көрсету субъектісінің бастамасы бойынша ұсынылады, оны көрсету үшін ұялы байланыстың абоненттік құрылғысы арқылы ұсынылған қызметті алу субъектісінің міндетті келісімі қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобилді қосымшада авторизацияланған қолданушыларға қолжетімді. Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдалану арқылы мобильді қосымшада авторизациядан өту, содан кейін "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+Цифрлық құжаттар сервисі мобилді қосымшада авторизацияланған қолданушыларға қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін ЭЦҚ-ны немесе бір реттік құпиясөзді пайдалану арқылы мобильді қосымшада авторизациядан өту, содан кейін "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19532,669 +22202,552 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>топтағы мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
-[...116 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
+    <w:bookmarkStart w:name="z201" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z202" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш берушінің, отбасы мүшелерінің ЖСН бойынша "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінде мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ЖТ МДҚ-дан жеке басты куәландыратын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелуі туралы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ЖТ МДҚ-дан өтініш беруші мен өгей (және қамқорлыққа алынған) балаларының тұрақты және бірге тұратын тұрғылықты жері бойынша тіркелуі туралы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ЖТ МДҚ-дан өтініш беруші мен мүгедектігі бар баланың тұрақты және бірге тұратын тұрғылықты жері бойынша тіркелуі туралы (мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күтім жасайтын адам ретінде айқындалған адамның тұрғылықты тұратын жері бойынша тіркелуі туралы (күтім жасайтын адам ретінде айқындалған адамның және күтім жасайтын адамның бір қаланың және (немесе) ауданның шегінде тұру фактісін растау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болуы туралы (күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) АХАЖ АЖ-дан өтініш берушінің барлық балалары Қазақстан Республикасында туған кезде балаларының ЖСН-дері бойынша тууын (қайтыс болуын) тіркеу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z210" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) АХАЖ АЖ-дан өтініш берушінің неке (ерлі-зайыптылық) қиюын, бұзуын тіркеу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы Оқу-ағарту министрлігінің АЖ-сынан балаға қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z212" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ЖТ МДҚ-дан бірінші топ мүгедектігі бар адамға қатысты қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z213" w:id="203"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) АХАЖ АЖ-дан баланың туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z214" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті мемлекеттік органның АЖ-сынан Мемлекеттік корпорация бөлімшесінің коды туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z215" w:id="205"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z215" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Мүгедектердің орталықтандырылған дерекқорынан мүгедектігі бар балаға мүгедектікті белгілеу туралы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z216" w:id="206"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z216" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Мүгедектердің орталықтандырылған дерекқорынан бірінші топтағы мүгедектігі бар адамға мүгедектікті белгілеу туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z217" w:id="207"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z217" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) "ЖТ МДҚ" АЖ-дан күтім жасайтын адам ретінде айқындалған адам жасының он сегізден жас болмауын анықтау туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z218" w:id="208"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z218" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) соттың әрекетке қабілетсіз не әрекет қабілеті шектеулі деп тану фактісінің жоқтығы туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z219" w:id="209"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z219" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) психикалық денсаулық орталығында есепте тұру фактісінің жоқтығы туралы (күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z220" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-сынан және ЕДБ АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ АЖ және "электрондық үкімет" шлюзінің ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған Мемлекеттік корпорация бөлімшесінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z221" w:id="211"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z221" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ – ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20336,983 +22889,804 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды)</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тәрбиелеп отырған анаға</w:t>
+              <w:t>тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">немесе әкеге, бала асырап </w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
+              <w:t>(қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жасайтын адамдарға берілетін </w:t>
+              <w:t xml:space="preserve">бар адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік жәрдемақыны </w:t>
+              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
+              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>төлеу қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:bookmarkStart w:name="z223" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін мемлекеттік жәрдемақыны тағайындауға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және бақылау комитетінің ____________________ облысы (қаласы) бойынша департаменті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше коды: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші туралы мәлімет (белгі қою):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мүгедектігі бар адам ___________ қорғаншы (қамқоршы) ___________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңды өкілі __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ___________ жылғы "_____" ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _____________ құжаттың нөмірі: _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кім берген: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күтім жасалынатын адам туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Туған күні: _______ жылғы "_____" ________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тұрғылықты жерінің мекенжайы:___________________________ облысы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________ қаласы (ауданы) ________________________________ ауылы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________ көшесі (шағын аудан)_________________ - үй </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________ - пәтер </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маған, _________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес жәрдемақы тағайындауды сұраймын (күтім жасайтын адам ретінде </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу және бақылау </w:t>
-[...441 lines deleted...]
-      </w:pPr>
+      айқындалған адамның тегі, аты, әкесінің аты (ол болған жағдайда) берілетін жәрдемақыны тағайындауды сұраймын. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күтім жасайтын адамға берілетін жәрдемақыны тағайындауға қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күтім жасайтын адам ретінде айқындалған адам туралы мәліметтер: </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке сәйкестендіру нөмірі:________________________________________ </w:t>
       </w:r>
-    </w:p>
-[...185 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Туған күні: _______ жылғы "_____" ________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тұрғылықты жерінің мекенжайы:___________________________ облысы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________ қаласы (ауданы) ________________________________ ауылы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________ көшесі (шағын аудан)__________ - үй ___________ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк деректемелері: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банктің атауы ___________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк шотының № ________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың үлгісі: ағымдағы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шоттың үлгісі: ағымдағы _________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адамға берілетін жәрдемақыны тағайындауға қажетті менің дербес деректерімді жинауға және өңдеуге, сондай-ақ медициналық құпияны құрайтын, қажетті мәліметтерді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21418,159 +23792,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21838,124 +24252,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адам ретінде айқындалған адамның байланыс деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...72 lines deleted...]
-      лауазымы және қолы __________________________________________________</w:t>
+        <w:t xml:space="preserve">телефоны _______________ ұялы ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-маil _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш 20__жылғы "___" ____________ қабылданды, № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда), лауазымы және қолы ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22153,68 +24579,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін мемлекеттік жәрдемақыны тағайындауға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26021,64 +28561,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
+              <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26183,104 +28723,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 дейін қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -26295,123 +29017,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күтім жасайтын адамға берілетін жәрдемақыны тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26444,141 +29196,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-3) www.egov.kz "электрондық үкімет" веб-порталы; </w:t>
-[...17 lines deleted...]
-3) ұялы байланыстың абоненттік құрылғысы.</w:t>
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26611,177 +29309,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі:</w:t>
-[...89 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26814,87 +29422,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/қағаз түрінде/ проактивті/ "бір терезе" қағидаты бойынша көрсетілетін</w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26927,141 +29589,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы тағайындау туралы хабарлама.</w:t>
+Мемлекеттік қызмет көрсету мерзімі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда жәрдемақы тағайындау туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+1) көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға, порталға немесе проактивті қызмет арқылы жүгінген кезде – өтініштерді тіркеудің электрондық журналдарында құжаттардың топтамасын тіркеген сәттен бастап 7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы көрсетілетін қызметті алушыны қабылданған шешім туралы хабардар етеді.</w:t>
+Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызметті көрсету мерзіміне кірмейді, бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін мемлекеттік қызметті көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей Мемлекеттік корпорацияға ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проактивті қызмет арқылы қызмет көрсетілген кезде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы ұсынылады.</w:t>
+Мемлекеттік қызмет көрсету мерзімі жетіспейтін құжатты (құжаттарды) толықтыру үшін қажеттігіне қарай іс материалдарын жете ресімдеу қажет болған жағдайларда – күнтізбелік 30 (отыз) күн мерзімге ұзартылады, бұл ретте, егер құжаттар жете ресімделсе, Мемлекеттік қызмет қосымша құжатты (құжаттарды) Мемлекеттік корпорацияға ұсынған күннен бастап 7 (жеті) жұмыс күні ішінде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация өтініш берушіні қосымша құжаттарды ұсыну қажеттігі туралы 5 (бес) жұмыс күні ішінде хабардар етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27093,88 +29809,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/ қағаз түрінде/ проактивті/ "бір терезе" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27207,291 +29923,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру кестесі – сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін.</w:t>
+Жәрдемақы тағайындау туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда түскі үзіліссіз сағат 9.00-ден 18.00-ге дейін.</w:t>
+Порталда жәрдемақы тағайындау туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық кезек" тәртібінде, көрсетілетін қызметті алушының тіркелген жері бойынша, жеделдетілген қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік корпорация көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы көрсетілетін қызметті алушыны қабылданған шешім туралы хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
-[...35 lines deleted...]
-2) Мемлекеттік корпорация – www.gov4c.kz</w:t>
+Проактивті қызмет арқылы қызмет көрсетілген кезде қызмет көрсету нәтижесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27523,412 +30089,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсету үшін қажет құжаттар тізбесі </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін Мемлекеттік корпорацияға жүгінген кезде көрсетілетін қызметті алушы (немесе нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам куәландырған, нотариат куәландырған сенімхат бойынша оның өкілі) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін Қағидаларға 6-қосымшаға сәйкес нысан бойынша өтініш ұсынады:</w:t>
-[...323 lines deleted...]
- Өтініш берушінің және күтім жасайтын адам ретінде айқындалған адамның жеке басын және тұрғылықты жері бойынша тіркелуін (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін) куәландыратын мәліметтер, сондай-ақ банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес ақпараттық жүйелерден алынады.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27960,234 +30202,254 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер </w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда түскі үзіліссіз сағат 9.00-ден 18.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+Қабылдау "электрондық кезек" тәртібінде, көрсетілетін қызметті алушының тіркелген жері бойынша, жеделдетілген қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+1) Министрлік – www.enbek.gov.kz "Мемлекеттік көрсетілетін қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде, сондай-ақ өтініш берушіде бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамның күнтізбелік бір жыл ішінде екі реттен артық ауысу фактісі болған кезде, бірінші топтағы мүгедекті бар адамға әлеуметтік жеке көмекшінің қызметін ұсыну фактісі болған кезде (бірінші топтағы мүгедектігі бар адамға күтімі бойынша жәрдемақыны тағайындау үшін) өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
-[...17 lines deleted...]
- Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде өтініш берушіге осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жәрдемақылар тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28220,51 +30482,727 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін Мемлекеттік корпорацияға жүгінген кезде көрсетілетін қызметті алушы (немесе нотариус немесе нотариаттық іс-әрекеттер жасайтын лауазымды адам куәландырған, нотариат куәландырған сенімхат бойынша оның өкілі) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін Қағидаларға 6-қосымшаға сәйкес нысан бойынша өтініш ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басын куәландыратын құжат – сәйкестендіру үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленген жағдайда – бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мүгедектігі туралы анықтама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" ақпараттық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басты куәландыратын құжат – сәйкестендіру үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандас мәртебесі бар адамға күтім жасайтын адамға жәрдемақы тағайындау үшін жүгінген жағдайда сәйкестендіру үшін қандас куәлігі беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жәрдемақы беру жөніндегі уәкілетті ұйымдағы банк шотының нөмірі туралы мәліметтерді растайтын құжат – сәйкестендіру үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бірінші топтағы мүгедектігі бар адамға күтім жасайтын ретінде айқындалған адамның әрекетке қабілеттілігі туралы мәліметтер жеке басты куәландыратын құжат бойынша Қазақстан Республикасы Әділет министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" ақпараттық жүйесінде тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" ақпараттық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топтағы мүгедектігі бар адамға қамқоршылық белгіленгенін растайтын құжаттарды, сондай-ақ бірінші топтағы мүгедектігі бар адамның мүгедектігі туралы анықтамасын, психикалық денсаулық сақтау орталығында есепте тұру фактісі туралы мәліметтерді, банк шотының нөмірі туралы мәліметтерді ұсыну көрсетілген құжаттарда қамтылған ақпарат Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес расталған кезде талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – Қағидаларға 7-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында порталда күтім жасайтын адамға берілетін жәрдемақыны тағайындауға өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проактивті қызмет арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің және күтім жасайтын адам ретінде айқындалған адамның жеке басын және тұрғылықты жері бойынша тіркелуін (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін) куәландыратын мәліметтер, сондай-ақ банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес ақпараттық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде, сондай-ақ өтініш берушіде бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамның күнтізбелік бір жыл ішінде екі реттен артық ауысу фактісі болған кезде, бірінші топтағы мүгедекті бар адамға әлеуметтік жеке көмекшінің қызметін ұсыну фактісі болған кезде (бірінші топтағы мүгедектігі бар адамға күтімі бойынша жәрдемақыны тағайындау үшін) өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде өтініш берушіге осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жәрдемақылар тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28310,87 +31248,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация – www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 2. Өзіне-өзі қызмет көрсетуді, өз бетінше жүріп-тұруды, бағдарлауды жүзеге асыру қабілетін немесе мүмкіндігін заңнамада белгіленген тәртіппен толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
+2. Өзіне-өзі қызмет көрсетуді, өз бетінше жүріп-тұруды, бағдарлауды жүзеге асыру қабілетін немесе мүмкіндігін заңнамада белгіленген тәртіппен толық немесе ішінара жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды 1414, 8 800 080 7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физикалық тұрғыдан мүмкіндігі шектеулі адамдар үшін пандустың, шақыру түймесінің, зағиптар мен нашар көретіндерге арналған тактильді жолдың, күту залының, үлгі құжаттары бар тіректің болуы қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде, жәрдемақы тағайындау туралы ақпаратты портал арқылы электрондық нысанда алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+3. Көрсетілетін қызметті алушының ЭЦҚ болған кезде, жәрдемақы тағайындау туралы ақпаратты портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бала кезінен бірінші топ мүгедектігі белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28478,233 +31434,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>әкеге, бала асырап алушыға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t>бар адамға күтім жасайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t>жәрдемақыны тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
-[...51 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28748,170 +31652,170 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> құжаттардың қабылданғаны туралы № ____ ҚОЛХАТ</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> ________________________________________________ (түрін көрсету) құжаттардың қабылданғаны туралы № ____ ҚОЛХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өтініші №________________ тіркелген.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдау күні 20__ жылғы "___" _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -28927,159 +31831,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтардың саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29329,160 +32273,154 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      Құжаттарды берген орны _________________________________________</w:t>
-[...89 lines deleted...]
-      электрондық мекенжайы __________________________________</w:t>
+      Мемлекеттік корпорация бөлімшесінде өтінішті тіркеу күнінен бастап қызметті алған күні 20 __ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды берген орны ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй телефоны__________________ ұялы телефоны _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электрондық мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29557,194 +32495,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балаларды) тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>топтағы мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
-[...103 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29797,50 +32631,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30083,220 +33023,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған анаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>топтағы мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
-[...116 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30364,89 +33187,195 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="216"/>
+    <w:bookmarkStart w:name="z232" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындауға өтінішті қабылдаудан бас тарту туралы № ______ ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "___"_____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30673,233 +33602,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>әкеге, бала асырап алушыға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
-[...90 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30939,68 +33777,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініштерді тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -31024,519 +33900,659 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүгінген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүгінген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімше коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлімше коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инспектор</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инспектор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау/ бас тарту туралы шешімнің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау/ бас тарту туралы шешімнің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы мөлшері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жәрдемақы мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32973,194 +35989,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балаларды) тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>топтағы мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
-[...103 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33213,50 +36125,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34688,246 +37706,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
-[...51 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34989,330 +37955,361 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жәрдемақы түрін көрсету) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тағайындауға электрондық өтініштің қабылданғаны туралы 20__ жылғы "____" ____________ № ______ хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жәрдемақы түрін көрсету)</w:t>
-[...267 lines deleted...]
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+      Азамат _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың тегі, аты, әкесінің аты (ол болған жағдайда) және туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындауға өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жәрдемақы түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________ қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Мемлекеттік корпорация бөлімшесінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-сымен куәландырылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35348,194 +38345,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
+              <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
+              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарға берілетін мемлекеттік</w:t>
+              <w:t xml:space="preserve">жасайтын адамдарға берілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>тағайындау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35611,968 +38621,810 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="218"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________  № ____ ШЕШІМІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы  "___" __________ № ____ ШЕШІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 15-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 15-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...852 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)                   (қолы)</w:t>
+      Істің № _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өзгерту, тағайындаудан бас тарту) туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20____ жылғы "____" ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар баланың тегі, аты, әкесінің аты (ол болған жағдайда): ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар баланың туған күні 20____ жылғы "____" ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі туралы анықтама ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік 20___ жылғы "___"______ бастап 20___ жылғы "___" _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі мерзімге белгіленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Әлеуметтік кодекстің ______ бабына сәйкес:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>теңге мөлшерінде 20___жылғы "___" ___ бастап 20 _____ жылғы "___"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________қоса алғанда, ___________________ теңге мөлшерінде (сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша) тағайындалсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшері 20___жылғы "___" ___ бастап 20__ жылғы "___" ____________ қоса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғанда, өзгертілсін және ________________________ теңге мөлшерінде (сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша) белгіленсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. 20__ жылғы "___" ___________ жәрдемақы қайта жаңару:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Жәрдемақы тағайындаудан бас тартылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________ ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (тегі, аты, әкесінің аты (ол болған жағдайда)               (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басқармасының (бөлімінің) басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тегі, аты, әкесінің аты (ол болған жағдайда)                (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман _____________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      (тегі, аты, әкесінің аты (ол болған жағдайда)              (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (тегі, аты, әкесінің аты (ол болған жағдайда)               (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (тегі, аты, әкесінің аты (ол болған жағдайда)                (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (тегі, аты, әкесінің аты (ол болған жағдайда)               (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36634,155 +39486,168 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>анаға немесе әкеге, бала</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t>асырап алушыға, қорғаншыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t>(қамқоршыға) тағайындалатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t>және төленетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+              <w:t>жәрдемақыны, бірінші топтағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+              <w:t>мүгедектігі бар адамға күтім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+              <w:t>жасайтын адамдарға берілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
+              <w:t>мемлекеттік жәрдемақыны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36871,914 +39736,870 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="219"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________  № ____ ШЕШІМІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________ № ____ ШЕШІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 16-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 16-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...791 lines deleted...]
-      _________________________________________ _____________ </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса)             (қолы)</w:t>
+      Істің № ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін жәрдемақыны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындау (өзгерту, тағайындаудан бас тарту) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні 20____ жылғы "____" _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20____ жылғы "____" ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бірінші топ мүгедектігі бар адамның ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні 20____ жылғы "_____" ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі туралы анықтама ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік 20__ жылғы "___"______ бастап 20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі мерзімге белгіленді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Әлеуметтік кодекстің ______ бабының _____ тармағына сәйкес күтім жасайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адамға берілетін жәрдемақы 20___ жылғы "___" ____________ бастап 20 _____ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ________ қоса алғанда, __________________________ теңге мөлшерінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша) тағайындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Күтім жасайтын адамға берілетін жәрдемақының мөлшері 20___жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ________ бастап 20__ жылғы "___" ____________ қоса алғанда,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгертілсін және _________________________________ теңге мөлшерінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгіленсін (сомасы жазбаша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Күтім жасайтын адамға берілетін жәрдемақыны тағайындаудан бас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тартылсын: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы _________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          (тегі, аты, әкесінің аты (ол болған жағдайда)           (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басқармасының (бөлімінің) басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (тегі, аты, әкесінің аты (ол болған жағдайда)           (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман _________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               (тегі, аты, әкесінің аты (ол болған жағдайда)          (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)            (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)            (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)              (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -37814,233 +40635,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
-[...51 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38156,253 +40925,280 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындауға құжаттарды жете ресімдеу қажеттілігі туралы 20__ жылғы "___"____________ хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 17-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>(жәрдемақы түрі) тағайындау жөніндегі уәкілетті орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің туған күні _____ жылғы "____" ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішті қайтару күні 20__ жылғы "___" ___________ № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жете рәсімдеудің себебін көрсету) жете ресімдеудің қажеттілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сіздің назарыңызға жеткізеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -38451,220 +41247,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t>бірінші топтағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t>мүгедектігі бар адамға күтім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t>жасайтын адамдарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t>берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
-[...38 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38732,103 +41489,134 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sms-хабарлардың электрондық журналы</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      _______________________________________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 18-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _______________________ бөлімшесі бойынша</w:t>
+        <w:t>_______________________ бөлімшесі бойынша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -38845,195 +41633,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39585,159 +42423,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-sms-хабар жіберілген күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sms-хабар жіберілген күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телефон №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40191,246 +43069,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t>адамдарға берілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
+              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасайтын адамдарға берілетін</w:t>
-[...38 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40506,354 +43345,377 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="220"/>
+    <w:bookmarkStart w:name="z242" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындау туралы 20__ жылғы "____"____________ № ______ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 19-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...252 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: _____ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың тегі, аты, әкесінің аты (ол болған жағдайда) және туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" ___________ № _________ тағайындау туралы шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тағайындалған сома:_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жәрдемақы түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" _______ бастап _____20 __ жылғы "_____" _________ қоса алғанда,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________ (_______________________________________) теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-мен куәландырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -40889,246 +43751,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>тәрбиелеп отырған анаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">немесе әкеге, бала асырап </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t>мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t xml:space="preserve">күтім жасайтын адамдарға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
+              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасайтын адамдарға берілетін</w:t>
-[...38 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">төлеу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41204,336 +44027,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="221"/>
+    <w:bookmarkStart w:name="z244" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындаудан бас тарту туралы 20__ жылғы "___" ________ № ________ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 20-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...234 lines deleted...]
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+        <w:t xml:space="preserve">                    (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың тегі, аты, әкесінің аты (ол болған жағдайда) және туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жәрдемақы түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себептерін көрсету) тағайындаудан бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-мен куәландырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -41582,51 +44429,194 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкеге, бала асырап алушыға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындалатын және төленетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыны тағайындау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және төлеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -41647,774 +44637,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған анаға</w:t>
-[...648 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хабарламалар журналы</w:t>
+        <w:t xml:space="preserve"> Хабарламалар журналы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 21-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________</w:t>
-[...35 lines deleted...]
-      _______________________ бөлімшесі бойынша</w:t>
+      (жәрдемақы түрін көрсету) _______________________ бөлімшесі бойынша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -42434,303 +44776,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хабарлама тапсырылған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хабарлама тапсырылған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43584,194 +46006,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды)</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тәрбиелеп отырған анаға немесе</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкеге, бала асырап алушыға,</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші топтағы мүгедектігі</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бар адамға күтім жасайтын</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарға берілетін мемлекеттік</w:t>
+              <w:t>адамдарға берілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны тағайындау</w:t>
+              <w:t>мемлекеттік жәрдемақыны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43847,608 +46282,506 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="222"/>
+    <w:bookmarkStart w:name="z254" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _______________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________  № ______ ШЕШІМІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="222"/>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _______________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________ № ______ ШЕШІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 22-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 22-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...186 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (себебі көрсетілсін)</w:t>
-[...295 lines deleted...]
-      </w:pPr>
+      Істің № ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлемді тоқтата тұру туралы шешім _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(төлем түрін көрсету)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні _______ жылғы "_____" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ жылғы "____" ___________ бастап төлем тоқтатыла тұрсын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себебі көрсетілсін)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы ________________________________ _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (тегі, аты, әкесінің аты (ол болған жағдайда)        (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басқармасының (бөлімінің) басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)            (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман ________________________________ ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)           (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация филиалының директоры</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)      (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда      (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -44497,194 +46830,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>әкеге, бала асырап алушыға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">төленетін мемлекеттік </w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасайтын адамдарға</w:t>
+              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
+              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
-[...12 lines deleted...]
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">төлеу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44757,629 +47077,533 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________ облысы (қаласы)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="223"/>
+       ______________________ облысы (қаласы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___"__________ № _____ ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 23-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 23-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...96 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Туған күн ______ жылғы "_____" __________________________________</w:t>
-[...79 lines deleted...]
-      </w:pPr>
+      Істің № ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>төлемді тоқтату туралы шешімі ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(төлем түрін көрсету)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күн ______ жылғы "_____" __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____ жылғы "____" ______________________ бастап төлем тоқтатылсын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себебі көрсетілсін)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (себебі көрсетілсін)</w:t>
-[...313 lines deleted...]
-      </w:pPr>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)    (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басқармасының (бөлімінің) басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)     (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман ________________________________ _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)    (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация филиалының директоры</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)    (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -45428,233 +47652,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші</w:t>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t>жәрдемақыны тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім</w:t>
-[...51 lines deleted...]
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45726,376 +47898,368 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>______________ облысы (қаласы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ облысы бойынша _________ бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік корпорацияның </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="224"/>
+      Ескерту. 24-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ______ жылғы "_______" ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың түрі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _____ құжаттың нөмірі: _______ кім берген: ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: ____________ жылғы "______"_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрақты тұратын жерінің мекенжайы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________ облысы _____________________ қаласы (аудан)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________ ауылы _______________ көшесі (шағынаудан) ______ -</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй _______________ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алушының (мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақы) ісін сұратуды сұраймын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қажетінің асты сызылсын).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұрын тұрған жерінің мекенжайы: _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (алушының тегі, аты, әкесінің аты (бар болса)</w:t>
-[...233 lines deleted...]
-      _______________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -46129,177 +48293,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтар саны</w:t>
-[...35 lines deleted...]
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -46567,178 +48753,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-      қолы __________________________________________________________</w:t>
+        <w:t>үй телефоны ___________ ұялы телефон _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-maіl __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні 20_____ жылғы "______"______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат ____________________________ өтініші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20____ жылғы "___" __________ қабылданды, № ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолы _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -46787,220 +48965,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған анаға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға</w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>топтағы мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға,</w:t>
-[...116 lines deleted...]
-              <w:t>тағайындау</w:t>
+              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -47053,50 +49114,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы ____ ____________ № _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -47660,55 +49827,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>