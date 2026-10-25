--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbd3372" w14:textId="dbd3372">
+    <w:p w14:paraId="17dd555" w14:textId="17dd555">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -967,7488 +967,6336 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға мемлекеттік жәрдемақы тағайындау және төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға мемлекеттік қызмет көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде халықты әлеуметтік қорғау саласындағы уәкілетті орган бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде Бірыңғай байланыс орталығын, "Азаматтарға арналған үкімет" мемлекеттік корпорациясын, "цифрлық үкіметтің" операторын және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелерін енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамдарға берілетін мемлекеттік жәрдемақыларға (бұдан әрі – жәрдемақылар) мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы (бұдан әрі – мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақы (бұдан әрі – күтім жасайтын адамға берілетін жәрдемақы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық жүйе – цифрлық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жәрдемақы алушы – мүгедектігі бар баланы тәрбиелеушіге берілетін және (немесе) күтім жасайтын адамға берілетін жәрдемақы тағайындалған өтініш беруші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жәрдемақы беру жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жәрдемақыларды тағайындау жөніндегі уәкілетті орган (бұдан әрі – жәрдемақы тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік органның аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) күтім жасайтын адам – бірінші топтағы мүгедектігі бар адаммен туыстық байланысы барына қарамастан, оған тікелей күтім жасайтын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) медициналық-әлеуметтік сараптама бөлімшесі (бұдан әрі – МӘС бөлімшесі) – жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік органның медициналық-әлеуметтік сараптама жүргізетін құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш беруші – жәрдемақылар тағайындау үшін жүгінетін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электрондық құжат – ақпарат электрондық цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) электрондық өтінім – мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны және күтім жасайтын адамға берілетін жәрдемақыны тағайындауға қажет, Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық өтініш – электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электрондық іс макеті – Мемлекеттік корпорация қалыптастыратын жәрдемақы алушының электрондық іс макеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жәрдемақыларды тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Балаға мүгедектік алғаш рет белгіленген кезде мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін өтініш беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен тұрғылықты жері бойынша МӘС бөлімшесіне жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балаға (балаларға) мүгедектік белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін өтініш ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындау кезінде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы жәрдемақы тағайындау жөніндегі уәкілетті органға тікелей немесе Мемлекеттік корпорация немесе портал арқылы жүгінген күннен бастап баланың барлық мүгедектік кезеңіне тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар бала мемлекеттің толық қамтамасыз етуіне алынған кезде мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы бала отбасында демалыста болған кезеңге бала мемлекеттің толық қамтамасыз етуінде болған мемлекеттік мекеме аталған фактіні құжаттамалық растаған жағдайда тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы баланың отбасы табысына қарамастан тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы тағайындау үшін өтініш беруші Мемлекеттік корпорация немесе портал арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z257" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің электрондық өтінішінде көрсетілген өтініш берушінің жеке басын куәландыратын құжат, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе азаматтық хал актілерін жазу органдары берген туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін тіркеу туралы анықтаманың мәліметтері, баланың мүгедектігі туралы анықтама, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелуі туралы мәліметтер, банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуларға сәйкес "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден (бұдан әрі – цифрлық жүйелер) алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z258" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы актілік жазбадан үзінді көшірме, Қазақстан Республикасынан тыс жерлерде тіркелген неке (ерлі-зайыптылық) қию туралы мәліметтерді қоспағанда, неке (ерлі-зайыптылық) қию, бұзу туралы куәлік, баланың мүгедектігі туралы анықтама, балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда расталған кезде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z259" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Күтім жасайтын адамға берілетін жәрдемақыны тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Бірінші топтағы мүгедектік алғаш рет белгіленген кезде күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен тұрғылықты жері бойынша МӘС бөлімшесіне жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектік белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындау кезінде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Күтім жасайтын адамға берілетін жәрдемақы бірінші топтағы мүгедектігі бар адамның немесе оның заңды өкілінің жәрдемақы тағайындауға жүгінген күнінен бастап бірінші топтағы мүгедектігі белгіленген барлық кезеңге, бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінде болған жағдайда – қылмыстық жаза мерзімінің соңына дейін тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгіну күні өтініш берген күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күтім жасайтын адам ауысқан жағдайда жәрдемақы ауысу күніне дейін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бірінші топтағы мүгедектігі бар адам ес-түссіз күйде болуына байланысты келісім беруге қабілетсіз болса, күтімді жүзеге асыратын адамға жәрдемақы тағайындау үшін жақын туысының немесе жұбайының (зайыбының) өтініші негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ төртінші бөлікпен толықтырылды– ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+        <w:t xml:space="preserve">
+      9. Күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін өтініш беруші Мемлекеттік корпорация немесе портал арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z261" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+        <w:t xml:space="preserve">
+      Өтініш берушінің және бірінші топтағы мүгедектігі бар адамның күтімін жасайтын адам болып айқындалған адамның жеке басын куәландыратын және тұрғылықты жері бойынша тіркелуі бойынша мәліметтер (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін), сонымен қатар банк шотының нөмірі туралы мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуларға сәйкес тиісті мемлекеттік цифрлық жүйелерден алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z262" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+        <w:t xml:space="preserve">
+      Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топ мүгедектігі бар адамға қорғаншылық тағайындалғанын растайтын құжатты, сондай-ақ бірінші топтағы мүгедектігі бар адамның мүгедектігі туралы анықтамаларды, психикалық денсаулық орталығында есепте тұру фактісінің жоқтығы туралы мәліметтерді, күтім жасайтын адам ретінде айқындалған адамның қылмыстық-атқару жүйесі мекемесінде болғандығы туралы мәліметтерді ұсыну және бірінші топтағы мүгедектігі бар адамның көрсетілген құжаттардағы ақпаратты растау кезінде банкт шоттың нөмірі туралы мәліметтер талап етілмейді, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымның цифрлық жүйелеріне сұрау салуларға сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z263" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...203 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Жәрдемақы тағайындау үшін өтініштерді қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Өтініш беруші жәрдемақы тағайындау үшін тиісті құжаттар ұсынғаннан кейін оның қатысуымен Мемлекеттік корпорацияның қалалық, аудандық бөлімшесінің маманы (бұдан әрі – Мемлекеттік корпорация бөлімшесі), егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызмет көрсету кезінде дербес деректерді жинауға және өңдеуге, цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін алады және:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z265" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сұрау салуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z266" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті мемлекеттік органның цифрлық жүйесіне өтініш берушіде жәрдемақы тағайындау, төлеу немесе өтініш беру фактісінің болуына сұрау салуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік органдар және (немесе) ұйымдар сұратылып отырған мәліметтерді растайтын электрондық құжаттарды ұсынған кезде сұрау салуды жүзеге асырған Мемлекеттік корпорацияның бөлімшесі өтініш берушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттардың қабылданғаны туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші түпнұсқада ұсынған құжаттар және өтініш сканерленеді және құжаттардың электрондық көшірмесі Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады, содан кейін өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік органдар және (немесе) ұйымдар сұратылып отырған мәліметтерді растайтын электрондық құжаттарды ұсынбаған жағдайда өтініш берушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті мемлекеттік органның цифрлық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тиісті жәрдемақыларды тағайындау үшін өтінішті және құжаттарды үшінші адамдардың ұсынуы жәрдемақы алуға құқығы бар адамның нотариус немесе наториаттық іс-әрекет жасайтын лауазымды адам куәландырған нотариат куәландырған сенімхаты бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариат куәландырған сенімхат сканерленеді және Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады, содан кейін өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік корпорацияның бөлімшесі тиісті жәрдемақыны тағайындау үшін өтініш берушіден қабылданатын құжаттар топтамасының, сондай-ақ мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған мәліметтердің толықтығын тексереді, сканерлеу сапасын және өтініш беруші ұсынған құжаттардың электрондық көшірмелерінің түпнұсқаларға сәйкестігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      13. Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Мүгедектігі бар баланы тәрбиелеушіге берілетін, күтім жасайтын адамға берілетін жәрдемақыларды тағайындау үшін өтініш беруші портал арқылы жүгінген кезде ұсынылған мәліметтерді растау және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш нысанында көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуды өтініш берушінің өзі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z267" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      17) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дәйектілігін, оның тиесілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жиыны;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+      Растайтын мәліметтерді алған кезде портал арқылы сұрау салуды жүзеге асырған өтініш беруші мүгедектігі бар баланы тәрбиелеушіге берілетін, күтім жасайтын адамға берілетін жәрдемақыларды тағайындау туралы электрондық өтінішті өзінің ЭЦҚ-сы арқылы куәландырады және оны уәкілетті мемлекеттік органның автоматтандырылған цифрлық жүйесіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) электрондық іс макеті – Мемлекеттік корпорация қалыптастыратын жәрдемақы алушының электрондық іс макеті.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      Өтініш беруші талап етілген құжаттарды тапсырған кезде өтініш берушінің "жеке кабинетінде" мемлекеттік қызметті көрсету үшін сұранысты қабылдау мәртебесі көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      15. Портал арқылы келіп түскен, жәрдемақылар тағайындау үшін ұсынылған электрондық өтініш мынадай параметрлер бойынша тексеруден өтеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған мәліметтердің толықтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті жәрдемақыларды тағайындау, төлеу, сондай-ақ тағайындауға өтініш беру фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы тағайындалатын баланың он сегізден аспаған жасы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақыны тағайындау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) балада мүгедектіктің болуы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақыны тағайындау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) он сегізден жас болмауын анықтау туралы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бірінші топтағы мүгедектігі бар адамда мүгедектіктің болуы (күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соттың әрекетке қабілетсіз не әрекет қабілеті шектеулі деп тану фактісінің болмауы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) психикалық денсаулық орталығында есепте тұру фактісінің болмауы (бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өтініш берушінің тұрақты тұрғылықты жері бойынша тіркеудің және бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адамның тұрғылықты жері бойынша тіркеудің болуы (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесінің бір мекемесінде болу фактісін растау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш берушінің және мүгедектігі бар баланың (балалардың) тұрақты тұрғылықты жері бойынша тіркеудің болуы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда келтірілген параметрлер бойынша тексерудің оң нәтижесі болған жағдайда өтінішті өңдеуге арналған кіріс хабарламалар журналына тіркеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      3. Балаға мүгедектік алғаш рет белгіленген кезде мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін өтініш беруші осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+      16. МӘС бөлімшесі мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындауға өтініш қабылданған күннен бастап бір жұмыс күні ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өтініштен және өтініш беруші тұпнұсқада ұсынған құжаттардың электрондық көшірмелерін қоса алғанда, құжаттардың топтамасынан тұратын электрондық өтінімді Мемлекеттік корпорацияның бөлімшесіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттардың электрондық көшірмелері өтінішті қабылдаған МӘС бөлімшесі маманының ЭЦҚ-сымен куәландырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Мемлекеттік корпорацияның бөлімшесі өтініш беруші құжаттардың толық топтамасын ұсынған кезде тиісті жәрдемақыны тағайындау туралы өтінішті осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді тіркеудің электрондық журналында тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z269" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал немесе МӘС бөлімшесі арқылы келіп түскен электрондық өтінімдер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша төлемдерді тағайындау үшін портал немесе медициналық әлеуметтік сараптама бөлімшесі арқылы келіп түскен азаматтардың өтініштерін тіркеудің электрондық журналында тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z270" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Балаға (балаларға) мүгедектік белгілеген кезде көрсетілетін қызметті алушының таңдауы бойынша "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) жәрдемақы тағайындау" мемлекеттік қызметі "бір өтініш" қағидаты бойынша көрсетіледі.</w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      Қажетті құжаттары, оның ішінде электрондық құжаттары бар өтінішті уәкілетті орган оны Мемлекеттік корпорацияда тіркеген күннен бастап, ал цифрлық жүйелер өтініш беруші туралы бұрын болмаған мәліметтердің болуын белгіленген тәртіппен растаған жағдайда – мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелері өтініш беруші туралы мәліметтерді растаған күннен бастап жеті жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Мемлекеттік корпорацияның бөлімшесі портал арқылы жолданған электрондық өтінішті қабылдаған кезде портал арқылы өтініш берушінің жеке кабинетіне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық өтініштің қабылданғаны туралы хабарлама жіберіледі. Хабарлама Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Өтініш Мемлекеттік корпорацияның бөлімшесінде тіркелген күннен бастап екі жұмыс күні ішінде электрондық іс макеті және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті электрондық шешім жобасы қалыптастырылады, тиісті жәрдемақыларды тағайындау үшін жәрдемақылардың мөлшері есептеледі және Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық шешім жобасы жәрдемақы тағайындау (өзгерту, тағайындаудан бас тарту) туралы электрондық цифрлық нысандағы құжатты (бұдан әрі – шешім жобасы) білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация бөлімшесінің басшысы Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылған жәрдемақылар мөлшерін есептеудің, шешім жобасын ресімдеудің дұрыстығын тексереді, содан кейін Мемлекеттік корпорация бөлімшесі электрондық іс макетін Мемлекеттік корпорацияның астанадағы, облыстардағы, республикалық маңызы бар қалалардағы филиалдарына (бұдан әрі – Мемлекеттік корпорация филиалы) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...381 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгерістер енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік корпорацияның филиалы электрондық іс макеті мен шешім жобасы келіп түскен күннен бастап екі жұмыс күні ішінде оларды қарайды, есептеудің және шешім жобасын ресімдеудің дұрыстығын тексереді, содан кейін жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді. Бұл ретте, шешім жобасы Мемлекеттік корпорация филиалы басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Мемлекеттік корпорациядан құжаттарды алғаннан кейін жәрдемақы тағайындау жөніндегі уәкілетті орган бөлімінің (басқармасының) жәрдемақы тағайындау функцияларын орындайтын маманы бір жұмыс күні ішінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан келіп түскен электрондық шешім жобасы бар электрондық іс макетін қарайды (есептеудің дұрыстығын, сканерленген құжаттардың сапасын тексереді);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның бөлімшесіне электрондық шешім жобасы бар электрондық іс макетін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация жіберген қателіктер анықталған жағдайда бес жұмыс күні мерзімде жете ресімдеу үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынылған құжаттың(тардың) дәйектілігін тексеру немесе қосымша құжат(тар) талап ету қажет болған жағдайда күнтізбелік отыз күн мерзімде жете ресімдеу үшін қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша себебін көрсете отырып, тағайындауға құжатты (құжаттарды) жете ресімдеу қажеттілігі туралы хабарлама жәрдемақы тағайындау жөніндегі уәкілетті органның ЭЦҚ-сымен куәландырылып, Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның бөлімшесі құжатты (құжаттарды) жете ресімдеу қажеттігі туралы өтініш берушіні sms-хабарлама келіп түскен күннен бастап бес жұмыс күні ішінде, оның ішінде күнтізбелік жиырма бес күн ішінде хабарламада көрсетілген қосымша құжаттарды ұсыну қажеттігі туралы хабарлама алған күннен немесе ұялы телефонға хабарлама жіберген күннен бастап хабардар етеді. Sms-хабарламалар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізілетін sms-хабарлама электрондық журналында тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның бөлімшесі өтініш беруші қосымша құжаттарды ұсынған кезде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен электрондық іс макетін дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Мемлекеттік корпорацияның бөлімшесіне электрондық шешім жобасы бар электрондық іс макеті келіп түскен күннен бастап күнтізбелік отыз күн ішінде құжаттар жете ресімделмесе, жәрдемақы тағайындау жөніндегі уәкілетті орган қолда бар құжаттар бойынша жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы электрондық шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы қабылданған өтініштер бойынша электрондық іс макетінде болмаған жағдайда жәрдемақыны тағайындау (төлемді өзгерту, жаңарту, тағайындаудан бас тарту) туралы шешімді қабылдау үшін құжаттар жеткіліксіз болған жағдайда уәкілетті орган тағайындаудан бас тарту туралы шешімді бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық іс макеті толық сәйкес келген жағдайда Қағидаларға сәйкес ЭЦҚ арқылы жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім жобасын куәландырады және жәрдемақы тағайындау жөніндегі уәкілетті орган басқармасының (бөлімінің) басшысына автоматты түрде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма (бөлім) басшысы және жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындау функцияларын орындайтын басшысы бір жұмыс күні ішінде электрондық шешім жобасы бар электрондық іс макетін қарайды (есептеудің дұрыстығын, сканерленген құжаттардың сапасын тексереді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация жіберген қателіктер анықталған жағдайда басқарма (бөлім) басшысы және жәрдемақы тағайындау жөніндегі уәкілетті органның басшысы электрондық шешім жобасы бар электрондық іс макетін Мемлекеттік корпорацияның бөлімшесіне осы тармақтың төртінші және бесінші абзацында көрсетілген мерзімдерде жете рәсімдеу үшін қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық іс макеті толық сәйкес келген жағдайда Қағидаларға сәйкес жәрдемақы тағайындау жөніндегі уәкілетті орган басқармасының (бөлімінің) басшысы ЭЦҚ арқылы жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім жобасын куәландырады және жәрдемақы тағайындау жөніндегі уәкілетті органның басшысына автоматты түрде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жәрдемақы тағайындау жөніндегі уәкілетті органның басшысы жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы шешім қабылдап, ЭЦҚ-сы арқылы куәландырады және қабылданған шешімді Мемлекеттік корпорацияның бөлімшесіне автоматты түрде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама ЭЦҚ арқылы куәландырылған жағдайда автоматты түрде Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама, сондай-ақ жәрдемақы тағайындау туралы ақпарат жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау мемлекеттік қызмет көрсету нәтижесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Жәрдемақы тағайындау жөніндегі уәкілетті орган шешім жобасымен келіп түскен электрондық іс макетін келіп түскен күнінен бастап үш жұмыс күні ішінде қарайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шешім қабылданған күннен бастап бір жұмыс күні ішінде автоматты режимде Мемлекеттік корпорацияның бөлімшесіне немесе портал арқылы өтініш берушінің жеке кабинетіне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті жәрдемақыларды тағайындау туралы хабарлама жіберіледі. Хабарлама жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Жәрдемақы тағайындаудан (өзгертуден, төлемді қайта бастаудан) бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Мемлекеттік корпорацияның бөлімшелері арқылы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ертерек, бірақ шешім қабылданғанға дейін үш жұмыс күнінен кешіктірмей бас тарту туралы алдын ала шешім туралы,сондай-ақ алдын ала шешімге өз ұстанымын білдіру мүмкіндігін беру үшін тыңдау өткізу туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ӘРПК 73-бабының 3-тармағына сәйкес көрсетілетін қызметті алушы әкімшілік іс бойынша алдын ала шешімге өз ұстанымын алған күннен бастап екі жұмыс күнінен кешіктірмейтін мерзімде оны беруге немесе білдіруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Тиісті жәрдемақыны тағайындаудан бас тарту туралы шешім қабылданған жағдайда жәрдемақы тағайындау жөніндегі уәкілетті орган Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 1) және 2) тармақшаларында көзделген бас тарту негіздемелерін шешімде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша жәрдемақы тағайындаудан бас тарту себептері көрсетілген жәрдемақы тағайындау жөніндегі уәкілетті органның тиісті шешімі бар электрондық іс макеті Мемлекеттік корпорацияның бөлімшесіне қайтарылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындаудан бас тарту себептері көрсетілген электрондық хабарламасы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесіне немесе портал арқылы өтініш берушінің жеке кабинетіне жіберіледі. Хабарлама жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сы арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Мемлекеттік корпорация бөлімшесінің маманы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өтініш берушінің дәйексіз құжаттарды ұсынғаны туралы мемлекеттік органның және (немесе) ұйымдардың ақпаратына сәйкес дәлелді бас тартуды көрсете отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті жәрдемақыларды тағайындаудан бас тарту туралы шешім жобасын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Мемлекеттік корпорацияның бөлімшесі жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы хабарламаны өтініш беруші өзі жүгінген кезде тапсыру немесе өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешім туралы хабардар етеді. Хабарлама осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналында тіркеледі. Sms-хабарлама осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламаның электрондық журналында тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жәрдемақы тағайындау жөніндегі уәкілетті орган Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсетуді мониторингтеу цифрлық жүйесіне мемлекеттік қызмет көрсету кезеңі туралы деректер енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Жәрдемақылар тағайындау жөніндегі проактивті қызмет арқылы көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін өтініш беруші Мемлекеттік корпорация немесе портал арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға осы Қағидаларға </w:t>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+      27. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша жәрдемақыларды тағайындау құқығы туындаған кезде көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін порталда тіркеу кезінде жәрдемақыларды тағайындау және тілді таңдау мүмкіндігі туралы хабардың "Е-макет" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Е-макет" АЦЖ) арқылы бастамашылық жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      28. Көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімін, сондай-ақ осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтерді алғаннан кейін көрсетілетін қызметті алушыға ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      10. Өтініш беруші жәрдемақы тағайындау үшін тиісті құжаттар ұсынғаннан кейін оның қатысуымен Мемлекеттік корпорацияның қалалық, аудандық бөлімшесінің маманы (бұдан әрі – Мемлекеттік корпорация бөлімшесі), егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызмет көрсету кезінде дербес деректерді жинауға және өңдеуге, ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының жазбаша келісімін алады және:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+      Проактивті көрсетілетін қызмет арқылы жәрдемақылар тағайындауға өтініш жасалған күн жәрдемақы тағайындауға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне осы Қағидаларға </w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      29. Проактивті қызмет арқылы жәрдемақыларды тағайындау кезінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қажетті мәліметтерді алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу "Е-макет" АЦЖ арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорацияның бөлімшесі электрондық мәліметтерден тұратын электрондық өтінімді тіркейді, электрондық шешім жобасымен электрондық іс макетін қалыптастырады және оны ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация филиалы және жәрдемақы тағайындау жөніндегі уәкілетті орган қызметкерлерінің іс-әрекеттері осы Қағидалардың 3-параграфында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тағайындау туралы шешім қабылдау үшін қажетті электрондық іс макетінде мәліметтер болмаған немесе дұрыс болмаған жағдайда, жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындаудан бас тарту туралы шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорацияның бөлімшесі көрсетілетін қызметті алушының ұялы телефонына sms-хабарландыру арқылы жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы қабылданған шешім туралы өтініш берушіні хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы sms-хабарламалар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарламалар журналында тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда жәрдемақы тағайындау туралы ақпарат уәкілетті тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жәрдемақыларды төлеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жәрдемақылар төлемін қамтамасыз етуді өтініш берушінің таңдауы бойынша жәрдемақылар беру жөніндегі уәкілетті ұйымдар арқылы бюджет қаражаты есебінен Мемлекеттік корпорация жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жәрдемақылар Мемлекеттік корпорациясы астана, облыстар, республикалық маңызы бар қалалар бөлінісінде жасаған жәрдемақы төлеу жөніндегі графикке сәйкес жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешім негізінде төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жәрдемақы ай сайын ағымдағы ай үшін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жәрдемақыларды тағайындауға, қалпына келтіруге, өзгертуге және мөлшерін қайта қарауға және тұрғылықты жерін өзгертуге байланысты төлем айының ағымдағы қажеттілігіне енгізілмеген жәрдемақылар сомалары ағымдағы қажеттілікті қалыптастырғаннан кейін, келесі айдың қажеттілігіне енгізілуге тиіс және бір рет төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Ең төмен күнкөріс мөлшері өзгерген жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша тиісті шешім жобасын дайындайды және оны жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Шешімнің қолданылу мерзімін ұзарту, қамқоршының, алушының ауысуы үшін негіз болатын немесе жәрдемақы мөлшеріне әсер ететін жағдайлар орын алған жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша шешім мерзімін ұзарту және (немесе) жәрдемақы мөлшерін өзгерту қамқоршыны, алушыны ауыстыру туралы шешім жобасын дайындайды және оны қайта ұсынылған құжаттармен (бар болса) толықтырылған электрондық іс макетімен осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Мемлекеттік корпорацияның бөлімшесі тиісті жәрдемақылар төлемін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның төлемді тоқтата тұру туралы шешімінің негізінде өтініш берушіден және (немесе) цифрлық жүйелерден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z272" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жәрдемақылар беру жөніндегі уәкілетті ұйым ұсынатын алушының банк шоты бойынша үш және одан көп ай бойы шығыс операцияларының болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z273" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушылар қатарынан іздеуде жүрген адамдардың хабар-ошарсыз кету, іздеуде жүру фактісінің, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z274" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны алушының, мүгедектігі бар баланың Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кету фактісінің, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z275" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетел азаматының немесе қандастың жеке басын куәландыратын құжаттың қолданылу мерзімінің өтуі, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z276" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жәрдемақы алушының сот тағайындаған бас бостандығынан айыру түріндегі қылмыстық жазаны өтеуі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z277" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) арнаулы әлеуметтік қызметтердің аса кепілдендірілген көлемі көрсетілетін адамдарды қоспағанда, мүгедектігі бар баланың (мүгедектігі бар балалардың), бірінші топтағы мүгедектігі бар адамның арнаулы әлеуметтік қызметтер көрсету орталықтарында тұруы туралы, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z278" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүгедектігі бар баланы тәрбиелеп отырған жәрдемақы алушының қайтыс болу фактісінің, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z279" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда қорғаншыларды (қамқоршыларды) өз міндеттерін атқарудан босату немесе шеттету туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z280" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) медициналық-әлеуметтік сараптамаға дәйексіз құжаттарды ұсыну және (немесе) сараптамалық қорытындыны негізсіз шығару фактісін анықтау туралы хаттаманы рәсімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z281" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күтім жасайтын адамның немесе бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінен басқа мекемеге кетуі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z282" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) күтім жасайтын адамның немесе бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінің басқа бөлімшесіне ауыстыру туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      39. Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындау жөніндегі уәкілетті органды төлеуді тоқтату туралы шешім негізінде мән жайлар туындаған күннен бастап жәрдемақы төлеуді негіздер бойынша тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      12. Мемлекеттік корпорацияның бөлімшесі тиісті жәрдемақыны тағайындау үшін өтініш берушіден қабылданатын құжаттар топтамасының, сондай-ақ мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған мәліметтердің толықтығын тексереді, сканерлеу сапасын және өтініш беруші ұсынған құжаттардың электрондық көшірмелерінің түпнұсқаларға сәйкестігін қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+      1) баланың, бірінші топтағы мүгедектігі бар адамның немесе күтім жасайтын адам қайтыс болған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) мүгедектігі бар баланы, бірінші топтағы мүгедектігі бар адамды мемлекеттің толық қамсыздандыруы айқындалғаны жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірінші топтағы мүгедектігі бар адамның немесе күтім жасайтын адам өтініш берген жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін мүгедектігі бар адамда мүгедектік тобы өзгерген жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топтағы мүгедектігі бар адам немесе күтім жасайтын адам адам басқа елді мекенге немесе Қазақстан Республикасының шегінен тыс жерлерге тұрғылықты тұрақты тұруға кеткен жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының азаматтығын тоқтату фактісі анықталған жағдайларда, оның ішінде цифрлық жүйелерден анықталғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жәрдемақының заңсыз тағайындалуына алып келген дәйексіз мәліметтер ұсынылған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қылмыстық-атқару жүйесі мекемесінде бірінші топтағы мүгедектігі бар адамдарға жазасын өтеу мерзімі өткен жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      13. Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, осы Қағидаларға </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+      9) мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда ата-аналарды ата-ана құқықтарынан айыру немесе құқықтарын шектеу, бала асырап алуды жарамсыз деп тану немесе оның күшін жою, қорғаншыларды (қамқоршыларды) өз міндеттерін атқарудан босату немесе шеттету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақыларды тоқтатқаннан кейін оны алуға құқық туындаған кезде өтініш беруші Мемлекеттік корпорация бөлімшесіне жәрдемақыға құқықты растайтын құжаттарды қоса отырып осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша қайтадан өтініш тапсырады. Өтініш беру күні жүгіну күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. Қазақстан Республикасының басқа өңірлеріне тұруға кеткен жәрдемақы алушының электрондық іс макеті осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның басқа бөлімшелерінің электрондық сұрау салуы бойынша жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесі сұрау салу келіп түскен күннен бастап екі жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорация бөлімшесінің ЭЦҚ-мен куәландырылған электрондық анықтама-аттестатты қалыптастырады және алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Тоқтатыла тұрған (тоқтатылған) төлемдерді қалпына келтіру кезінде өтініш беруші қайта ұсынған, төлемді қалпына келтіру үшін қажетті құжаттармен толықтырылған электрондық шешім жобасы бар электрондық іс макетін Мемлекеттік корпорация бөлімшесінің дайындауы және оны жәрдемақы тағайындау жөніндегі уәкілетті органның бекітуі тоқтатыла тұрған не қалпына келтіруге құқық басталған күннен бастап, бірақ Әлеуметтік кодекстің 185-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 189-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша оларды алуға жүгінер алдындағы үш жылдан асырмай, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жәрдемақы алушылар он жұмыс күні ішінде Мемлекеттік корпорация арқылы жәрдемақы тағайындау жөніндегі уәкілетті органды жәрдемақы көлемін өзгертуге немесе оны төлеуді тоқтатуға негіз болып табылатын мән-жайлар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мемлекеттік корпорация жәрдемақы тағайындау жөніндегі уәкілетті орган қабылдаған шешімдердің негізінде бес жұмыс күні ішінде жәрдемақылардың тағайындалған сомаларын бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді, ол төлеу айының алдындағы айдың 27-күніне ай сайын уәкілетті мемлекеттік органға ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Уәкілетті мемлекеттік орган төлеуге арналған бюджет қаражатына қажеттілікке сәйкес есепті кезеңге төлемдер бойынша қаржыландырудың жеке жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Мемлекеттік корпорация бюджет қаражатын алғаннан кейін төлем графигіне сәйкес тиісті жәрдемақыларды төлеуге арналған төлем тапсырмаларын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Жәрдемақылар төлеуді Мемлекеттік корпорация жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банк шоттарына аудару арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазпошта" акционерлік қоғамының бөлімшелері арқылы жәрдемақыларды үйге жеткізіп беру мынадай санаттағы адамдарға жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға және осы кезеңде жаралануы, контузия алуы, мертігуі салдарынан немесе ауруға шалдығуы салдарынан мүгедектігі бар азаматтарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сексен жасқа толған жәрдемақы алушыларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөгде адамның күтіміне мұқтаж екені және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пошта байланысының автоматтандырылған бөлімшелері (пункттері) болмаған жағдайда ауылдық жерде тұратын адамдарға жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының банк шотының нөмірі, алушының (қамқоршының, қорғаншының) тұрғылықты жері өзгерген жағдайда алушылар (қамқоршылар, қорғаншылар) Мемлекеттік корпорация бөлімшесіне тиісті өзгерістерді растайтын құжаттармен осы өзгерістер туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Бөлінген қаражат бойынша уәкілетті мемлекеттік орган мен Мемлекеттік корпорация арасында ай сайын салыстырып тексеру актісі жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Төленген сомалар бойынша Мемлекеттік корпорация мен жәрдемақыларды беру жөніндегі уәкілетті ұйымдардың арасында ай сайын салыстырып тексеру актілері жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жәрдемақыларды беру жөніндегі қызметтерге ақы төлеу Мемлекеттік корпорация мен жәрдемақылар беру жөніндегі уәкілетті ұйым арасында заңнамада белгіленген тәртіппен жасалған шарт негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жәрдемақы тағайындалған электрондық іс макеттері уәкілетті органның цифрлық жүйесінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...421 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілген қызметті беруші, халықты әлеуметтік қорғау саласындағы мемлекеттік басқаруды және бақылау және қадағалау функцияларын жүзеге асыратын уәкілетті орган басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің мекенжайына түскен көрсетілетін қызметті алушының шағымы оны тіркелгеннен кейін 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына түскен көрсетілетін қызметті алушының шағымы оны тіркелген күннен 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация арқылы қызмет көрсеткен кезде Мемлекеттік корпорация қызметкерлерінің әрекеттеріне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге әкімшілік әрекет қолданса, олар шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3966 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10345,68 +9193,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="170"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы тағайындау үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11597,1187 +10445,1069 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
+              <w:t>Мүгедектігі бар баланы (мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
+              <w:t>бар балаларды) тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>алушыға, қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші топтағы мүгедектігі</w:t>
+              <w:t>адамға күтім жасайтын адамдарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бар адамға күтім жасайтын </w:t>
+              <w:t>берілетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
+              <w:t>жәрдемақыны тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" веб-порталы арқылы мүгедектігі бар баланы (мүгедектігі бар бала) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы тағайындауға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу және </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бақылау комитетінің ______________________________ облысы (қаласы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      бойынша департаменті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлімше коды: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші туралы мәлімет (белгі қою):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ата-ана __________ қорғаншы (қамқоршы) ________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: _______ жылғы "____" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік бюджеттен мүгедектігі бар баланы (мүгедектігі бар бала) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы тағайындауды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақы тағайындалатын бала туралы мәліметтер: тегі, аты, әкесінің аты </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ол болған жағдайда) және туған күні:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік органдардың растауы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" цифрлық жүйесінен алынған деректер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _______ құжаттың нөмірі: _______ кім берген: _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _____ жылғы "___" __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________ облысы ____________________ қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ауданы)________________________ ауылы ______________ көшесі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шағын аудан) ____________ - үй _______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...619 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баланың мүгедектіктігі болуы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланың тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланың ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні, айы, жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні, айы, жылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектікті белгілеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектікті</w:t>
-[...53 lines deleted...]
-Мүгедектік белгілеу туралы медициналық-әлеуметтік сараптама анықтамасы №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүгедектік белгілеу туралы медициналық-әлеуметтік сараптама анықтамасы №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12917,68 +11647,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z303" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13118,68 +11860,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z310" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13299,517 +12053,705 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z317" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерден алынған деректер</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Цифрлық жүйелерден алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z318" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының құрамына кіретін балалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z319" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың ЖСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланың ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Баланың тегі, аты, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың тууын тіркеу актілік жазбасының №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Баланың тууын тіркеу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілік жазбасының №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың тууын тіркеу күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Баланың тууын </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайтыс болған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қайтыс </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың қайтыс болуы туралы актілік жазбаның №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Баланың қайтыс </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы туралы актілік жазбаның №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анасының тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Анасының тегі, аты, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкесінің тегі аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әкесінің тегі аты, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z330" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14077,68 +13019,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z341" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14386,224 +13340,260 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z352" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ескертпе: балалар туралы мәліметтерде өтініш берушінің отбасы құрамына кіретін және жәрдемақы тағайындалатын барлық балалар туралы мәліметтер берілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z353" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неке (ерлі-зайыптылық) қию туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некеге (ерлі-зайыптылық) тұрғандар туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Некеге (ерлі-зайыптылық) тұрғандар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некеге (ерлі-зайыптылық) тұрғаннан кейінгі тегі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Некеге (ерлі-зайыптылық) тұрғаннан кейінгі тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -14779,51 +13769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14851,51 +13841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14923,51 +13913,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14995,51 +13985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15057,68 +14047,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z374" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15354,68 +14356,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15631,234 +14645,278 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z394" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z395" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) қию туралы куәлікті берген орган</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) қию туралы куәлікті берген орган</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) қию туралы актілік жазбаның №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) қию туралы актілік жазбаның №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке(ерлі-зайыптылық) қию туралы куәліктің (құжаттың) №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке(ерлі-зайыптылық) қию туралы куәліктің (құжаттың) №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) қию туралы куәлікті берген күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) қию туралы куәлікті берген күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15953,206 +15011,240 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z405" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Некені (ерлі-зайыптылық) бұзу туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) бұзушылар туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) бұзушылар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некені (ерлі-зайыптылық) бұзғаннан кейінгі тегі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Некені (ерлі-зайыптылық) бұзғаннан кейінгі тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -16364,51 +15456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16436,51 +15528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16508,51 +15600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16580,51 +15672,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16879,234 +15971,278 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z436" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z437" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) бұзу туралы куәлікті берген орган</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) бұзу туралы куәлікті берген орган</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) бұзу туралы актілік жазбаның №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) бұзу туралы актілік жазбаның №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) бұзу туралы куәліктің (құжат тың) №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) бұзу туралы куәліктің (құжат тың) №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неке (ерлі-зайыптылық) бұзу туралы куәлікті берген күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неке (ерлі-зайыптылық) бұзу туралы куәлікті берген күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17334,351 +16470,467 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z452" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге/асырауындағы адамға қамқоршылық/қорғаншылық туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршылық / қорғаншылық туралы шешімнің нөмірі және күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қамқоршылық / қорғаншылық туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешімнің нөмірі және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршылық/ қорғаншылық туралы шешімді берген орган</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қамқоршылық/ қорғаншылық туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешімді берген орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршының тегі, аты, әкесінің аты (бар болса) туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қамқоршының тегі, аты, әкесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (ол болған жағдайда) туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқорлығындағы/асырауындағы адамның тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамқорлығындағы/асырауындағы адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқорлығындағы / асырауындағы адамның туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қамқорлығындағы / асырауындағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамның туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z460" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17798,462 +17050,568 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z467" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерден алынған асырап алу туралы мәліметтер:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Цифрлық жүйелерден алынған асырап алу туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z468" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асырап алынған баланың тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асырап алынған баланың тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асырап алған баланың туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асырап алған баланың туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжатты бер ген органның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжатты бер ген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шешімнің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шешімнің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шешім шығарылған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шешім шығарылған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шешімнің заңды күшіне енген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шешімнің заңды күшіне енген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18489,68 +17847,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z488" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18770,404 +18140,459 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шотының № ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың үлгісі: ағымдағы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Екінші деңгейдегі банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктік сәйкестендіру коды _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру коды _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес сәйкестендіру нөмірі _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон __________________ ұялы _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттардың дәйектілігін растаймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төленетін жәрдемақы мөлшерінің тоқтауына, тоқтата тұрылуына, өзгеруіне алып келетін барлық өзгерістерді, сондай-ақ тұрғылықты жерімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банк деректемелерінің өзгергенін Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорацияның бөлімшесіне он жұмыс күні ішінде хабарлау қажеттігі туралы хабардармын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">төлемдерді аударуға арналған жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z503" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк деректемелері:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      жүгінуіне жол берілмейтіні туралы хабардар етілдім.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Банктің атауы ___________________________________________________</w:t>
+        <w:t>Өтініш берушінің ЭЦҚ-сы ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Банк шотының № ________________________________________________</w:t>
+        <w:t>Өтінішке қол қойылған күн және уақыт:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Шоттың үлгісі: ағымдағы _________________________________________</w:t>
+        <w:t>_________ жылғы "_____".__________, _____ сағат ___ минут __ секунд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Екінші деңгейдегі банк деректемелері:</w:t>
+        <w:t>Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Банктік сәйкестендіру коды _______________________________________</w:t>
+        <w:t>ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...234 lines deleted...]
-      ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
+        <w:t>ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19294,383 +18719,175 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны, бірінші</w:t>
+              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">топтағы мүгедектігі бар адамға </w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күтім жасайтын адамдарға </w:t>
+              <w:t xml:space="preserve">жасайтын  адамдарға берілетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақыны</w:t>
+              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындау және төлеу </w:t>
-[...25 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z199" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> "Мүгедектігі бар баланы тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қамқоршыға (қорғаншыға) жәрдемақы тағайындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20162,69 +19379,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал);</w:t>
-[...17 lines deleted...]
-4) ұялы байланыстың абоненттік құрылғысы.</w:t>
+3) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал); 4) ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20514,51 +19713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/ қағаз түрінде/ проактивті/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (толық цифрландырылған, ішінара цифрландырылған)/ қағаз түрінде/ проактивті/ "бір өтініш" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20871,51 +20070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21018,52 +20217,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21348,51 +20567,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар бала тәрбиелеушіге жәрдемақы тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы азаматтық хал актілері жазбасынан мәліметтерді қамтитын анықтама, Қазақстан Республикасынан тыс жерлерде тіркелген неке қию (ерлі-зайыптылық) туралы мәліметтерді қоспағанда, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, сондай-ақ балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда қамтылған ақпарат расталған кезде талап етілмейді.</w:t>
+Мүгедектігі бар бала тәрбиелеушіге жәрдемақы тағайындау үшін баланың (балалардың) туу туралы куәлігі не туу туралы азаматтық хал актілері жазбасынан мәліметтерді қамтитын анықтама, Қазақстан Республикасынан тыс жерлерде тіркелген неке қию (ерлі-зайыптылық) туралы мәліметтерді қоспағанда, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, сондай-ақ балаға қорғаншылық (қамқоршылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес көрсетілген құжаттарда қамтылған ақпарат расталған кезде талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21438,51 +20657,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шотының нөмірі расталады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің электрондық өтінішінде көрсетілген өтініш берушінің жеке басын куәландыратын құжат, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін жазу органдары берген азаматтық хал актісін тіркеу туралы анықтама, баланың мүгедектік туралы анықтамасы, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелуі туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес тиісті ақпараттық жүйелерден алынады.</w:t>
+Өтініш берушінің электрондық өтінішінде көрсетілген өтініш берушінің жеке басын куәландыратын құжат, баланың (балалардың) туу туралы куәлігі (куәліктері) немесе туу туралы актілік жазбадан үзінді көшірме немесе азаматтық хал актілерін жазу органдары берген азаматтық хал актісін тіркеу туралы анықтама, баланың мүгедектік туралы анықтамасы, неке қию (ерлі-зайыптылық), некені бұзу туралы куәлік, балаға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат немесе туу туралы актілік жазбадан бала асырап алу туралы мәліметтер, тұрғылықты жері бойынша тіркелуі туралы мәліметтер, банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес тиісті цифрлық жүйелерден алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушілер бір реттік құпиясөз беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісу кезінде, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен цифрлық құжаттарды алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21697,51 +20916,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+Уәкілетті мемлекеттік органның цифрлық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Қағидаларға 10-қосымша сәйкес нысан бойынша жәрдемақыны тағайындауға өтінішті қабылдаудан бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21996,166 +21215,50 @@
               <w:t>
 Цифрлық құжаттар сервисі мобилді қосымшада авторизацияланған қолданушыларға қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін ЭЦҚ-ны немесе бір реттік құпиясөзді пайдалану арқылы мобильді қосымшада авторизациядан өту, содан кейін "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22202,660 +21305,775 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар адамға күтім жасайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="171"/>
+    <w:bookmarkStart w:name="z201" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="172"/>
+        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш берушінің, отбасы мүшелерінің ЖСН бойынша "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінде мынадай:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="173"/>
+      Мүгедектігі бар баланы тәрбиелеушіге, күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін өтініш берушінің, отбасы мүшелерінің ЖСН бойынша "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінде мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z505" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="174"/>
+        <w:t>
+      1) "ЖТ МДҚ" ЦЖ-дан жеке басты куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z506" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="175"/>
+        <w:t>
+      2) "ЖТ МДҚ" ЦЖ-дан тұрғылықты тұратын жері бойынша тіркелуі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z507" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="176"/>
+        <w:t>
+      3) "ЖТ МДҚ" ЦЖ-дан өтініш беруші мен өгей (және қамқорлыққа алынған) балаларының тұрақты және бірге тұратын тұрғылықты жері бойынша тіркелуі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z508" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ЖТ МДҚ-дан өтініш беруші мен мүгедектігі бар баланың тұрақты және бірге тұратын тұрғылықты жері бойынша тіркелуі туралы (мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="177"/>
+      4) "ЖТ МДҚ" ЦЖ-дан өтініш беруші мен мүгедектігі бар баланың тұрақты және бірге тұратын тұрғылықты жері бойынша тіркелуі туралы (мүгедектігі бар баланы тәрбиелеушіге берілетін жәрдемақыны тағайындау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z509" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күтім жасайтын адам ретінде айқындалған адамның тұрғылықты тұратын жері бойынша тіркелуі туралы (күтім жасайтын адам ретінде айқындалған адамның және күтім жасайтын адамның бір қаланың және (немесе) ауданның шегінде тұру фактісін растау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z208" w:id="178"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z510" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болуы туралы (күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="179"/>
+      6) күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болуы туралы (күтім жасайтын адамға берілетін жәрдемақы тағайындау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z511" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) АХАЖ АЖ-дан өтініш берушінің барлық балалары Қазақстан Республикасында туған кезде балаларының ЖСН-дері бойынша тууын (қайтыс болуын) тіркеу туралы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="180"/>
+      7) АХАЖ ЦЖ-дан өтініш берушінің барлық балалары Қазақстан Республикасында туған кезде балаларының ЖСН-дері бойынша тууын (қайтыс болуын) тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z512" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) АХАЖ АЖ-дан өтініш берушінің неке (ерлі-зайыптылық) қиюын, бұзуын тіркеу туралы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="181"/>
+      8) АХАЖ ЦЖ-дан өтініш берушінің неке (ерлі-зайыптылық) қиюын, бұзуын тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z513" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Қазақстан Республикасы Оқу-ағарту министрлігінің АЖ-сынан балаға қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="182"/>
+      9) Қазақстан Республикасы Оқу-ағарту министрлігінің ЦЖ-сынан балаға қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z514" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) ЖТ МДҚ-дан бірінші топ мүгедектігі бар адамға қатысты қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="183"/>
+      10) "ЖТ МДҚ" ЦЖ-дан бірінші топ мүгедектігі бар адамға қатысты қамқоршылық (қорғаншылық) белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z515" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) АХАЖ АЖ-дан баланың туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="184"/>
+      11) АХАЖ ЦЖ-дан баланың туу туралы актілік жазбадан бала асырап алу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z516" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) уәкілетті мемлекеттік органның АЖ-сынан Мемлекеттік корпорация бөлімшесінің коды туралы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="185"/>
+      12) уәкілетті мемлекеттік органның ЦЖ-сынан Мемлекеттік корпорация бөлімшесінің коды туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z517" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Мүгедектердің орталықтандырылған дерекқорынан мүгедектігі бар балаға мүгедектікті белгілеу туралы (мүгедектігі бар баланы тәрбиелеушіге жәрдемақы тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z216" w:id="186"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z518" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Мүгедектердің орталықтандырылған дерекқорынан бірінші топтағы мүгедектігі бар адамға мүгедектікті белгілеу туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z217" w:id="187"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z519" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) "ЖТ МДҚ" АЖ-дан күтім жасайтын адам ретінде айқындалған адам жасының он сегізден жас болмауын анықтау туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="188"/>
+      15) "ЖТ МДҚ" ЦЖ-дан күтім жасайтын адам ретінде айқындалған адам жасының он сегізден жас болмауын анықтау туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z520" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) соттың әрекетке қабілетсіз не әрекет қабілеті шектеулі деп тану фактісінің жоқтығы туралы (күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z219" w:id="189"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z521" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) психикалық денсаулық орталығында есепте тұру фактісінің жоқтығы туралы (күтім жасайтын адам ретінде айқындалған адам үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z220" w:id="190"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z522" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-сынан және ЕДБ АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ АЖ және "электрондық үкімет" шлюзінің ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған Мемлекеттік корпорация бөлімшесінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="191"/>
+      Мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-сынан және ЕДБ ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ ЦЖ және "цифрлық үкімет" шлюзінің ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған Мемлекеттік корпорация бөлімшесінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z523" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z524" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЖ – ақпараттық жүйе;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      ЦЖ – цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z525" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АХАЖ АЖ – "АХАЖ тіркеу пункті" ақпараттық жүйесі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      АХАЖ ЦЖ – "АХАЖ тіркеу пункті" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z526" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЕДБ АЖ – екінші деңгейдегі банктердің ақпараттық жүйесі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      ЕДБ АЖ – екінші деңгейдегі банктердің цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z527" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік деректер қоры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z528" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z529" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23051,68 +22269,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="192"/>
+    <w:bookmarkStart w:name="z223" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін мемлекеттік жәрдемақыны тағайындауға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24443,1289 +23661,1104 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
+              <w:t>тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғаншыға (қамқоршыға)</w:t>
+              <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындалатын және төленетін</w:t>
+              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны,</w:t>
+              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірінші топтағы мүгедектігі</w:t>
+              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бар адамға күтім жасайтын </w:t>
+              <w:t>мүгедектігі бар адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+              <w:t>күтім жасайтын адамдарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>берілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>төлеу қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z225" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" веб-порталы арқылы бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамға берілетін мемлекеттік жәрдемақыны тағайындауға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Халықты әлеуметтік қорғау саласындағы реттеу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және бақылау комитетінің ____________________ облысы (қаласы) бойынша департаменті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлімше коды: _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші туралы мәлімет (белгі қою):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектігі бар адам ___________ қорғаншы (қамқоршы) ________ заңды өкілі ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда): _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ____________ жылғы "____" ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі:______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маған, _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес жәрдемақы тағайындауды сұраймын (күтім жасайтын адам ретінде</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айқындалған адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күтім жасалынатын адам туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _____________ құжаттың нөмірі: _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кім берген: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________ облысы ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаласы (ауданы) ________________________ ауылы ________________ көшесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шағын аудан) ____________ - үй _______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік органдардың растауы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Әділет Министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" цифрлық жүйесінен алынған деректер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _______ құжаттың нөмірі: _______ кім берген: _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: _____ жылғы "____" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғылықты жерінің мекенжайы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________ облысы ____________________ қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ауданы) ________________________ ауылы ______________ көшесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шағын аудан) ____________ - үй _______ - пәтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...783 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің үстінен қамқоршылықтың белгіленуі немесе оны әрекетке қабілетсіз/әрекетке қабілеті шектеулі деп тану туралы мәліметтер (бар болса)**</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z535" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршылық туралы шешімнің нөмірі және күні немесе әрекетке қабілетсіз/әрекетке қабілеті шектеулі деп тану туралы сот шешімінің нөмірі мен күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамқоршылық туралы шешімнің нөмірі және күні немесе әрекетке қабілетсіз/әрекетке қабілеті шектеулі деп тану туралы сот шешімінің нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шешімді берген орган</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шешімді берген орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршының тегі, аты, әкесінің аты (бар болса), туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамқоршының тегі, аты, әкесінің аты (ол болған жағдайда), туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршылығындағының тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамқоршылығындағының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қамқоршылығындағының туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қамқоршылығындағының туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z542" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25845,164 +24878,178 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z549" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасалынатын адамда мүгедектігінің болуы туралы мәліметтер***</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z550" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүгедектігі бар адамның тегі, аты, әкесінің аты (бар болса)</w:t>
+Мүгедектігі бар адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26128,68 +25175,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z557" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26329,68 +25388,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z564" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26530,68 +25601,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z571" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26711,351 +25794,427 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z578" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адам ретінде айқындалған адамды соттың әрекетке қабілетсіз не әрекетке қабілеті шектеулі деп тануы жөнінде деректердің болмауы туралы мәліметтер****</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z579" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні және жылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні және жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжатты берген органның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжатты берген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықтама №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анықтама №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықтама күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анықтама күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z586" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27175,351 +26334,427 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z593" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адам ретінде айқындалған адамның психикалық денсаулық орталығында есепте тұруы жөнінде деректердің болмауы туралы мәліметтер*****</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z594" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні және жылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні және жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжатты берген органның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжатты берген органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықтама №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анықтама №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықтама күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анықтама күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z601" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27639,314 +26874,380 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z608" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның қылмыстық-атқару жүйесі мекемесінде болу фактісін растауы туралы мәліметтер******</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z609" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні және жылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні және жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қылмыстық жаза мерзімінің аяқталу күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қылмыстық жаза мерзімінің аяқталу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z615" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28038,494 +27339,511 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шотының № ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың үлгісі: ағымдағы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Екінші деңгейдегі банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктік сәйкестендіру коды _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру коды _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес сәйкестендіру нөмірі _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон __________________ ұялы ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*Өтініш беруші және бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам бойынша мәліметтер Қазақстан Республикасы Әділет министрлігінің ЭЦҚ-мен расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>**Қамқоршы бойынша мәліметтер Қазақстан Республикасы Әділет министрлігінің ЭЦҚ-мен расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>***Мүгедектік белгілеу туралы мәліметтер Мүгедектердің орталықтандырылған дерекқорымен расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>****Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адамды соттың әрекетке қабілетсіз не әрекетке қабілеті шектеулі деп тануы жөнінде деректердің болмауы туралы мәліметтер Қазақстан Республикасы Әділет министрлігінің ЭЦҚ-мен расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*****Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адамның психикалық денсаулық орталығында есепте тұруы туралы деректердің болмауы жөніндегі мәліметтер Қазақстан Республикасы Денсаулық сақтау министрлігінің ЭЦҚ-мен расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>******Өтініш берушінің банк деректемелерін екінші деңгейлі банкпен расталады (екінші деңгейлі банктің ЭЦҚ-мен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы деректердің дәйектілігін растаймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төленетін жәрдемақы мөлшерінің тоқтауына, тоқтата тұрылуына, өзгеруіне алып келетін барлық өзгерістерді, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банк деректемелерінің өзгергенін Мемлекеттік корпорацияның бөлімшесіне он жұмыс күні ішінде хабарлау қажеттігі туралы хабардармын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді аударуға арналған жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардар етілдім.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z631" w:id="266"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк деректемелері:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Өтініш берушінің ЭЦҚ-сы __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Банктің атауы___________________________________________________</w:t>
+        <w:t>Өтінішке қол қойылған күн және уақыт:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...396 lines deleted...]
-      _________ жылғы "_____".________, _____ сағат ___ минут __ секунд.</w:t>
+        <w:t>_________ жылғы "_____".________, _____ сағат ___ минут __ секунд.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28561,448 +27879,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t xml:space="preserve">Мүгедектігі бар баланы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды)</w:t>
+              <w:t xml:space="preserve">(мүгедектігі бар балаларды) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
+              <w:t>әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
+              <w:t xml:space="preserve">алушыға, қорғаншыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
+              <w:t xml:space="preserve">(қамқоршыға) тағайындалатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+              <w:t xml:space="preserve">және төленетін мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
+              <w:t xml:space="preserve">жәрдемақыны, бірінші топтағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+              <w:t xml:space="preserve">мүгедектігі бар адамға күтім </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+              <w:t>жасайтын адамдарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">берілетін мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>төлеу қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z227" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 2-1) тармақшамен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t>№ 329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 195</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> "Күтім жасайтын адамға берілетін жәрдемақыны тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29494,51 +28650,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
+3) www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29846,51 +29002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған, ішінара автоматтандырылған)/ қағаз түрінде/ проактивті/ "бір терезе" қағидаты бойынша көрсетілетін</w:t>
+Электрондық (толық цифрландырылған, ішінара цифрландырылған)/ қағаз түрінде/ проактивті/ "бір терезе" қағидаты бойынша көрсетілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30203,199 +29359,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен көрсетіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда түскі үзіліссіз сағат 9.00-ден 18.00-ге дейін.</w:t>
+              <w:t>
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда түскі үзіліссіз сағат 9.00-ден 18.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылдау "электрондық кезек" тәртібінде, көрсетілетін қызметті алушының тіркелген жері бойынша, жеделдетілген қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30571,89 +29707,186 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленген жағдайда – бірінші топтағы мүгедектігі бар адамға қамқоршылық (қорғаншылық) белгіленгенін растайтын құжат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2-1) ес-түссіз күйде болуына байланысты келісімін беруге қабілетсіз бірінші топтағы мүгедектігі бар адамның жақын туысы немесе жұбайы (зайыбы) өтініш берген кезде, қызмет көрсетуші мемлекеттік қызмет көрсету үшін пайдаланылатын мемлекеттік цифрлық жүйелерден немесе цифрлық құжаттар қызметінен: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:name="z14" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+туыстық дәрежесін растайтын құжатты; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkStart w:name="z15" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық ұйым берген ес-түссіз күйде екенін растайтын құжатты алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер мемлекеттік органдардың цифрлық жүйелерінде немесе цифрлық құжаттар қызметінде болмаған жағдайда, мәліметтерді бірінші топтағы мүгедектігі бар адамның жақын туысы немесе жұбайы (зайыбы) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 3) мүгедектігі туралы анықтама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" ақпараттық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
-            </w:r>
+4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" цифрлық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірінші топтағы мүгедектігі бар адамға күтім жасайтын адам ретінде айқындалған адам үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30698,105 +29931,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жәрдемақы беру жөніндегі уәкілетті ұйымдағы банк шотының нөмірі туралы мәліметтерді растайтын құжат – сәйкестендіру үшін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) бірінші топтағы мүгедектігі бар адамға күтім жасайтын ретінде айқындалған адамның әрекетке қабілеттілігі туралы мәліметтер жеке басты куәландыратын құжат бойынша Қазақстан Республикасы Әділет министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" ақпараттық жүйесінде тексеріледі.</w:t>
+3) бірінші топтағы мүгедектігі бар адамға күтім жасайтын ретінде айқындалған адамның әрекетке қабілеттілігі туралы мәліметтер жеке басты куәландыратын құжат бойынша Қазақстан Республикасы Әділет министрлігінің "Жеке тұлғалардың мемлекеттік дерекқоры" цифрлық жүйесінде тексеріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байқоңыр қаласының тұрғындары үшін – Байқоңыр қаласы тұрғын үй шаруашылығының азаматтарды есепке алу және тіркеу жөніндегі бөлімінің анықтамасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" ақпараттық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
+4) қылмыстық-атқару жүйесі мекемесінде күтім жасайтын адам ретінде айқындалған адамның орналасқан жері туралы мәліметтер Қазақстан Республикасы Ішкі істер министрлігінің "Орталық автоматтандырылған деректер базасы" цифрлық жүйесінен жеке басын куәландыратын құжаты бойынша тексеріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топтағы мүгедектігі бар адамға қамқоршылық белгіленгенін растайтын құжаттарды, сондай-ақ бірінші топтағы мүгедектігі бар адамның мүгедектігі туралы анықтамасын, психикалық денсаулық сақтау орталығында есепте тұру фактісі туралы мәліметтерді, банк шотының нөмірі туралы мәліметтерді ұсыну көрсетілген құжаттарда қамтылған ақпарат Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес расталған кезде талап етілмейді.</w:t>
+Күтім жасайтын адамға берілетін жәрдемақыны тағайындау үшін бірінші топтағы мүгедектігі бар адамға қамқоршылық белгіленгенін растайтын құжаттарды, сондай-ақ бірінші топтағы мүгедектігі бар адамның мүгедектігі туралы анықтамасын, психикалық денсаулық сақтау орталығында есепте тұру фактісі туралы мәліметтерді, банк шотының нөмірі туралы мәліметтерді ұсыну көрсетілген құжаттарда қамтылған ақпарат Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес расталған кезде талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30842,52 +30075,59 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жәрдемақы тағайындау үшін – проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің және күтім жасайтын адам ретінде айқындалған адамның жеке басын және тұрғылықты жері бойынша тіркелуін (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін) куәландыратын мәліметтер, сондай-ақ банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуға сәйкес ақпараттық жүйелерден алынады.</w:t>
-            </w:r>
+Өтініш берушінің және күтім жасайтын адам ретінде айқындалған адамның жеке басын және тұрғылықты жері бойынша тіркелуін (күтім жасайтын адам ретінде айқындалған адамның және бірінші топтағы мүгедектігі бар адамның бір қала және (немесе) аудан шегінде тұру, қылмыстық-атқару жүйесі мекемесінде болу фактісін растау үшін) куәландыратын мәліметтер, сондай-ақ банк шотының нөмірі туралы мәліметтер Қағидаларға 5-қосымшаға сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуға сәйкес цифрлық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -31044,70 +30284,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
-[...17 lines deleted...]
-Уәкілетті мемлекеттік органның ақпараттық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде, сондай-ақ өтініш берушіде бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамның күнтізбелік бір жыл ішінде екі реттен артық ауысу фактісі болған кезде, бірінші топтағы мүгедекті бар адамға әлеуметтік жеке көмекшінің қызметін ұсыну фактісі болған кезде (бірінші топтағы мүгедектігі бар адамға күтімі бойынша жәрдемақыны тағайындау үшін) өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+Уәкілетті мемлекеттік органның цифрлық жүйесінен жәрдемақыларды тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын ақпарат алған кезде, сондай-ақ өтініш берушіде бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамның күнтізбелік бір жыл ішінде екі реттен артық ауысу фактісі болған кезде, бірінші топтағы мүгедекті бар адамға әлеуметтік жеке көмекшінің қызметін ұсыну фактісі болған кезде (бірінші топтағы мүгедектігі бар адамға күтімі бойынша жәрдемақыны тағайындау үшін) өтініш берушіге Қағидаларға 9-қосымшаға сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш беруші құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде өтініш берушіге осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша жәрдемақылар тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32456,129 +31716,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мүгедектігі бар баланы</w:t>
+              <w:t>Мүгедектігі бар баланы (мүгедектігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>бар балаларды) тәрбиелеп отырған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>анаға немесе әкеге, бала асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға немесе әкеге, бала асырап</w:t>
+              <w:t>алушыға, қорғаншыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
+              <w:t>(қамқоршыға) тағайындалатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t>және төленетін мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+              <w:t>жәрдемақыны, бірінші топтағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүгедектігі бар адамға күтім жасайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32635,346 +31934,237 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________ (жәрдемақы түрін көрсету) өтінішті қабылдаудан бас тарту туралы № ______ ҚОЛХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...128 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z633" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" _____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Азамат _________________________________________________________</w:t>
+        <w:t>Азамат _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Туған күні ____ жылғы "___" ____________</w:t>
+        <w:t>Туған күні ____ жылғы "___" _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жүгінген күні 20__ жылғы "___" ____________</w:t>
+        <w:t>Жүгінген күні 20__ жылғы "___" __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уәкілетті мемлекеттік органның ақпараттық жүйесі бойынша тағайындау, төлеу немесе өтініш беру фактісі расталды.</w:t>
+        <w:t>Уәкілетті мемлекеттік органның цифрлық жүйесі бойынша тағайындау, төлеу немесе өтініш беру фактісі расталды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________________________________________</w:t>
+        <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33023,103 +32213,168 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған анаға</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
+              <w:t>әкеге, бала асырап алушыға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t>қорғаншыға (қамқоршыға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+              <w:t>тағайындалатын және төленетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік жәрдемақыны,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамға күтім жасайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарға берілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыны тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33176,384 +32431,292 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________ (жәрдемақы түрін көрсету) тағайындауға өтінішті қабылдаудан бас тарту туралы № ______ ҚОЛХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___"________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қамқоршы _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20__ жылғы "___" ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жәрдемақыны тағайындау үшін қажетті құжаттардың толық топтамасын ұсынбау, цифрлық жүйелерден алынатын мәліметтерді және (немесе)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылу мерзімі өткен құжаттарды ұсыну, жәрдемақыға құқығының болмауы себебі бойынша тағайындауға өтініш қабылдаудан бас тартылды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z637" w:id="271"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...198 lines deleted...]
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33777,68 +32940,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="194"/>
+    <w:bookmarkStart w:name="z234" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініштерді тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35963,142 +35126,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды) тәрбиелеп отырған</w:t>
+              <w:t>тәрбиелеп отырған анаға немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анаға немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">бірінші топтағы мүгедектігі бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13-қосымша</w:t>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақыны тағайындау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлеу қағидаларына 13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -36129,202 +35331,98 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________ (төлем түрі) тағайындау үшін азаматтардың "цифрлық үкімет" веб-порталы арқылы келіп түскен өтініштерін тіркеудің электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      13-қосымша жаңа редакцияда көзделген - </w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> тағайындау үшін азаматтардың "электрондық үкімет" веб-порталы арқылы келіп түскен өтініштерін тіркеудің электрондық журналы</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -36349,483 +35447,613 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім келіп түскен күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім келіп түскен күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім келіп түскен уақыт</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім келіп түскен уақыт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімше</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статусы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статусы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздемесі (төлем түрі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіздемесі (төлем түрі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бас тарту себебі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бас тарту себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38621,104 +37849,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:bookmarkStart w:name="z252" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы  "___" __________ № ____ ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 15-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтіндеріне өзгерістер енгізіледі, қазақ тіліндегі мәтіндері өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істің № _________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -39736,104 +38984,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:bookmarkStart w:name="z253" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________ № ____ ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтіндеріне өзгерістер енгізіледі, қазақ тіліндегі мәтіндері өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Істің № ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43345,68 +42613,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="197"/>
+    <w:bookmarkStart w:name="z242" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындау туралы 20__ жылғы "____"____________ № ______ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 19-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44027,68 +43295,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жәрдемақы түрін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="198"/>
+    <w:bookmarkStart w:name="z244" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> тағайындаудан бас тарту туралы 20__ жылғы "___" ________ № ________ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -46282,68 +45550,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="199"/>
+    <w:bookmarkStart w:name="z254" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _______________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___" __________ № ______ ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 22-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47080,68 +46348,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________ облысы (қаласы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="200"/>
+    <w:bookmarkStart w:name="z255" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________ облысы (қаласы) бойынша департаментінің 20___ жылғы "___"__________ № _____ ШЕШІМІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 23-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47935,68 +47203,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік корпорацияның</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________ облысы бойынша _________ бөлімшесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:bookmarkStart w:name="z249" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 24-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -48965,116 +48233,181 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мүгедектігі бар баланы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мүгедектігі бар балаларды) тәрбиелеп отырған анаға</w:t>
+              <w:t>(мүгедектігі бар балаларды)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе әкеге, бала асырап</w:t>
+              <w:t xml:space="preserve">тәрбиелеп отырған анаға немесе </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны, бірінші</w:t>
+              <w:t xml:space="preserve">әкеге, бала асырап алушыға, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>топтағы мүгедектігі бар адамға</w:t>
+              <w:t xml:space="preserve">қорғаншыға (қамқоршыға) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақыны тағайындау</w:t>
+              <w:t xml:space="preserve">тағайындалатын және төленетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және төлеу қағидаларына</w:t>
+              <w:t xml:space="preserve">мемлекеттік жәрдемақыны, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші топтағы мүгедектігі бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамға күтім жасайтын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">адамдарға берілетін мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жәрдемақыны тағайындау және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">төлеу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -49129,697 +48462,659 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+      20__ жылғы ____ ____________ № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АНЫҚТАМА-АТТЕСТАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      25-қосымша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 195</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(төлемдердің түрлері көрсетілсін)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияның бөлімшесінде _____________ алып отырды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Базалық зейнетақы төлемі 20__ жылғы _________ _______ қоса алғанда</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ теңге мөлшерінде төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Жасына байланысты зейнетақы төлемі 20__ жылғы ____ __________ қоса </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғанда ____________________________________ теңге мөлшерінде төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Мемлекеттік әлеуметтік жәрдемақы 20__ жылғы ___ _____________ қоса </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғанда ________________________________ теңге мөлшерінде төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Мемлекеттік арнайы жәрдемақы 20__ жылғы _____ _______ қоса алғанда </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ теңге мөлшерінде төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Арнаулы мемлекеттік жәрдемақы 20__ жылғы ____ ______ қоса </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғанда____________________________________ теңге мөлшерінде төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Экологиялық үстемеақы 20__ жылғы ____ _______ қоса алғанда </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________ теңге сомасында төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. 1995 – 1997 жылдарға "Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарды әлеуметтік қорғау туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Заңының 13-бабына сәйкес жүзеге асырылған экологиялық үстемеақы бойынша берешек </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ жылғы "____" _______ бастап 20__ жылғы ____ _______ қоса алғанда </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ теңге сомасында төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Оңалту бойынша біржолғы өтемақы 20___ жылғы ________ _______ бастап 20___ жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ ______ қоса алғанда_________ теңге сомасында төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Семей полигоны аймағында тұрғаны үшін біржолғы өтемақы 20__ жылғы ____ _____ қоса алғанда ____________ теңге сомасында төленді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(төлемнің басқа түрі көрсетілсін (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша: ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Е-макет" АЦЖ-ға электрондық іс макеті ғана жолданатын барлық төлем түрлері көрсетілсін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Барлық төлемдер тоқтатылды және Мемлекеттік корпорация бөлімшесінің есебінен алынды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>М.O.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), қызметтік тел.)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ жылғы ____ ____________ № _______</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азамат ____________________________________________________</w:t>
-[...505 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса), қызметтік тел.)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -49827,55 +49122,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -50201,31 +49496,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>