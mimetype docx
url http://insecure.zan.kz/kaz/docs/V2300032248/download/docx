--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e68e386" w14:textId="e68e386">
+    <w:p w14:paraId="703750a" w14:textId="703750a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,290 +112,374 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 28 наурыздағы № 187 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 6 сәуірде № 32248 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру қағидаларын және оның нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-45) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру қағидалары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәліктің нысаны бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты ресми жариялағаннан кейін оны Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      2) осы бұйрықты ресми жариялағаннан кейін оны Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күннен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -669,68 +753,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 187 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -741,51 +825,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -820,559 +989,642 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заңы) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Суға батқан кемелерді аластағаны үшін азаматтық жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме – сауда мақсатында теңізде жүзу үшін пайдаланылатын, су ығыстырмайтын кеме мен гидроұшақты қоса алғанда, өздігінен жүзетін немесе өздігінен жүзбейтін жүзбелі құрылыс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z62" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеме иесі – кеменің меншік иесі болып табылатынына немесе оны өзге де заңды негізде пайдаланатынына қарамастан, кемені өз атынан пайдаланатын тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z63" w:id="12"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="14"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кеменің меншік иесі – Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 165 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11125 болып тіркелген) Кемелерді және оларға құқықтарды мемлекеттік тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кеменің меншік иесі ретінде тіркелген тұлға.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган – Қазақстан Республикасы Көлік министрлігінің Теміржол және су көлігі комитеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z66" w:id="15"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің м.а. 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Суға батқан кемелерді аластағаны үшін азаматтық жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік (бұдан әрі – Куәлік) 2007 жылғы Суға батып кеткен кемелерді жою туралы Найроби халықаралық конвенциясының талаптарына сәйкес 300 және одан жоғары тіркелген тонна жалпы сыйымдылығы бар, Қазақстан Республикасының Мемлекеттік туы астында жүзетін кемелерге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z69" w:id="18"/>
+    <w:bookmarkStart w:name="z69" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Куәлікті алу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кеңсе арқылы Порттың теңіз әкімшілігіне Куәлік беруге өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        "Суға батқан кемелерді аластағаны үшін азаматтық жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="19"/>
+    <w:bookmarkStart w:name="z70" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порттың теңіз әкімшілігі құжаттарды қараудың, куәландырудың және Куәлік берудің жалпы мерзімі құжаттарды алған күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z71" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың және (немесе) құжаттардың толық топтамасын ұсынбаған және қолданылу мерзімі өткен құжаттарды ұсынған кезде көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде, көрсетілетін қызметті беруші құжаттарды 1 (бір) күн ішінде осы Қағидаларда белгіленген талаптарға сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар сәйкес болған кезде көрсетілетін қызметті беруші Мемлекеттік қызмет көрсетуден бас тарту үшін мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында баяндалған негіздер болған кезде Куәлікті қалыптастырады, мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде осы Қағидаларға мемлекеттік қызмет көрсету тәртібін айқындайтын өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z73" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Куәлік қазақ, орыс және ағылшын тiлдерiнде жасалынады және сақтандыру полисінің немесе өзге де қаржылық қамтамасыз ету құжатының қолданылу мерзімінен аспайтын мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z71" w:id="20"/>
-[...15 lines deleted...]
-      6. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Куәліктің қолданылуы мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...69 lines deleted...]
-      7. Уәкілетті орган нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде осы Қағидаларға мемлекеттік қызмет көрсету тәртібін айқындайтын өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына жолдайды.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Куәліктің қолданылу мерзiмi өткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z73" w:id="22"/>
-[...15 lines deleted...]
-      8. Куәлік қазақ, орыс және ағылшын тiлдерiнде жасалынады және сақтандыру полисінің немесе өзге де қаржылық қамтамасыз ету құжатының қолданылу мерзімінен аспайтын мерзімге беріледі.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеменiң жалпы сыйымдылығы өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z74" w:id="23"/>
-[...15 lines deleted...]
-      9. Куәліктің қолданылуы мынадай:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру туралы полистің немесе өзге қаржылық қамтамасыз етудің болуы туралы құжаттың күшін жойған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z75" w:id="24"/>
-[...15 lines deleted...]
-      1) Куәліктің қолданылу мерзiмi өткен;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кеме иесі немесе кеменің меншік иесі Куәлікті жоғалтқан немесе бүлдірген жағдайда Порттың теңіз әкімшілігі кеме иесінің немесе кеменің меншік иесінің еркін нысанда жасалған Куәліктің телнұсқасын беру туралы өтініші бойынша оған көрсетілген Куәліктің телнұсқасын өтінішті алған күннен бастап 2 (екі) жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z76" w:id="25"/>
-[...15 lines deleted...]
-      2) кеменiң жалпы сыйымдылығы өзгерген;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z77" w:id="26"/>
-[...15 lines deleted...]
-      3) сақтандыру туралы полистің немесе өзге қаржылық қамтамасыз етудің болуы туралы құжаттың күшін жойған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған орган әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z78" w:id="27"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1656,68 +1908,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="30"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суға батқан кемелерді аластағаны үшін жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлікті алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кеменің атауы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2141,68 +2393,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>куәлікті беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="31"/>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суға батқан кемелерді аластағаны үшін азаматтық жауапкершілікті сақтандыру немесе өзге де қаржылық қамтамасыз ету туралы куәлікті беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4053,31 +4305,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>