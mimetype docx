--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1906336" w14:textId="1906336">
+    <w:p w14:paraId="ebd00e6" w14:textId="ebd00e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,130 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2023 жылғы 7 наурыздағы № 82/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 9 наурызда № 32030 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
-[...29 lines deleted...]
-        <w:t>224) тармақшасына</w:t>
+      "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>276) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 18.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 372/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -838,94 +838,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Салалық көтермелеу жүйесі (бұдан әрі – Жүйе) "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің (бұдан әрі – Министрлік), жергілікті атқарушы органдардың, мемлекеттік кәсіпорындардың және геодезия, картография және кеңістіктік деректер саласындағы өзге де ұйымдар мен бірлестіктердің жұмыскерлерін (бұдан әрі – геодезия, картография және кеңістіктік деректер саласының жұмыскерлері) көтермелеу рәсімдерін нақтылайды.</w:t>
+      1. Осы Салалық көтермелеу жүйесі (бұдан әрі – Жүйе) "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>276) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің (бұдан әрі – Министрлік), жергілікті атқарушы органдардың, мемлекеттік кәсіпорындардың және геодезия, картография және кеңістіктік деректер саласындағы өзге де ұйымдар мен бірлестіктердің жұмыскерлерін (бұдан әрі – геодезия, картография және кеңістіктік деректер саласының жұмыскерлері) көтермелеу рәсімдерін нақтылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көтермелеу геодезия, картография және кеңістіктік деректер саласындағы жұмыскерлердің еңбегін ынталандырудың нысаны болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1416,54 +1478,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Геодезия, картография және кеңістіктік деректер саласының жұмыскерлерін көтермелеудің барлық түрін есепке алуды Министрліктің кадр қызметі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Көтермелеудің ресми мәтіні мемлекеттік және орыс тілдерінде дайындалады.</w:t>
+      14. Көтермелеудің ресми мәтіні қазақ және орыс тілдерінде дайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Төсбелгілермен марапаттау негіздері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2751,430 +2875,340 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Куәліктің сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Куәлік көлемі 100х70 миллиметр көк түсті қатты мұқабада бүктемелі кітапша түрінде асалып, мундиор материалынан дайындалады.  Куәліктің сыртқы жағында Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген, төмен жағында "Куәлік", "Удостоверение" деген жазу бар.  Ішкі сол жақ жапсырмада жазба бар: жоғарғы жағында – мемлекеттік органның атауы қазақ және орыс тілдерінде.  Куәліктің сол жақ бетінің ішкі жағында төсбелгінің суреті бар.  Оң жақ жапсырмада мынадай мазмұндағы жазба бар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, фамилия) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, имя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (әкесінің аты (болған жағдайда), отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      удостоверение </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+      куәлік №_________________  удостоверение  төсбелгісімен марапатталғаны туралы </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Должность (тегі, инициалдары, қолы) (фамилия, инициалы, подпись) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+      осы куәлік берілді  Настоящее удостоверение выдано о том, что он (она) награжден (а) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нагрудным знаком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должность (тегі, инициалдары, қолы) (фамилия, инициалы, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _____________ _____ жыл/год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: марапатталушының тегі, аты, бар болған жағдайда әкесінің аты жеке куәлігі бойынша толтырылады және міндетті түрде қазақ және орыс тілдерінде транскрипциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3212,55 +3246,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3586,31 +3620,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>