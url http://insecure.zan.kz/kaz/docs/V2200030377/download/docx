--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94b1917" w14:textId="94b1917">
+    <w:p w14:paraId="aa15ac6" w14:textId="aa15ac6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,83 +86,231 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мінсіз іскерлік беделінің болмауы өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерін тағайындауға (сайлауға) келісім беру қағидаларын, Халықаралық сертификаттармен расталған кәсіби біліктілікке ие кандидаттар үшін еңбек өтілінің болуы жөніндегі ерекшеліктерді және осындай сертификаттардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы № 81 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 2 қарашада № 30377 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 42 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 20-бабы 5-тармағының екінші бөлігіне, 7-тармағының бірінші бөлігіне және "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1339,51 +1489,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген өлшемшарттар кандидат, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкеріне қатысты мүлікті өткізу рәсімі аяқталған немесе осындай рәсім барысында банкроттық туралы іс бойынша іс жүргізу тоқтатылған күннен бастап бес жыл ішінде қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) кандидат, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерінің "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 12 және 12-1-баптарына сәйкес жасалатын, террористік қызметке қатысы бар адамдардың тізімінде, терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде және (немесе) жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде болуы;</w:t>
+      10) кандидат, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерінің "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 12 және 12-1-баптарына сәйкес жасалатын, террористік қызметке қатысы бар адамдардың тізімінде, терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде және (немесе) жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен адамдардың тізбесінде болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кандидатта, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерінде осы тұлғалар бірінші басшы не ірі қатысушы (ірі акционер) болып табылатын заңды тұлғада республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің 1 000 еселенген мөлшерінен асатын мерзімі өткен салық берешегінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
@@ -1423,50 +1573,112 @@
         <w:t>
       13) кандидат, банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкі филиалының басшы қызметкерінің не осы тұлғалар бірінші басшы не ірі қатысушы (ірі акционер) болып табылатын заңды тұлғаның жасалған азаматтық-құқықтық шарттар бойынша міндеттемелерді орындамауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) кандидат, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерінің айыпталушы не сотталушы (күдікті) ретінде жеке адамға қарсы, меншікке қарсы, экономикалық қызмет саласындағы қылмыстық құқық бұзушылықтарға байланысты, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне қарсы сыбайлас жемқорлық және өзге де қылмыстық құқық бұзушылықтар бойынша қылмыстық процеске қатысуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уәкілетті органмен келісуге жататын банктердің, банк холдингтерінің, Қазақстан Республикасы бейрезидент-банктері филиалдарының басшы қызметкерлерінің тізбесі Банктер туралы заңның 20-бабының 1, 1-1 және 14-тармақтарында көзделген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14669,63 +14881,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15047,35 +15281,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>