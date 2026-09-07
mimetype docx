--- v0 (2025-11-08)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b75cc48" w14:textId="b75cc48">
+    <w:p w14:paraId="0687225" w14:textId="0687225">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Ұлттық Банкі мен қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органды қоспағанда, бақылау және қадағалау органдарының Бірыңғай есеп беру күнін өткізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 25 мамырдағы № 53 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 27 мамырда № 22839 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 25 мамырдағы № 53 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 27 мамырда № 22839 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -360,127 +364,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -925,111 +941,297 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кәсіпкерлік субъектілерінен – кәсіпкерлер, астананың, республикалық маңызы бар қалалардың және облыстардың өңірлік кәсіпкерлер палаталарының өкілдері;</w:t>
+      1) кәсіпкерлік субъектілерінен – кәсіпкерлер, астананың, облыстардың және республикалық маңызы бар қалалардың өңірлік кәсіпкерлер палаталарының өкілдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдардан – бақылау және қадағалау органдарының өкілдері, мемлекеттік қызмет саласындағы уәкілетті органның, сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның, сондай-ақ тиісті аумақтық бірліктің прокуратура органдарының өкілдері Бірыңғай есеп беру күнінің қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Бірыңғай есеп беру күні астана, республикалық маңызы бар қала немесе облыс әкімінің кәсіпкерлік мәселелеріне жетекшілік ететін орынбасарының төрағалық етуімен өтеді.</w:t>
+      5. Бірыңғай есеп беру күні кәсіпкерлік мәселелеріне жетекшілік ететін астана, облыс немесе республикалық маңызы бар қала әкімінің орынбасарының төрағалығымен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын уәкілетті орган тиісті жылдың 1 қаңтарынан бастап 1 тамызына дейінгі кезеңде кәсіпкерлік субъектілеріне жүргізілген тексерулер бойынша статистикалық деректерді Бірыңғай есеп беру күні өткенге дейін күнтізбелік 10 (он) жұмыс күні бұрын астананың, республикалық маңызы бар қалалардың және облыстардың жергілікті атқарушы органдарына жібереді.</w:t>
+      6. Өз құзыреті шегінде құқықтық статистика және арнайы есепке алу саласындағы статистикалық қызметті жүзеге асыратын уәкілетті орган тиісті жылдың 1 қаңтарынан бастап 1 тамызына дейінгі кезеңде кәсіпкерлік субъектілеріне жүргізілген тексерулер бойынша статистикалық деректерді Бірыңғай есеп беру күні өткенге дейін күнтізбелік 10 (он) жұмыс күні бұрын астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бақылау және қадағалау органдары Бірыңғай есеп беру күнін өткізгенге дейін бір ай бұрын тиісті аумақтың жергілікті атқарушы органдарына қатысу үшін кандидатураларды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1040,70 +1242,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау және қадағалау органдарының аумақтық бөлімшелері болмаған кезде мемлекеттік бақылау мен қадағалауды жүзеге асыратын ведомстволар өкілдерінің кандидатуралары ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Астананың, республикалық маңызы бар қалалардың және облыстардың жергілікті атқарушы органдары тиісті жылдың 5 қыркүйегіне дейінгі мерзімде Бірыңғай есеп беру күнін өткізу күнін, уақытын және орнын көрсете отырып, бақылау және қадағалау органдары мен кәсіпкерлік субъектілеріне ақпарат жібереді.</w:t>
+      8. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары тиісті жылдың 5 қыркүйегіне дейінгі мерзімде Бірыңғай есеп беру күнін өткізу күнін, уақытын және орнын көрсете отырып, бақылау және қадағалау органдары мен кәсіпкерлік субъектілеріне ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірыңғай есеп беру күнін өткізуді ұйымдастыру мәселелерін астананың, республикалық маңызы бар қалалардың және облыстардың жергілікті атқарушы органдары дербес түрде айқындайды.</w:t>
+      Бірыңғай есеп беру күнін өткізуді ұйымдастыру мәселелерін астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары дербес түрде айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бірыңғай есеп беру күнін жергілікті атқарушы органдар кәсіпкерлік субъектілерінің аудиториясы үшін жыл сайын қыркүйектің соңғы бейсенбісінде өткізіледі, олар ол туралы Бірыңғай есеп беру күнін өткізгенге дейін күнтізбелік 10 (он) күн бұрын бұқаралық ақпарат құралдары арқылы өткізілетін уақыты мен орнын, қатысатын бақылау және қадағалау органдарының, сондай-ақ кәсіпкерлік субъектілерінің тізбесін міндетті түрде көрсете отырып, Бірыңғай есеп беру күнін өткізу туралы кәсіпкерлік субъектілерін және Қазақстан Республикасының Ұлттық кәсіпкерлер палатасына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
@@ -1118,92 +1382,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы Бірыңғай есеп беру күнін өткізгенге дейін күнтізбелік 7 (жеті) жұмыс күні ішінде өзінің ресми сайтында Бірыңғай есеп беру күнін өткізу туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Бірыңғай есеп беру күнін өткізудің қорытындысы бойынша астананың, республикалық маңызы бар қалалардың және облыстардың жергілікті атқарушы органдары бақылау және қадағалау органдарының, мемлекеттік қызмет саласындағы уәкілетті органның, сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның, прокуратура органдары мен кәсіпкерлер палатасы өкілдерімен келісілген хаттамалық шешім қабылдайды.</w:t>
+      11. Бірыңғай есеп беру күнін өткізудің қорытындысы бойынша астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары бақылау және қадағалау органдарының, мемлекеттік қызмет саласындағы уәкілетті органның, сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның, прокуратура органдары мен кәсіпкерлер палатасы өкілдерімен келісілген хаттамалық шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірыңғай есеп беру күнін өткізудің қорытындысы бойынша астананың, республикалық маңызы бар қалалардың және облыстардың жергілікті атқарушы органдары кейін тиісті жылдың 10 (оныншы) қазанына дейін кәсіпкерлік жөніндегі уәкілетті органға жібере отырып, осы Қағидаларға қосымшаға сәйкес нысан бойынша Бірыңғай есеп беру күнін өткізудің қорытындысы туралы есепті толтырады.</w:t>
+      Бірыңғай есеп беру күнін өткізудің қорытындысы бойынша астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары кейін тиісті жылдың 10 (оныншы) қазанына дейін кәсіпкерлік жөніндегі уәкілетті органға жібере отырып, осы Қағидаларға қосымшаға сәйкес нысан бойынша Бірыңғай есеп беру күнін өткізудің қорытындысы туралы есепті толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Бірыңғай есеп беру күнін өткізудің қорытындысы туралы есеп астана, республикалық маңызы бар қалалар және облыстар әкімдігінің интернет-ресурсында тұрақты жұмыс істейтін "Бизнес-қоғамдастық алдында бірыңғай есеп беру күні" қосымша парағында орналастырылады, онда Бірыңғай есеп беру күнін өткізудің қорытындысы туралы бүкіл ақпарат (ақпараттық-талдамалық материал, заңнаманы түсіндіру, кәсіпкерлерге жадынамалар, Бірыңғай есеп беру күнін өткізу барысында айтылған сұрақ-жауаптар) тиісті жылдың 10 (он) қазанына дейін орналастырылады.</w:t>
+      12. Бірыңғай есеп беру күнін өткізудің қорытындысы туралы есеп астана, облыстар және республикалық маңызы бар қалалар әкімдігінің интернет-ресурсында тұрақты жұмыс істейтін "Бизнес-қоғамдастық алдында бірыңғай есеп беру күні" қосымша парағында орналастырылады, онда Бірыңғай есеп беру күнін өткізудің қорытындысы туралы бүкіл ақпарат (ақпараттық-талдамалық материал, заңнаманы түсіндіру, кәсіпкерлерге жадынамалар, Бірыңғай есеп беру күнін өткізу барысында айтылған сұрақ-жауаптар) тиісті жылдың 10 (он) қазанына дейін орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1508,467 +1896,468 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірыңғай есеп беру күнін өткізудің қорытындысы туралы есеп ____________________________________________________ (жергілікті атқарушы органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="450"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1579"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4121" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткізгенге дейін 10 (он) жұмыс күні бұрын өңірде Бірыңғай есеп беру күнін өткізу туралы хабарландыру орналастырылған бұқаралық ақпарат құралдары (әкімдіктің ресми сайтына сілтеме)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысқан бақылау және қадағалау органдары, қатысушылардың тегі, аты және әкесінің аты (болған жағдайда), лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілері туралы мәліметтер (қызмет түрлері бөлінісіндегі жалпы саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілерінен келіп түскен сұрақтар мен ұсыныстар (оның ішінде әкімдіктің интернет-ресурсында орналастырылғандар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілерінен келіп түскен мәселелерді шешу және ұсыныстарды қарау барысы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4121" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2030,55 +2419,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2404,31 +2793,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>