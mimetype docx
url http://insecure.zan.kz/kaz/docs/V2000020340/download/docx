--- v2 (2026-07-21)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dcdbe1c" w14:textId="dcdbe1c">
+    <w:p w14:paraId="81734f3" w14:textId="81734f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1592,998 +1592,934 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш жолдайды.</w:t>
-[...138 lines deleted...]
-      8. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтінішті жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 254</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10188 болып тіркелген) (бұдан әрі – талаптар) қойылатын талаптарға көрсетілетін қызметті алушының сәйкестігі немесе сәйкес еместігі туралы қорытындыны алу үшін көрсетілетін қызметті алушының қызметін жүзеге асыру орны бойынша өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне (бұдан әрі-аумақтық департамент) сұрау жолдайды.</w:t>
+        <w:t>
+      8. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қойылатын талаптарға сәйкестігіне рұқсаттық бақылауды жүзеге асырады, оның нәтижелері бойынша көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды жасайды.</w:t>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына не оның орнындағы адамға (көрсетілетін қызметті берушімен белгілеген қызметтік міндеттерді бөлуге сәйкес) жолдайды, онымен жауапты орындаушы тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды алған кезде жауапты орындаушы осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> жазылған.</w:t>
+      9. Жауапты орындаушы Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2014 жылғы 26 желтоқсандағы "Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізуге аттестатталатын заңды тұлғаларға қойылатын талаптарды бекіту туралы" № 299 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10188 болып тіркелген) (бұдан әрі – талаптар) қойылатын талаптарға көрсетілетін қызметті алушының сәйкестігі немесе сәйкес еместігі туралы қорытындыны алу үшін көрсетілетін қызметті алушының қызметін жүзеге асыру орны бойынша өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне (бұдан әрі-аумақтық департамент) сұрау жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
+      Аумақтық департамент, өтінім аумақтық департаментте тіркелген күннен бастап, 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қойылатын талаптарға сәйкестігіне рұқсаттық бақылауды жүзеге асырады, оның нәтижелері бойынша көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды алған кезде жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 254</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+        <w:t xml:space="preserve">
+      10. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алу мүмкіндігі бар.</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      11. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алу мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапты қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапты қызметтер көрсету мониторингісінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2647,733 +2583,1389 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      12. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына, сондай-ақ бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-      </w:r>
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қосымша ақпарат алу.</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға шағымды қарау мерзімінің ұзартылғаны туралы, ұзарту себептерін көрсете отырып, жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе цифрлық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Егер заңда өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК 91-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      16. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға шағымды қарау мерзімінің ұзартылғаны туралы, ұзарту себептерін көрсете отырып, жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе цифрлық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Егер заңда өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаларды өнеркәсіптік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауіпсіздік саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстарды жүргізу құқығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестаттау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Заңды тұлғаның деректемелері (мекенжайы, бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшысына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш нөмірі: [Нөмірі]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берілген күні: [Күні]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨТІНІШ өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына аттестат алу туралы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________________ (заңды тұлғаның атауы)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>72-бабын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> басшылыққа ала отырып, сізден "Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына аттестат" беруді сұрайды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________________________________________ (жұмыстардың түрін көрсету)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізуге арналған материалдық-техникалық базаның орналасқан жері көрсетілетін қызметті алушы тіркелген өңірде орналасады (бірнеше мекенжай бойынша орналасқан жағдайда, барлық мекенжайлар көрсетіледі)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________________________ (облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың нөмірі)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының заңнамасына сәйкес анық емес мәліметтерді бергені үшін жауаптылық туралы хабардармын.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________________________________________ [Тегі, аты, әкесінің аты (бар болса), электрондық цифрлық қолтаңба]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3423,1076 +4015,157 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнеркәсіптік қауіпсіздік</w:t>
+              <w:t>Заңды тұлғаларды өнеркәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы жұмыстарды</w:t>
+              <w:t>қауіпсіздік саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу құқығына заңды </w:t>
+              <w:t>жұмыстарды жүргізу құқығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұлғаларды аттестаттау </w:t>
+              <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 254</w:t>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...711 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
-      </w:r>
-[...204 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4508,51 +4181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына заңды тұлғаларды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде</w:t>
+"Заңды тұлғаларды өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына аттестаттау" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4698,87 +4371,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" Веб-порталы www.egov.kz (бұдан әрі – портал)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4811,87 +4484,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні</w:t>
+"Цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4924,87 +4597,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5037,87 +4710,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестат не оны беруден дәлелді бас тарту</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5150,87 +4823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Өнеркәсіптік қауіпсіздік саласындағы жұмыстар жүргізу құқығына аттестат не оны беруден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5263,145 +4936,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5434,105 +5049,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Өтініш.</w:t>
-[...17 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5565,181 +5200,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушыға қатысты аттестаттаудан өту үшін талап етілетін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+Өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5772,87 +5331,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге де талаптар мемлекеттік қызметті көрсету ерекшеліктері ескерілген</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5862,51 +5644,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.egov.kz порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: "1414", +7 (800) 080 7777.</w:t>
+Мемлекеттік қызметтер мәселелері бойынша бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7564,50 +7346,126 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7810500" cy="2743200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 365 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8877,55 +8735,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>