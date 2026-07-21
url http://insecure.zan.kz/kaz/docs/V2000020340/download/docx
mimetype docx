--- v1 (2026-03-04)
+++ v2 (2026-07-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e66e584" w14:textId="e66e584">
+    <w:p w14:paraId="dcdbe1c" w14:textId="dcdbe1c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -246,130 +246,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 72-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 27.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 112</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1084,114 +1094,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 72-бабының </w:t>
+      1. Осы заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау қағидалары (бұдан әрі – қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 72-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және заңды тұлғаларды өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына аттестаттау тәртібі мен "Заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және заңды тұлғаларды өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізу құқығына аттестаттау тәртібі мен "Заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1440,310 +1492,902 @@
         <w:t>
       4. Өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестатталған заңды тұлғаларға өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестат (бұдан әрі-аттестат) беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аттестаттың қолданылу мерзімі бес жылды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аттестаттың қолданылуы мынадай жағдайларда тоқтатылады:</w:t>
+      6. "Заңды тұлғаларды өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестаттау" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) өнеркәсіптік қауіпсіздік саласында жұмыстар жүргізу құқығына аттестатталған заңды тұлғаның аттестаттың қолданылуын тоқтату туралы өтініш беруі;</w:t>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Процестің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) оның қолданылу мерзімі аяқталған кезде;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңды тұлға таратылған жағдайда;</w:t>
+      8. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) аттестаттан айыру.</w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына не оның орнындағы адамға (көрсетілетін қызметті берушімен белгілеген қызметтік міндеттерді бөлуге сәйкес) жолдайды, онымен жауапты орындаушы тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Жауапты орындаушы Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2014 жылғы 26 желтоқсандағы "Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізуге аттестатталатын заңды тұлғаларға қойылатын талаптарды бекіту туралы" № 299 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10188 болып тіркелген) (бұдан әрі – талаптар) қойылатын талаптарға көрсетілетін қызметті алушының сәйкестігі немесе сәйкес еместігі туралы қорытындыны алу үшін көрсетілетін қызметті алушының қызметін жүзеге асыру орны бойынша өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне (бұдан әрі-аумақтық департамент) сұрау жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аумақтық департамент, өтінім аумақтық департаментте тіркелген күннен бастап, 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қойылатын талаптарға сәйкестігіне рұқсаттық бақылауды жүзеге асырады, оның нәтижелері бойынша көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды алған кезде жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында жазылған.</w:t>
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1756,1152 +2400,996 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
+      11. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" арқылы алу мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапты қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына не оның орнындағы адамға (көрсетілетін қызметті берушімен белгілеген қызметтік міндеттерді бөлуге сәйкес) жолдайды, онымен жауапты орындаушы тағайындалады.</w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жауапты орындаушы Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2014 жылғы 26 желтоқсандағы "Өнеркәсіптік қауіпсіздік саласындағы жұмыстарды жүргізуге аттестатталатын заңды тұлғаларға қойылатын талаптарды бекіту туралы" № 299 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10188 болып тіркелген) (бұдан әрі – талаптар) қойылатын талаптарға көрсетілетін қызметті алушының сәйкестігі немесе сәйкес еместігі туралы қорытындыны алу үшін көрсетілетін қызметті алушының қызметін жүзеге асыру орны бойынша өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне (бұдан әрі-аумақтық департамент) сұрау жолдайды.</w:t>
+      15. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді.</w:t>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> жазылған.</w:t>
+      16. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға шағымды қарау мерзімінің ұзартылғаны туралы, ұзарту себептерін көрсете отырып, жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе цифрлық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 254</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жолданады.</w:t>
+        <w:t xml:space="preserve">
+      17. Егер заңда өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 254</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...306 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3671,50 +4159,136 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8303,55 +8877,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8677,31 +9251,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>