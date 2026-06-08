--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c70bcb1" w14:textId="c70bcb1">
+    <w:p w14:paraId="05c6a49" w14:textId="05c6a49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -237,130 +237,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 20.06.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 498</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1146,74 +1156,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес "Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1370,270 +1442,498 @@
         <w:t>
       8) сынау зертханасының басшысы – аумақтық полиция органының жедел-криминалистикалық бөлінісінің бастығы немесе ол уәкілеттік берген адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сынау объектілері – азаматтық және қызметтiк қару және оның патрондары, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесiлiлiгiн және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандардың жинағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ішкі істер министрінің 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) аумақтық полиция органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      11) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесiлiлiгiн және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандардың жинағы.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушінің кеңсесіне не портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызмет тізбесінің (бұдан әрі – Тізбе) 8-тармағына сәйкес құжаттар мен сынау объектілерін ұсына отырып жүгінеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> сәйкес "Азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік қызмет көрсетулерге негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 9-тармағына сәйкес құжаттар мен сынау объектілерін ұсына отырып жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсету процесінің сипаттамасын, нысанын, мазмұнын және нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар, сондай-ақ мемлекеттік көрсетілетін қызметті ұсыну ерекшеліктерін ескере отырып, өзге де мәліметтер Тізбеде жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1664,146 +1964,314 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттар мен сынау объектілерінің тізімдемесін жасайды және оны өтінішке қоса береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету жөніндегі өтінішті қабылдау туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақытын көрсете отырып хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бір мемлекеттік көрсетілетін қызмет шеңберінде азаматтық және қызметтік қару мен оның патрондарының , сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігін сынауға қарудың немесе бұйымның бір моделі (модификациясы), қызметтік және азаматтық қару патрондарының бір түрі немесе арбалеттердің немесе садақтар снарядтарының бір модификациясы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен сәттен бастап оларды қабылдауды, тіркеуді жүзеге асырады және сынау зертханасының басшысына орындауға береді. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сынау зертханасының басшысы көрсетілетін қызметті алушының өтініші келіп түскен күні бейінді құрылымдық бөліністің жауапты орындаушысын (бұдан әрі – жауапты орындаушысы) анықтайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті портал арқылы алған кезде жауапты орындаушы көрсетілетін қызметті алушының "жеке кабинетінде" сынау объектілерін ұсыну қажеттілігі туралы хабарлама жолдайды. Көрсетілетін қызметті алушы сынау объектілерін ұсыну қажеттілігі туралы хабарлама алған күннен кейінгі бір жұмыс күнінен кешіктірмей сынау объектілерін қолма-қол ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жауапты орындаушы құжаттарды тіркеген сәттен бастап бір жұмыс күні ішінде ұсынылған құжаттар мен сынау объектілерінің толықтығын, сондай-ақ кәсіпкерлік қызметпен байланысты іс-әрекеттерді жасауға тыйым салулар мен шектеулердің болуын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметті көрсетілетін қызметті алушы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1830,196 +2298,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 353</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті алушы құжаттар пакетін толық ұсынбаған және (немесе) қолдану мерзімі өткен құжаттарды ұсынған не сынау объектілерін толық көлемде ұсынбаған кезде жауапты орындаушы осы Қағидаларға 7-тармақта көрсетілген мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан дәлелді бас тарту дайындайды, оған сынау зертханасының басшысы қол қояды және көрсетілетін қызметті алушыға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы келіп түскен құжаттар пакетін толық ұсынбаған және (немесе) қолдану мерзімі өткен құжаттарды ұсынған жағдайда жауапты орындаушы көрсетілетін қызметті алушының "жеке кабинетіне" сынау зертханасы басшысының ЭЦҚ қойылған дәлелді бас тарту жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы келіп түскен құжаттар пакетімен сынау объектілерінің сәйкес келмеуі анықталған кезде жауапты орындаушы көрсетілетін қызметті алушының "жеке кабинетіне" сынау зертханасы басшысының ЭЦҚ қойылған электрондық құжат нысанында сынау объектілерін қайтару күні мен уақытын көрсете отырып, дәлелді бас тарту жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызмет көрсетуден бас тарту Тізбенің 9-тармағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы құжаттар мен сынау объектілерінің толық пакетін ұсынған кезде жауапты орындаушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       он жұмыс күні ішінде ұсынылған сынау объектілерінің "Криминалистикалық талаптар мен азаматтық және қызметтік қару мен оның патрондарын, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдарды сынау әдістерін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 219 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2087,271 +2669,465 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қорытынды жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бір жұмыс күнінің ішінде азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының екі данасына сынау зертханасының басшысы қол қояды, азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының екі данасын тіркеу үшін кеңсеге береді және "Е-лицензиялау" мемлекеттік деректер базасы" ақпараттық жүйесіне азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды берілгені туралы мәлімет енгізеді. Көрсетілетін қызметті алушы портал арқылы жүгінген кезде жауапты орындаушы көрсетілетін қызметті алушының "жеке кабинетіне" сынау хаттамасының электрондық көшірмесін қоса отырып, сынау зертханасы басшысының ЭЦҚ қойылған электрондық құжат нысанында азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды және көрсетілетін қызметті алушы ұсынған сынау объектілерін қайтару орнын көрсете отырып хабарлама жолдайды.</w:t>
+      бір жұмыс күнінің ішінде азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының екі данасына сынау зертханасының басшысы қол қояды, азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының екі данасын тіркеу үшін кеңсеге береді және "Е-лицензиялау" мемлекеттік деректер базасы" цифрлық жүйесіне азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды берілгені туралы мәлімет енгізеді. Көрсетілетін қызметті алушы портал арқылы жүгінген кезде жауапты орындаушы көрсетілетін қызметті алушының "жеке кабинетіне" сынау хаттамасының электрондық көшірмесін қоса отырып, сынау зертханасы басшысының ЭЦҚ қойылған электрондық құжат нысанында азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды және көрсетілетін қызметті алушы ұсынған сынау объектілерін қайтару орнын көрсете отырып хабарлама жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Ішкі істер министрінің 05.05.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді – ҚР Ішкі істер министрінің 05.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 353</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші құжаттар мен сынау объектілерін ұсынған көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар мен сынау объектілерін ұсынған көрсетілетін қызметті алушыға тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жолданады. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші хаттама жасайды және мемлекеттік қызмет көрсету нәтижесін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушының өтінішхаты болған жағдайда тыңдау рәсімі өткізілмеуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті берушінің кеңсесі бейінді құрылымдық бөліністің жауапты орындаушысымен бірлесіп, көрсетілетін қызметті алушыға азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының бір данасын, көрсетілетін қызметті алушы ұсынған құжаттар пакетін, сынау объектілерін жолдайды. Азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытындының екінші данасы көрсетілетін қызметті берушінің кеңсесінде сақтауда қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат бекітілген күннен бастап үш жұмыс күні ішінде өзектендіріледі және Бірыңғай байланыс-орталығына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2486,50 +3262,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қызметтер көрсету сапасын бақылау және бағалау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап он бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызмет көрсету нәтижелерімен, сондай-ақ шағымға алынған жауаппен келіспеген кезде, егер заңда өзгеше көзделмесе, көрсетілетін қызметті алушының сотқа жүгінуіне сотқа дейінгі тәртіпте шағым жасағаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2883,68 +3775,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электрондық поштасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектілер тізімдемесіне сәйкес ұсынылған сынау нәтижелері бойынша азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3099,50 +3991,254 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Толтырылған күні </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 _____жылғы "____"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3191,224 +4287,236 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Азаматтық және қызметтiк</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қарудың және оған </w:t>
+              <w:t>қарудың және оған патрондардың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">патрондардың, сондай-ақ </w:t>
+              <w:t>сондай-ақ конструкциясы жағынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>конструкциясы жағынан</w:t>
+              <w:t>қаруға ұқсас бұйымдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаруға ұқсас бұйымдардың</w:t>
+              <w:t>криминалистикалық талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>криминалистикалық талаптарға</w:t>
+              <w:t>сәйкестігіне қорытынды беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкестігіне қорытынды беру"</w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызмет </w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР шкі істер министрінің 05.05.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 353</w:t>
+        <w:t>№ 316</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3423,51 +4531,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызметке негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Азаматтық және қызметтік қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызметке негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3500,87 +4618,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аумақтық полиция органдары</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3613,87 +4731,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну әдістері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
+Аумақтық полиция органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3726,87 +4844,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету мерзімі – он үш жұмыс күні.</w:t>
+Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3839,87 +4957,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/Қағаз түрінде</w:t>
+Көрсету мерзімі – он үш жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3952,87 +5070,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесi</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
+Электронды (ішінара автоматтандырылған)/Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4065,87 +5183,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет ақысыз негізде көрсетіледі</w:t>
+Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне қорытынды немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4178,179 +5296,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Құжаттарды қабылдау жұмыс кестесіне сәйкес жүзеге асырылады.Мемлекеттік қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз кезек тәртібінде көрсетіледі. Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және көрсетілетін мемлекеттік қызметтің нәтижелерін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
-[...53 lines deleted...]
-2) www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталында орналастырылған.</w:t>
+Мемлекеттік қызмет ақысыз негізде көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4383,487 +5409,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін қажетті құжаттардың, мәліметтердің және сынау объектілерінің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушіге:</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұма аралығында сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 09.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші;</w:t>
+              <w:t>
+Құжаттарды қабылдау жұмыс кестесіне сәйкес жүзеге асырылады.Мемлекеттік қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз кезек тәртібінде көрсетіледі. Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау және көрсетілетін мемлекеттік қызметтің нәтижелерін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады) тәулік бойы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) фирманың каталогы, мемлекеттік және орыс тілдеріне аударылған сынау объектісі паспортының түпнұсқасы және/немесе оны пайдалану жөніндегі нұсқаулық;</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) келісімшарттың көшірмесі және өтініш беруші фирманың басшылығы куәландырған Қазақстан Республикасының аумағына әкелінген партиядағы сынау объектіcі нөмірлерінің тізбесі.</w:t>
+1) Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында: www.mvd.gov.kz "Мемлекеттiк көрсетiлетiн қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға:</w:t>
-[...307 lines deleted...]
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) құжаттары туралы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4896,161 +5614,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар, мәліметтер мен сынау объектілерінің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарда дұрыс емес және (немесе) олардағы деректердің (мәліметтердің) анық еместігін белгілеу;</w:t>
+Көрсетілетін қызметті берушіге:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) заңды тұлғаның өкілі үшін сенімхатпен осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты қызметіне немесе осы мемлекеттік көрсетілетін қызметті алуды талап ететін қызметтің жекелеген түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+2) фирманың каталогы, мемлекеттік және орыс тілдеріне аударылған сынау объектісі паспортының түпнұсқасы және/немесе оны пайдалану жөніндегі нұсқаулық;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+3) келісімшарттың көшірмесі және өтініш беруші фирманың басшылығы куәландырған Қазақстан Республикасының аумағына әкелінген партиядағы сынау объектіcі нөмірлерінің тізбесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңды тұлғаның өкілі үшін сенімхатпен осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының өтініші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) фирманың каталогының электрондық көшірмесі, мемлекеттік және орыс тілдеріне аударылған сынау объектісі паспортының түпнұсқасының электрондық көшірмесі және/немесе оны пайдалану жөніндегі нұсқаулықтың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) келісімшарттың және өтініш беруші фирманың басшылығы куәландырған Қазақстан Республикасының аумағына әкелінген партиядағы сынау объектілері нөмірлері тізбесінің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынау объектілері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атыс, ұңғысыз, белгі беру, газды, электр, пневматикалық, оқсыз атылатын қаруды, оның патрондарын, сондай-ақ конструкциялық жағынан қаруға ұқсас бұйымдарды сынау кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегіс ұңғылы және ойық атыс қаруы – әр модельдің немесе модификацияның кемінде он дана патроны бар бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұңғысыз атыс қаруы, жарақат салатын патрондармен ату мүмкіндігі бар газды қару – әр модельдің немесе модификацияның кемінде он дана патроны бар бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқсыз атылатын, газды, белгі беру, электр, пневматикалық қару – әр модельдің немесе модификацияның кемінде он дана патроны бар бір данасы (газды қару үшін кемінде бес дана бос патрон қосымша ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конструкциясы жағынан қаруға ұқсас бұйымдар - әр модельдің немесе модификацияның бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтік және азаматтық қарудың патрондары – өндіруші кәсіпорынның бастапқы орамасында кемінде он дана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+суық және лақтырылатын қаруға, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдарға сынау жүргізу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+суық және лақтырылатын қару болып табылатын объектілер – әр модельдің немесе модификацияның бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конструкциясы жағынан суық және лақтыратын қаруға ұқсас бұйымдар – әр модельдің немесе модификацияның бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+конструкциясы жағынан суық және лақтыратын қаруға ұқсас бұйымдарға шаруашылық-тұрмыстық мақсаттағы бұйымдар – әр модельдің немесе модификацияның бір данасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+арбалеттерге немесе садақтарға снарядтар – әр модификацияның бес бірлігі ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) құжаттары туралы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5083,159 +6087,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының көрсетілетін мемлекеттік қызметті ЭЦҚ болған кезде портал арқылы электрондық нысанда алуға мүмкіндігі бар;</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, көзделетін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының көрсетілетін мемлекеттік қызметті ЭЦҚ болған кезде портал арқылы электрондық нысанда алуға мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсы: www.mvd.gov.kz "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5269,51 +6447,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Азаматтық және қызметтiк</w:t>
+              <w:t xml:space="preserve"> "Азаматтық және қызметтiк</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қарудың және оған патрондардың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5379,68 +6557,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚҰЖАТТАР МЕН ОБЪЕКТІЛЕР ТІЗІМДЕМЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7199,68 +8377,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне сынау хаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _________                                     20____ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7828,68 +9006,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық және қызметтiк қарудың және оған патрондардың, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың криминалистикалық талаптарға сәйкестігіне № ____ қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8641,322 +9819,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 224 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Азаматтық және қызметтік қарудың және оған патрондардың криминалистік талаптарға сәйкестігіне қорытынды беру бойынша мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 9 сәуірдегі № 328 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11230 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 19 маусымда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Азаматтық және қызметтiк қарудың және оған патрондардың криминалистік талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 494 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11510 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 10 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Азаматтық және қызметтiк қарудың және оған патрондардың криминалистік талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 494 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 25 қаңтардағы № 69 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13170 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 29 ақпанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Азаматтық және қызметтiк қару мен оның патрондарының криминалистік талаптарға сәйкестігіне қорытынды беру бойынша мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 9 сәуірдегі № 328 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 20 мамырдағы № 446 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18714 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 31 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Азаматтық және қызметтiк қарудың және оған патрондардың криминалистік талаптарға сәйкестігіне қорытынды беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 494 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 17 маусымдағы № 544 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18873 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 25 маусымда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9282,31 +10460,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>