--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05c6a49" w14:textId="05c6a49">
+    <w:p w14:paraId="9acfa90" w14:textId="9acfa90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>