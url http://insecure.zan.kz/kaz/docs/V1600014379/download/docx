--- v0 (2025-11-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22d1c88" w14:textId="22d1c88">
+    <w:p w14:paraId="9dccb4e" w14:textId="9dccb4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,80 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 6 қазандағы № 441 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылғы 28 қазанда № 14379 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сауда қызметiн реттеу туралы" 2004 жылғы 12 сәуiрдегi Қазақстан Республикасы Заңының </w:t>
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Сауда қызметiн реттеу туралы" 2004 жылғы 12 сәуiрдегi Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -172,200 +250,201 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
+      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген, 2016 жылы 24 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Әкету кедендік баждары қолданылатын тауарлар тізбесінде, мөлшерлемелер көлемінде және олардың қолданылу </w:t>
+      көрсетілген бұйрықпен бекітілген Әкету кедендік баждары қолданылатын тауарлар тізбесінде, мөлшерлемелер көлемінде және олардың қолданылу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Шикі мұнай мен мұнайдан өндірілген тауарларға қолданылатын әкету кедендік бажы мөлшерлемелерінің көлемі және олардың қолданылу мерзімі" деген </w:t>
+      "Шикі мұнай мен мұнайдан өндірілген тауарларға қолданылатын әкету кедендік бажы мөлшерлемелерінің көлемі және олардың қолданылу мерзімі" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "</w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3927"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2549"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3927" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -393,159 +472,159 @@
               <w:t>
 2713 90 100 0,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2713 90 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай битумы; битуминозды жыныстылардан алынған мұнай немесе мұнай өнімдерін қайта өңдеуден қалған өзге де қалдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -591,304 +670,305 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                    ";</w:t>
+                                                                    ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      деген жол мынадай редакцияда жазылсын:</w:t>
+      деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "</w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3616"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3762"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2713 20 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мұнай битумы; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 15 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 15 евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3762" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3616" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -898,159 +978,159 @@
               <w:t>
 2713 90 100 0,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2713 90 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 битуминозды жыныстылардан алынған мұнай немесе мұнай өнімдерін қайта өңдеуден қалған өзге де қалдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1498" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тоннасына 60 доллар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3762" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1078,337 +1158,338 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                       ".</w:t>
+                                                                       ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген бұйрықпен бекітілген Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларында:</w:t>
+      көрсетілген бұйрықпен бекітілген Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "4. Алдыңғы кезеңдегі шикі мұнайдың орташа айлық нарықтық бағасының алынған мәні үтірден кейін екінші таңбаға дейін математикалық түрде дөңгелектенеді және әкету кедендік бажы қолданылатын айдың 25 күнінен кешіктірілмей, салық және кеден саясатын іске асыру саласындағы уәкілетті органның ресми интернет-ресурсында жарияланады.";</w:t>
+      "4. Алдыңғы кезеңдегі шикі мұнайдың орташа айлық нарықтық бағасының алынған мәні үтірден кейін екінші таңбаға дейін математикалық түрде дөңгелектенеді және әкету кедендік бажы қолданылатын айдың 25 күнінен кешіктірілмей, салық және кеден саясатын іске асыру саласындағы уәкілетті органның ресми интернет-ресурсында жарияланады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 10-1-тармақпен толықтырсын:</w:t>
+      мынадай мазмұндағы 10-1-тармақпен толықтырсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10-1. "Сауда қызметiн реттеу туралы" 2004 жылғы 12 сәуiрдегi Қазақстан Республикасы Заңының 7-бабының 2-1) тармақшасына сәйкес, ЕАЭО СЭҚ ТН 2713 20 000 0, 2715 00 000 0 кодтарымен сыныпталған, мұнайдан өндірілген тауарларға қатысты әкету кедендік бажы мөлшерлемелерінің көлемі формула қолданылмай сауда қызметін реттеу саласындағы уәкілетті орган бекітеді.".</w:t>
+      "10-1. "Сауда қызметiн реттеу туралы" 2004 жылғы 12 сәуiрдегi Қазақстан Республикасы Заңының 7-бабының 2-1) тармақшасына сәйкес, ЕАЭО СЭҚ ТН 2713 20 000 0, 2715 00 000 0 кодтарымен сыныпталған, мұнайдан өндірілген тауарларға қатысты әкету кедендік бажы мөлшерлемелерінің көлемі формула қолданылмай сауда қызметін реттеу саласындағы уәкілетті орган бекітеді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Сыртқы сауда қызметін дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Сыртқы сауда қызметін дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның баспа және электрондық түрдегі көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Құқықтық ақпараттың республикалық орталығына жіберілуін;</w:t>
+      2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның баспа және электрондық түрдегі көшірмесін мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Құқықтық ақпараттың республикалық орталығына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынылуын қамтамасыз етсін.</w:t>
+      4) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1419,68 +1500,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1523,213 +1597,213 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ. Бишімбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "КЕЛІСІЛГЕН"   </w:t>
+      "КЕЛІСІЛГЕН"   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының   </w:t>
+      Қазақстан Республикасының   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қаржы министрі   </w:t>
+      Қаржы министрі   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________ Б. Сұлтанов   </w:t>
-[...17 lines deleted...]
-      2016 жылғы 7 қазан</w:t>
+      ___________ Б. Сұлтанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 7 қазан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "КЕЛІСІЛГЕН"   </w:t>
+      "КЕЛІСІЛГЕН"   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының   </w:t>
+      Қазақстан Республикасының   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Энергетика министрі   </w:t>
+      Энергетика министрі   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________Қ. Бозымбаев   </w:t>
-[...17 lines deleted...]
-      2016 жылғы 13 қазан</w:t>
+      ___________Қ. Бозымбаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 13 қазан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1775,63 +1849,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2153,35 +2249,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>