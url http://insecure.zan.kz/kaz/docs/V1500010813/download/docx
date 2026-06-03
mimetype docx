--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0f29dc" w14:textId="e0f29dc">
+    <w:p w14:paraId="5221569" w14:textId="5221569">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1118,51 +1118,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдағы баға – бағаның арттырылуына байланысты аукцион нысанындағы сауда-саттық барысында қалыптасатын мүлік бағасы немесе бағаның төмендетілуіне байланысты аукцион нысанындағы сауда-саттық барысында жарияланған баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z274" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алғашқы баға – тәуелсіз консультанттар немесе бағалаушы ұсынған мүліктің құнын бағалау туралы есеп негізінде айқындалатын және комиссия белгілейтін мүлік бағасы;</w:t>
+      2) алғашқы баға – бағалаушы ұсынған мүліктің құнын бағалау туралы есеп негізінде айқындалатын және комиссия белгілейтін мүлік бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z275" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукцион – тізілімнің веб-порталын пайдалана отырып, электрондық форматта өткізілетін қатысушылар өздерiнiң ұсыныстарын жария түрде мәлiмдейтiн сауда-саттық нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z276" w:id="14"/>
     <w:p>
@@ -1358,51 +1358,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Жекелеген негіздер бойынша мемлекет меншiгiне айналдырылған (түскен) мүлiктi есепке алу, сақтау, бағалау және одан әрi пайдалану қағидаларына (бұдан әрі – Есепке алу қағидалары) сәйкес құрылған комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z285" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) комиссиялық тапсырма – мүлік және тиісті бюджетке немесе Арнаулы мемлекеттік қорға аударылуы тиіс оның құны көрсетілетін мемлекеттік сатып алу туралы шарттың (комиссияның) бір бөлігі, сондай-ақ комиссиялық тапсырма бойынша міндеттемелердің орындалуын қаржылай қамтамасыз ету ретінде сатушы шотына сауда ұйымы енгізетін сома;</w:t>
+      13) комиссиялық тапсырма – мүлік және оның алғашқы бағасы көрсетілетін мемлекеттік сатып алу туралы шарттың (комиссияның) бір бөлігі, сондай-ақ комиссиялық тапсырманың орындалуын қаржылай қамтамасыз ету ретінде сатушы шотына сауда ұйымы енгізетін сома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z286" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қатысушының ақшалай балансы (бұдан әрі - электрондық әмиян) – екінші деңгейдегі банктегі арнайы транзиттік шотына әлеуетті қатысушы құйған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
@@ -1474,71 +1474,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік заңды тұлғалар – мемлекеттік кәсіпорындар мен мемлекеттік мекемелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z288" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) Мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – "Мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторды айқындау туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 15 шілдедегі № 802 </w:t>
+      16) мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – "Мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторды айқындау туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 15 шілдедегі № 802 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> айқындалған заңды тұлға;</w:t>
+        <w:t xml:space="preserve"> айқындалған жарғылық капиталында мемлекет қатысатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z289" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мемлекеттік сатып алу туралы шарт (комиссия) – Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес электрондық сандық қолтаңбалармен расталған тапсырысшылар мен жеткізушілер арасындағы мемлекеттік сатып алу веб-порталы арқылы жасалған азаматтық-құқықтық шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z290" w:id="28"/>
     <w:p>
@@ -1574,51 +1574,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) сауда-саттыққа қатысушы – аукционға қатысу үшiн осы Қағидада белгiленген тәртiппен тiркелген жеке немесе мемлекеттік емес заңды тұлға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z292" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) сату бағасы – сауда-саттық нәтижесінде белгіленген мүліктің түпкілікті бағасы;</w:t>
+      20) сату бағасы – өткізілген сауда-саттық нәтижелері бойынша белгіленген мүліктің түпкілікті бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z293" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) сатушы – уәкілетті орган не болмаса жергілікті атқарушы органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z294" w:id="32"/>
     <w:p>
@@ -1870,83 +1870,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z261" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1990,51 +2010,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-1-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2108,51 +2128,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2283,51 +2303,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекелеген файлдармен енгізілетін мүліктің әрбір түрі бойынша суреттердің, ал жылжымайтын мүлік пен көлік құралы үшін әртүрлі жағынан түсірілген кемінде бес суреттің электрондық көшірмелерін тізілімге енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Үлес меншігіндегі мүлікті сатушы сауда-саттыққа шығару алдында нарықтық құны бойынша үлес меншігінің қалған қатысушыларына ұсынады.</w:t>
+      Үлес меншігіндегі мүлікті сатушы сауда-саттыққа шығару алдында бағалаушы ұсынған мүліктің құнын бағалау туралы есеп негізінде комиссия белгілейтін алғашқы баға бойынша үлес меншігінің қалған қатысушыларына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай қатысушылар сатушы жазбаша ұсынысты жіберген күннен бастап бір ай ішінде жылжымайтын мүлікті, 10 (он) жұмыс күні ішінде өзге мүлікті сатып алу-сату шартына қол қоймаған кезде мүліктің осы үлесі сауда-саттыққа шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2339,71 +2359,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8, 12, 15, 18 және 19-позицияларында көрсетілген мүлікке қатысты осы тармақтың екінші бөлігінің талаптары осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген өлшемшарттарға сәйкес келген кезде мемлекеттің қауіпсіздігін қамтамасыз ету, құқықтық тәртіптің заңдылығын қолдау, қылмыстық құқық бұзушылықтардың алдын алу және жолын кесу мақсатында құқық қорғау және арнаулы мемлекеттік органдарға қолданылмайды.</w:t>
+        <w:t xml:space="preserve"> 12, 15, 18 және 19-позицияларында көрсетілген мүлікке қатысты осы тармақтың екінші бөлігінің талаптары осы Қағидалардың 5-тармағында белгіленген өлшемшарттарға сәйкес келген кезде мемлекеттің қауіпсіздігін қамтамасыз ету, құқықтық тәртіптің заңдылығын қолдау, қылмыстық құқық бұзушылықтардың алдын алу және жолын кесу мақсатында құқық қорғау және арнаулы мемлекеттік органдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2417,99 +2417,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-позициясында көрсетілген мүлікке қатысты осы тармақтың екінші бөлігінің талаптары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген өлшемшарттарға сәйкес келген кезде Қазақстан Республикасы Президентінің, мемлекеттік саяси қызметшілердің, Қазақстан Республикасы Парламенті депутаттарының, мемлекеттік органдар мен олардың аппараттары қызметкерлерінің қызметін қамтамасыз етуді жүзеге асыратын мемлекеттік органға қолданылмайды.</w:t>
+        <w:t xml:space="preserve"> белгіленген өлшемшарттарға сәйкес келген кезде Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, Қазақстан Республикасы Президентінің, мемлекеттік саяси қызметшілердің, Қазақстан Республикасы Парламенті депутаттарының, мемлекеттік органдар мен олардың аппараттары қызметкерлерінің қызметін қамтамасыз етуді жүзеге асыратын мемлекеттік органға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қаржы министрінің 20.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2626,51 +2646,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 904</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2820,51 +2840,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3196,146 +3216,142 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштерді қарау нәтижелері туралы хаттамада мүліктің атауын, оның саны мен бағалау құнын көрсете отырып, өтініш берген барлық мемлекеттік заңды тұлғалар бойынша шешімдер көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z312" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) комиссия оң шешім қабылдаған кезде, 15 (он бес) жұмыс күні ішінде уәкілетті орган немесе жергілікті атқарушы орган:</w:t>
+      8) комиссия оң шешім қабылдаған кезде 15 (он бес) жұмыс күні ішінде уәкілетті орган немесе жергілікті атқарушы орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікті мемлекеттік заңды тұлғалардың теңгеріміне (мемлекеттік меншіктің бір түрінің шегінде) бекіту туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> көзделген уәкілетті органның мекенжайына облыс (республикалық маңызы бар қала, астана) әкімінің немесе ол уәкілеттік берген адамның не оны алмастыратын адамның өтінішхаты немесе облыстың (республикалық маңызы бар қаланың, астананың) тиісті жергілікті атқарушы органының мекенжайына уәкілетті органның келісімі көрсетілген мерзімде ұсынылмаған кезде мүлік сауда-саттыққа шығарылады.</w:t>
+        <w:t>
+      мүлікті мемлекеттік меншіктің бір түрінен екіншісіне беру туралы шешімді қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мүлікті республикалық меншіктен коммуналдық меншікке беру туралы шешім қабылдауды облыс (республикалық маңызы бар қала, астана) әкімі немесе ол уәкілеттік берген адам не оны алмастыратын адам қол қойған өтінішхаттың негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган мүлікті коммуналдық меншіктен республикалық меншікке беру туралы шешім қабылдауды уәкілетті органымен келісімі негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның мекенжайына облыс (республикалық маңызы бар қала, астана) әкімінің немесе ол уәкілеттік берген адамның не оны алмастыратын адамның өтінішхаты немесе облыстың (республикалық маңызы бар қаланың, астананың) тиісті жергілікті атқарушы органының мекенжайына уәкілетті органның келісімі көрсетілген мерзімде ұсынылмаған кезде мүлік сауда-саттыққа шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Беруші және қабылдаушы тараптар мүлікті қабылдап алу-беру актісіне уәкілетті орган немесе жергілікті атқарушы орган шешім қабылдаған күннен бастап күнтізбелік 10 (он) күн ішінде қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3346,100 +3362,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдаушы тарап қабылдап алу-беру актісіне белгіленген мерзімдерде қол қоймаған кезде, уәкілетті орган немесе жергілікті атқарушы орган тізілімнің веб-порталымен қалыптастырылатын мемлекеттік заңды тұлғаның теңгеріміне берудің және бекітудің күшін жою туралы актіге қол қояды, содан кейін мүлік сауда-саттыққа шығарылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z313" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) мүлікті қабылдап алу-беру актісіне қол қойған күннен бастап күнтізбелік 5 (бес) күн ішінде уәкілетті орган немесе жергілікті атқарушы орган тізілімге мүлікті республикалық немесе коммуналдық мүлік құрамына беру туралы мәліметтерді енгізуді жүзеге асырады.</w:t>
+      9) мүлікті қабылдап алу-беру актісіне қол қойған күннен бастап күнтізбелік 5 (бес) күн ішінде уәкілетті орган немесе жергілікті атқарушы орган тізілімге мүлікті республикалық немесе коммуналдық мүлік құрамына беру туралы мәліметтерді енгізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3484,51 +3520,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 8-1-тармақпен толықтырылды - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3566,51 +3602,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 8-2-тармақпен толықтырылды - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3648,51 +3684,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 8-3-тармақпен толықтырылды - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3730,51 +3766,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 8-4-тармақпен толықтырылды - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4010,177 +4046,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
+        <w:t>
+      10. Сауда ұйымымен мемлекеттік сатып алу туралы шартты (комиссияны) жасау үшін оны анықтауды сатушы Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте тиісті қаржы жылында сатушының алдында мүліктің құнын бағалау бойынша көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарты бойынша міндеттемелері бар әлеуетті өнім берушімен (әлеуетті өнім берушінің үлестес тұлғасымен) сол мүлікті өткізу бойынша сауда ұйымының көрсетілетін қызметтеріне мемлекеттік сатып алу туралы шартын жасасуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік сатып алу туралы шарт (комиссия) бойынша мүлікті сатуды оны белгісіз тұлғалар тобының сатып алу мүмкіндігін қамтамасыз ете отырып, мүлікті ашық сатуға қою арқылы сауда ұйымы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Мемлекеттік сатып алу туралы шартқа (комиссия) сәйкес сауда ұйымы арқылы мүлікті сату үшін беру комиссиялық тапсырма, қабылдап алу-беру актісі және мүлікті сату үшін алынған құннан жиырма бес пайыз мөлшеріндегі комиссиялық тапсырманы орындауды ақшалай қамтамасыз етуді растайтын құжат (төлем тапсырмасы немесе банктік кепілдік) негізінде жүзеге асырылады.</w:t>
+      12. Мемлекеттік сатып алу туралы шартқа (комиссияға) сәйкес сауда ұйымы арқылы мүлікті сату үшін беру комиссиялық тапсырма, қабылдап алу-беру актісі және мүлікті сату үшін алынған алғашқы бағадан 25 (жиырма бес) пайыз мөлшеріндегі комиссиялық тапсырманы орындауды ақшалай қамтамасыз етуді растайтын құжат (төлем тапсырмасы немесе банктік кепілдік) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда ұйымы төлеген комиссиялық тапсырманың орындалуын ақшалай қамтамасыз ету сатылған мүліктен түскен түсімдер есебіне есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4226,103 +4302,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы министрінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4348,97 +4444,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Қаржы министрінің 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Егер 3 (үш) ай өткеннен кейін сатылмаған мүлік қалса, оның құны елу пайызға төмендетіледі, бұл туралы тиісті бюджетке немесе Арнаулы мемлекеттік қорға аударылуы тиіс соманы көрсете отырып, қабылдап алу-беру актісіне тиісті қосымшаға қол қойылады.</w:t>
+      14. Егер комиссиялық тапсырманы алған күннен бастап 3 (үш) ай өткен соң сатылмаған мүлік қалса, онда оның құны мүліктің бастапқы бағасының 50 (елу) пайызына төмендейді, ол туралы тиісті бюджетке немесе Арнаулы мемлекеттік қорға аударылуы тиіс соманы көрсете отырып, қабылдап алу-беру актісіне тиісті қосымшаға қол қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда ұйымы сатушыдан қабылдап алу-беру актісі бойынша қабылдаған мүлік қайтарылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4466,94 +4562,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4608,51 +4724,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 904</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4693,98 +4809,118 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүлік бойынша материалдарды жинау жүргiзiледi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) бағалаушы ұсынған мүліктің құнын бағалау туралы есеп негізінде мүліктің алғашқы, бастапқы және ең төменгі бағалары айқындалады;</w:t>
+        <w:t xml:space="preserve">
+      2) комиссияның шешімі негізінде мүліктің бастапқы бағасы, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мүліктің бастапқы және ең төменгі бағасы айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) алып тасталды - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4915,51 +5051,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5105,51 +5261,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 6) тармақшасына өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5238,51 +5414,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сауда-саттық өткізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мүліктің алғашқы, бастапқы және ең төменгі бағаларын, кепілдік жарна сомасын айқындау;</w:t>
+      5) комиссияның шешімі негізінде мүліктің бастапқы бағасын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының немесе шет мемлекеттердің аумағында жұмыс істейтін қор биржаларында (бұдан әрі – қор биржалары) мемлекет меншігіне айналдырылған бағалы қағаздарды сатуды қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
@@ -5304,51 +5480,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) алып тасталды – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5519,51 +5695,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z262" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5744,91 +5940,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-1-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5902,51 +6098,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-2-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6068,51 +6264,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шектеулер мен ауыртпалықтардың жоқ/бар екендігі туралы мәліметтерді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z132" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бастапқы, ал бағаны төмендету әдiсiн қолдана отырып аукцион өткiзiлген кезде аукционға қойылатын мүліктің ең төменгі бағасын;</w:t>
+      5) бастапқы бағаны, бағаны төмендету әдісін қолдана отырып, аукцион өткізілген кезде аукционға қойылатын мүліктің ең төменгі бағасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z133" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кепiлдiк жарнаның сомасын аудару үшін кепiлдiк жарнаның мөлшерi мен банктiк деректемелердi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z134" w:id="105"/>
     <w:p>
@@ -6204,74 +6400,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6520,51 +6736,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Қаржы министрінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6720,51 +6936,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6860,51 +7076,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Қаржы министрінің 24.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6960,71 +7176,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Қаржы министрінің 24.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7116,71 +7332,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7218,51 +7434,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7390,51 +7606,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7492,51 +7708,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 904</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7866,51 +8082,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7948,51 +8164,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8103,1787 +8319,1905 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші сауда-саттыққа мүлік аукционға бағаны көтеру әдісі қолданыла отырып шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екінші сауда-саттыққа мүлік аукционға бағаны төмендету әдісі қолданыла отырып, алғашқы бағаның 50 (елу) пайызы мөлшеріндегі ең төмен баға белгілене отырып шығарылады.</w:t>
-[...35 lines deleted...]
-      Осы тармақтың алтыншы бөлігінің ережелері мүліктің мынадай түрлеріне: жылжымайтын мүлік объектілеріне, мүліктік кешендерге, зауыттарға, көлік құралдарына, ауыл шаруашылығы және арнайы техникаға, жануарларға, мұнайға, мұнай өнімдеріне және қайта өңдеу өнімдеріне (шикi мұнайды және газ конденсатын қайта өңдеу өнімдеріне), жабдыққа, жарғылық капиталдардағы қатысу үлестеріне қолданылмайды.</w:t>
+      Екінші сауда-саттыққа мүлік аукционға бағаны төмендету әдісі қолданыла отырып, мүліктің алғашқы бағасынан 70 (жетпіс) пайыз мөлшеріндегі ең төменгі баға белгілене отырып шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мүлік екінші сауда-саттықта өткізілмеген жағдайда, онда ол Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес айқындалған сауда ұйымына ол болған кезде мүліктің алғашқы бағасынан 70 (жетпіс) пайыз мөлшеріндегі баға бойынша сатуға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің ережелері мүліктің мынадай түрлеріне: жылжымайтын мүлік объектілеріне, мүліктік кешендерге, зауыттарға, көлік құралдарына, ауыл шаруашылығы және арнайы техникаға, жануарларға, мұнайға, мұнай өнімдеріне және қайта өңдеу өнімдеріне (шикi мұнайды және газ конденсатын қайта өңдеу өнімдеріне), жабдыққа, ұялы байланыс желісі үшін смартфондарға және телефон аппараттарына, жарғылық капиталдардағы қатысу үлестеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Үшінші сауда-саттыққа мүлік аукционға бағаны төмендету әдiсi қолданыла отырып, мүліктің алғашқы бағасынан 50 (елу) пайыз мөлшеріндегі ең төменгі баға белгіленіп шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төртінші сауда-саттыққа мүлік аукционға бағаны төмендету әдісі қолданыла отырып, алғашқы бағасынан 30 (отыз) пайыз мөлшеріндегі ең төменгі баға белгіленіп шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бесінші және одан кейінгі сауда-саттыққа мүлік аукционға бағаны төмендету әдісі қолданыла отырып, кепілдік жарна мөлшерінен төмен емес ең төменгі баға белгіленіп шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукцион нысанындағы кейінгі әрбір сауда-саттық алдыңғы аукцион күнінен бастап күнтізбелік 30 (отыз) күннен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Аукционға қатысушылар аукцион басталғанға дейін бір сағат ішінде ЭЦҚ мен аукцион нөмірін пайдалана отырып, аукцион залына кіреді. Аукцион мүліктің бастапқы бағасын аукцион залында автоматты түрде орналастыру жолымен аукцион өткізу туралы хабарламада көрсетілген Астана қаласының уақыты бойынша басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукцион Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбіден бастап жұма аралығында аукцион залында өтеді. Аукцион Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 17:00-ге дейінгі кезеңде өткізіледі, бұл ретте аукцион Астана қаласының уақыты бойынша сағат 15:00-ден кешіктірілмей басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мүлік бойынша аукцион басталған сәтте тіркелген қатысушылар болмаған жағдайда, осы мүлік бойынша аукцион өтпеді деп танылады және сатушы тізілімде қалыптастырылатын аукционның өткізілмегені туралы актіге қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="137"/>
-[...52 lines deleted...]
-      Аукцион нысанындағы кейінгі әрбір сауда-саттық алдыңғы аукцион күнінен бастап күнтізбелік 30 (отыз) күннен кешіктірілмей өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Егер аукцион залында бағаны көтеру аукционы басталған сәттен бастап 20 (жиырма) минут ішінде қатысушылардың бірде-біреуі мүлікті бастапқы баға бойынша сатып алу ниетін растамайтын болса, онда осы мүлік бойынша бағаны көтеру аукционы өткізілмеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мүліктің бағасы белгіленген ең төменгі мөлшерге жетсе және тіркелген қатысушылардың бірде-біреуі мүлікті сатып алу ниетін растамаса, онда бағаны төмендету аукционы өткізілмеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаны төмендету аукционы аяқталатын сәтте сағат 17:00-де аукцион жеңімпазы айқындалмаса, онда осы мүлік бойынша аукцион өтпеді деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған Қағиданың осы тармағында көзделген жағдайларда сатушы тізілімде қалыптастырылатын өткізілмеген аукцион туралы актіге қол қояды және осы мүлік өткізілмеген сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="138"/>
-[...34 lines deleted...]
-      Аукцион Қазақстан Республикасының заңнамасында көзделген мереке және демалыс күндерін қоспағанда, сейсенбіден бастап жұма аралығында аукцион залында өтеді. Аукцион Астана қаласының уақыты бойынша сағат 10:00-ден бастап сағат 17:00-ге дейінгі кезеңде өткізіледі, бұл ретте аукцион Астана қаласының уақыты бойынша сағат 15:00-ден кешіктірілмей басталады.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Бағаны өзгерту қадамы былайша белгіленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сату объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгеніне дейінгі мөлшерде болған кезде өзгерту қадамы бағаны көтеру аукционында – 10 (он) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде белгiленедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сату объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 20 000 еселенгенінен бастап 50 000 еселенгеніне дейінгі мөлшерде болған кезде өзгерту қадамы бағаны көтеру аукционында – 7 (жеті) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сату объектiсiнiң бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 50 000 еселенгенінен бастап 100 000 еселенгеніне дейінгі мөлшерде болған кезде өзгерту қадамы 5 (бес) пайыз мөлшерінде белгiленедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сату объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 100 000 еселенгенінен бастап 250 000 еселенгеніне дейінгі мөлшерде болған кезде өзгерту қадамы бағаны көтеру аукционында – 2,5 (екі бүтін оннан бес) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сату объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 250 000 еселенгенінен бастап 500 000 еселенгеніне дейінгі мөлшерде болған кезде өзгерту қадамы бағаны көтеру аукционында 1 (бір) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сату объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 500 000 еселенген мөлшерінде және одан жоғары болған кезде өзгерту қадамы бағаны көтеру аукционында 0,5 (нөл бүтін оннан бес) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1277</w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="139"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z202" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бағаны көтеру әдісін қолдана отырып аукцион өткізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер аукцион залында бастапқы баға расталған сәттен бастап 20 (жиырма) минут ішінде қатысушылардың бірі мүліктің бастапқы бағасын осы Қағиданың 40-тармағына сәйкес белгіленген қадамға арттыру жолымен мүлікті сатып алуға өзінің ниетін растайтын болса, онда бастапқы баға белгіленген қадамға артады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер аукцион залында бастапқы баға расталған сәттен бастап 20 (жиырма) минут ішінде қатысушылардың бірде-біреуі бастапқы бағаны арттыру жолымен мүлікті сатып алуға өзінің ниетін растамайтын болса, онда бастапқы бағаны растаған қатысушы жеңімпаз болып танылады, ал осы мүлік бойынша аукцион өткізілген болып танылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер ағымдағы баға артқаннан кейін 20 (жиырма) минут ішінде қатысушылардың бірде-біреуі ағымдағы бағаны арттыру жолымен мүлікті сатып алу ниетін растамайтын болса, онда мүлікті сатып алу ниетін соңғы растаған қатысушы жеңімпаз болып танылады, ал осы мүлік бойынша аукцион өткізілген болып танылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер бағаны көтеру аукционы аяқталатын сәтте сағат 17:00-де аукцион жеңімпазы айқындалмаса, онда мүлікті сатып алу ниетін растаған соңғы қатысушы жеңімпаз деп танылады және осы мүлік бойынша аукцион өткізілген болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаны көтеру әдісін қолдана отырып аукцион қатысушылардың біреуі ұсынған ең жоғары бағаға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір ғана қатысушы қатысқан бағаны көтеру аукционы, егер қатысушы бастапқы бағаны растаса, өтті деп танылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="140"/>
-[...70 lines deleted...]
-      Аталған Қағиданың осы тармағында көзделген жағдайларда сатушы тізілімде қалыптастырылатын өткізілмеген аукцион туралы актіге қол қояды және осы мүлік өткізілмеген сауда-саттық шарттарымен сауда-саттыққа қайтадан шығарылады.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Бағаны төмендету әдісін қолдана отырып аукцион өткізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер аукцион басталған сәттен бастап 2 (екі) минут ішінде қатысушылардың бірде-біреуі аукционда мүлікті сатып алу ниетін растамайтын болса, мүліктің бастапқы бағасы осы Қағиданың 40-тармағына сәйкес белгіленген қадамға азаяды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер баға азайғаннан кейін 2 (екі) минут ішінде қатысушылардың бірде-біреуі мүлікті сатып алу ниетін растамайтын болса, мүліктің соңғы ағымдағы бағасы белгіленген қадаммен азаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағымдағы баға бойынша мүлікті сатып алуға өзінің ниетін бірінші болып растаған қатысушы бағаны төмендету әдісін қолдана отырып аукцион жеңімпазы болып танылады және осы мүлік бойынша аукцион өткізілген болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір ғана қатысушы қатысқан бағаны төмендету аукционы, егер қатысушы жарияланған бағаны растаса, өтті деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="141"/>
-[...124 lines deleted...]
-      6) сату объектісінің бастапқы немесе ағымдағы бағасы айлық есептік көрсеткіш мөлшерінің 500 000 еселенген мөлшерінде және одан жоғары болған кезде өзгерту қадамы бағаны көтеру аукционында 0,5 (нөл бүтін оннан бес) пайыз мөлшерінде және бағаны төмендету аукционында 5 (бес) пайыз мөлшерінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z324" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-1. Сауда-саттыққа қойылған мүлікті сату бағасы өткізілген сауда-саттықтың нәтижелері бойынша белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда ұйымына өткізуге берілген мүліктің сату бағасы мемлекеттік сатып алу туралы тиісті шарт (комиссия) шеңберінде сауда ұйымының мүлікті өткізу нәтижелері бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 42-1-тармақпен толықтырылды - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Әрбір сатылған мүлік бойынша аукцион нәтижелері сауда-саттық нәтижелері туралы электрондық хаттамамен ресімделеді, оған сатушы және жеңімпаз ЭЦҚ-ны пайдалана отырып, аукцион өткiзiлген күнi тізілімнің веб-порталында қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z215" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Сауда-саттық нәтижелері туралы хаттама аукцион нәтижелерін және жеңімпаз бен сатушының мүлікті сату бағасы бойынша сатып алу-сату шартына қол қою міндеттемелерін белгілейтін құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z216" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Сатып алу-сату шартына сауда-саттық өткізілген күннен бастап күнтізбелік 10 (он) күннен аспайтын мерзімде тізілімде ЭЦҚ пайдалана отырып сатушы және жеңімпаз қол қояды. Шартта сауда-саттық нәтижелері туралы хаттамаға шартты жасасу негіздемесі ретінде сілтеме көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алу-сату шартын сатушы қалыптастырады және сауда-саттық өткізілген күннен бастап күнтізбелік 5 (бес) күннен кешіктірілмейтін мерзімде жеңімпазға келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="142"/>
-[...126 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Жеңімпаз сауда-саттық нәтижелері туралы хаттамаға не сатып алу-сату шартына осы Қағиданың 43 және 45-тармақтарында көрсетілген мерзімдерде қол қоймаған жағдайда, сатушы тізілімнің веб-порталы қалыптастыратын сауда-саттық нәтижелерінің күшін жою туралы актіге қол қояды және аталған мүлік күшін жойған сауда-саттық талаптарымен сауда-саттыққа қайта шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 41-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 494</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда – ҚР Қаржы министрінің 24.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="143"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Бірыңғай оператор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z318" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тізілім веб-порталының қызмет етуін қамтамасыз етеді, сондай-ақ сауда-саттыққа қатысушылардың кепілдік жарналарын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z319" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тізілімнің веб-порталында ЭЦҚ-ны пайдалана отырып сатушы қол қойған кепілдік жарнаны аударуға өтініштің негізінде сауда-саттықта жеңген қатысушының электрондық әмиянда бұғаттан шығарылған кепілдік жарнасын тиісті бюджетке немесе Арнаулы мемлекеттік қорға 3 (үш) жұмыс күні ішінде аударады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z320" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай операторға өтінім берген күннен бастап 3 (үш) жұмыс күннен кешіктірмейтін мерзімде тізілімнің веб-порталында ЭЦҚ пайдалана отырып қатысушылар қол қойған ақша қаражаттарын аударуға өтінім негізінде сауда-саттықтың қатысушыларына электрондық әмиянынан ақша қаражаттарын қайтарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z321" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қатысушылардың келесі сауда-саттыққа қатысуға өтінім беру үшін электрондық әмиянда бұғатталмаған ақша қаражатын бірнеше рет пайдалану мүмкіндігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 42-тармақ  жаңа редакцияда – ҚР Қаржы министрінің 27.05.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 16.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="144"/>
-[...403 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="153"/>
+    <w:bookmarkStart w:name="z222" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Сауда-саттық барысында сауда-саттыққа қатысуға кедергі болатын техникалық ақаулықтар туындаған кезде қатысушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z223" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z223" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тізілім веб-порталымен орнықты байланыс жоғалған кезден бастап 30 секунд ішінде сауда-саттыққа қатысушының мониторында бірыңғай оператордың байланыс деректері бар электрондық хабарламаны шығару жолымен хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z224" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z224" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұл туралы бірыңғай оператордың байланыс деректері бойынша телефон немесе электрондық хабарлама арқылы дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z225" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z225" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Бірыңғай оператор техникалық ақаулықтардың болу фактісін тіркейді және олар тізілім веб-порталы жағында болған кезде ақпаратты тізілім веб-порталында орналастыру жолымен сауда-саттыққа қатысушылардың барлығын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z226" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z226" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қатысушының компьютерлік және/немесе телекоммуникация жабдығының техникалық ақаулықтары болғанда аукцион жалғаса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z227" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z227" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Сауда-саттықты жүргізуге немесе сауда-саттық жүргізу рәсіміне кедергі болатын осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тізілім веб-порталының техникалық ақаулықтары фактісі болған жағдайда, бірыңғай оператор бұл туралы сатушыға жазбаша түрде хабарлайды және сатушы осы сауда-саттықтың жалғастырылатын күні мен уақыты туралы ақпаратты тізілім веб-порталында орналастыру және тізілімнің веб-порталында көрсетілген қатысушының электрондық мекенжайына электрондық хабарлама жіберу арқылы сауда-саттыққа қатысқан қатысушыларды алдын ала міндетті түрде хабардар ете отырып, аукционды бірыңғай оператор техникалық ақаулықты жойған күннен кейінгі келесі жұмыс күніне ауыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z228" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z228" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Аукционды ұтқан тұлға сауда-саттық нәтижелерi туралы хаттамаға немесе сатып алу-сату шартына қол қоймаған кезде Мемлекеттік мүлік туралы заңның 101-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзі енгізген кепілдік жарнасын жоғалтады және сатушыға кепілдік жарнамен жабылмаған бөлігінде оның іс жүзінде шеккен залалын өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="160"/>
+    <w:bookmarkStart w:name="z229" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Сатып алу-сату шарты бойынша есеп айырысулар сатушы мен сатып алушы арасында жүргiзiледi, бұл ретте сатып алушы есеп айырысуларды мынадай тәртiппен жүргiзедi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аванстық төлем мүліктің сату бағасының кемiнде 15 (он бес) пайызы мөлшерiнде сатып алу-сату шартына қол қойылған күннен бастап 10 (он) жұмыс күнінен кешiктiрілмейтін мерзімде тиісті бюджетке немесе Арнаулы мемлекеттік қорға енгiзiледi. Кепiлдiк жарна тиесiлi аванстық төлем есебiне есептеледi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9908,400 +10242,538 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда – ҚР Қаржы министрінің 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="161"/>
+    <w:bookmarkStart w:name="z232" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Аванстық немесе түпкілікті төлем кешіктірілген не сатып алушы белгіленген мерзімде қабылдау-тапсыру актісіне қол қоймаған жағдайларда, сатушы сатып алушыға кепілдік жарнамен жабылмаған бөлігінде нақты шығындарды өтеу туралы талаптар қоя отырып, сатып алу-сату шартын біржақты тәртіппен бұзады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатушы сатып алу-сату шартын бұзған кезде тізілімнің веб-порталында қалыптастырылатын сауда-саттық нәтижелерінің күшін жою туралы актіге қол қояды, содан кейін мүлік күші жойылған сауда-саттық талаптарымен сауда-саттыққа қайта шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="162"/>
+    <w:bookmarkStart w:name="z233" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Мемлекет меншігіне айналдырылған бағалы қағаздарды қоспағанда, сатып алушыға мүлікті беру сатып алу-сату шарты бойынша сату бағасын сатып алушы толық төлегеннен кейін он жұмыс күні ішінде қабылдап алу-беру актісі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдап алу-беру актісі мемлекеттік және орыс тілдерінде екі данада (еркін нысанда) жасалады, қол қойылғаннан кейін сатушы екі жұмыс күні ішінде тізілімге енгізеді, оның біреуі сатушыда сақталады, ал екіншісі сатып алушыға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда – ҚР Қаржы министрінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - 24.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="163"/>
+    <w:bookmarkStart w:name="z235" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Қор биржаларында мемлекет меншігіне айналдырылған бағалы қағаздарды сатуды сатушы брокерлік компанияны тарта отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармаққа өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57. Алып тасталды - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z237" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Бағалы қағаздарды сатуға құқылы брокерлік компанияны айқындауды Қазақстан Республикасының мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармаққа өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z238" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Мемлекет меншігіне айналдырылған бағалы қағаздарды сату кезінде қор биржасында оларды сатуға байланысты сатушы мен брокерлік компания арасында туындайтын қарым-қатынастар тиісті шартпен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z239" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10430,51 +10902,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 64-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10550,51 +11022,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда – ҚР Қаржы министрінің 24.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10710,51 +11182,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11030,51 +11502,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">71. Алып тасталды - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15237,523 +15709,535 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20___ жылғы "___" __________№ ___ комиссиялық тапсырма</w:t>
+        <w:t xml:space="preserve"> 20___ жылғы "___" __________ № _______ мемлекеттік сатып алу туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шартына (комиссиясына) комиссиялық тапсырма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 28.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 904</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Қаржы министрінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________ негізінде әрекет ететін </w:t>
-[...17 lines deleted...]
-      (құжаттың атауы)</w:t>
+      ___________________________________________ негізінде әрекет ететін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (құжаттың атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________ (бұдан әрі – Тапсырыс беруші) </w:t>
-[...17 lines deleted...]
-      (Тапсырыс берушінің атауы)</w:t>
+      ___________________________________ (бұдан әрі – Тапсырыс беруші) атынан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (тапсырыс берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ бір тараптан және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы, тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      атынан ____________________________________________________ бір тараптан </w:t>
-[...17 lines deleted...]
-                  (лауазымы, тегі, аты, әкісінің аты (бар болған жағдайда)</w:t>
+      _________________________________________________ негізінде әрекет ететін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (құжаттың атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      және ___________________________________________________ негізінде әрекет </w:t>
-[...17 lines deleted...]
-                              (құжаттың атауы)</w:t>
+      ________________________________________ (бұдан әрі – Өнім беруші) атынан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (өнім берушінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ететін __________________________________________ (бұдан әрі – Өнім беруші) </w:t>
-[...17 lines deleted...]
-                        (Өнім берушінің атауы)</w:t>
+      _______________________________________________ екінші тарап арасындағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы, тегі, аты, әкесінің аты (бар болған жағдайда) көрсетілетін қызметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алу туралы 20__ жылғы "___" ____ № ____ шартқа (бұдан әрі – Шарт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      атынан _________________________________________________ екінші тараптан </w:t>
-[...17 lines deleted...]
-                  (лауазымы, тегі, аты, әкісінің аты (бар болған жағдайда)</w:t>
+      сәйкес Тапсырыс беруші Шарт бойынша қызметтер көрсету шеңберінде </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметтерді мемлекеттік сатып алу туралы 20 ___ жылғы </w:t>
-[...107 lines deleted...]
-      бірлігінің құны)": _____________________________________________________</w:t>
+      Өнім берушіге _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (мүліктің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатуды тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүліктің өлшемдері (түрлері, саны, сәйкестендіру нөмірлері (бар болса), бірлігінің құны): ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мүліктің жалпы құны:______ ________(_______________________) теңге.</w:t>
+      Мүліктің жалпы құны (алғашқы бағасы):_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (_______________________________________________) теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3 (үш) жұмыс күні ішінде _________(_______________________) теңге сомасында осы тапсырманы орындаудың ақшалай қамтамасыз етілуін төлеуге немесе банк кепілдігін ұсынуға;</w:t>
+      3 (үш) жұмыс күні ішінде _______(_____________) теңге сомасында осы тапсырманы орындаудың ақшалай қамтамасыз етілуін төлеуге немесе банк кепілдігін ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікті қабылдап алу-беру актісі бойынша қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15853,105 +16337,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілген мүлікті қарап тексеру үшін Тапсырыс берушіге еркін қол жеткізуді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өткізілген мүліктің құнын мынадай деректемелер бойынша аударуға:</w:t>
-[...53 lines deleted...]
-      Жұмыс нәтижелері бойынша Тапсырыс берушіге есеп (3 данада) беруге міндеттенеді.</w:t>
+      өткізілген мүліктің құнын мынадай деректемелер бойынша аударуға: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс нәтижелері бойынша Тапсырыс берушіге есеп (3 данада) беруге міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15979,260 +16445,391 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдап алу-беру актісіне қол қойылғаннан кейін 3 (үш) ай өткен соң Өнім берушімен бірлесіп, өткізілген мүлікті салыстырып тексеру жүргізуге және салыстырып тексеру актісіне қол қоюға, ал өткізілмеген мүлік болған жағдайда, қабылдап алу-беру актісіне мүліктің құнын төмендетуді көздейтін толықтыруға қол қоюға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қабылдап алу-беру актісіне қол қойылғаннан кейін 3 (үш) ай өткен соң өткізілмеген мүліктің құнын 50 % (елу пайызға) төмендетуді қамтамасыз етуге міндеттенеді.</w:t>
+      қабылдап алу-беру актісіне қол қойылғаннан кейін 3 (үш) ай өткен соң өткізілмеген мүліктің құнын мүліктің алғашқы бағасынан 50 (елу) пайызға төмендетуді қамтамасыз етуге міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушінің қызметтеріне ақы төлеу Шартқа сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тапсырыс беруші:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тапсырыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім беруші:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17748,55 +18345,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18122,31 +18719,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>