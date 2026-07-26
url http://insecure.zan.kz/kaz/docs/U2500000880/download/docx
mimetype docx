--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9d0eef" w14:textId="d9d0eef">
+    <w:p w14:paraId="091108f" w14:textId="091108f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -870,51 +870,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Республикалық бюджеттің жобасына, нақтыланған республикалық бюджеттің жобасына оның шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Республикалық және облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидаларын бекіту туралы";</w:t>
+      "Республикалық бюджет және астана, облыстар, республикалық маңызы бар қалалар бюджеттері жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1102,51 +1102,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Республикалық бюджеттің жобасына, нақтыланған республикалық бюджеттің жобасына оның шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары бекітілсін.";</w:t>
+      2) Астана, облыстар, республикалық маңызы бар қалалар бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоғарыда аталған Жарлықпен бекітілген Республикалық бюджет жобасына оның шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2185,121 +2185,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Бюджеттік жоспарлау жөніндегі орталық уәкілетті орган тиісті жоспарлы кезеңге арналған республикалық бюджет туралы заң бекітілгеннен (нақтыланғаннан) кейін отыз жұмыс күні ішінде республикалық бюджеттің жобасын бағалау туралы қорытындыда көрсетілген ұсынымдарды орындау бойынша қабылданған шаралар туралы ақпаратты Жоғары аудиторлық палатаға жолдайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидаларымен толықтырылсын.</w:t>
+        <w:t>
+      Осы Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтыруларға қосымшаға сәйкес Астана, облыстар, республикалық маңызы бар қалалар бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидаларымен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Президентінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3313,53 +3333,201 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер мен толықтыруларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қоымшаға өзгеріс енгізілді – ҚР Президентінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 966</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президентінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -3396,274 +3564,112 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Астана, облыстар, республикалық маңызы бар қалалар бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Бюджет кодексіне және "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасының Заңына сәйкес әзірленді және облыстың, республикалық маңызы бар қаланың, астананың тексеру комиссиясының (бұдан әрі – тексеру комиссиясы) облыстық бюджеттің, республикалық маңызы бар қала, астана бюджетінің жобасын олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау (бұдан әрі – бюджет жобасын бағалау) жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Астана, облыстар, республикалық маңызы бар қалалар бюджеттерінің жобаларына олардың шығыстарының негізгі бағыттары бойынша алдын ала бағалау жүргізу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Бюджет кодексіне және "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасының Заңына сәйкес әзірленді және астананың, облыстардың, республикалық маңызы бар қалалардың тексеру комиссиясының (бұдан әрі – тексеру комиссиясы) астана, облыс, республикалық маңызы бар қала бюджетінің жобасын оның шығыстарының негізгі бағыттары бойынша алдын ала бағалау (бұдан әрі – бюджет жобасын бағалау) жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z84" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бюджет жобасын бағалау жоспарлы кезеңге арналған облыстық бюджет, республикалық маңызы бар қала, астана бюджеті жобасы (бұдан әрі – бюджет жобасы) көрсеткіштерінің негізділігіне, бюджет жобасын әзірлеу үшін нормативтік құқықтық және әдістемелік базаның бар-жоғы мен жеткілікті болуына талдау жүргізуді, сондай-ақ тексеру комиссиясы әзірлеген ұсынымдары бар бюджет жобасын бағалау нәтижелерін (бұдан әрі – бағалау бойынша қорытынды) жасауды және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына және тиісті мәслихатқа ұсынуды көздейді.</w:t>
+      2. Бюджет жобасын бағалау жоспарлы кезеңге арналған астана, облыс, республикалық маңызы бар қала бюджеті жобасы (бұдан әрі – бюджет жобасы) көрсеткіштерінің негізділігіне, бюджет жобасын әзірлеу үшін нормативтік құқықтық және әдістемелік базаның бар-жоғы мен жеткілікті болуына талдау жүргізуді, сондай-ақ тексеру комиссиясы әзірлеген ұсынымдары бар бюджет жобасын бағалау нәтижелерін (бұдан әрі – бағалау бойынша қорытынды) жасауды және астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органына және тиісті мәслихатқа ұсынуды көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бюджет жобасын бағалауды жүргізу кезінде тексеру комиссиясы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3876,51 +3882,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік аудит және қаржылық бақылау нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z92" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстың, республикалық маңызы бар қаланың, астананың орта мерзімді кезеңге арналған әлеуметтік-экономикалық даму болжамы;</w:t>
+      3) астананың, облыстың, республикалық маңызы бар қаланың орта мерзімді кезеңге арналған әлеуметтік-экономикалық даму болжамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z93" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жергілікті атқарушы органның жергілікті бюджеттің атқарылуы туралы есептері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z94" w:id="67"/>
     <w:p>
@@ -4056,51 +4062,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бюджеттік бағдарламалар әкімшілерінің шығыстары бойынша мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органның қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) облысты, республикалық маңызы бар қаланы, астананы дамыту жоспарларының жобаларын (республикалық маңызы бар қаланы, астананы дамыту жоспарларына өзгерістер мен толықтыруларды) және бюджеттік бағдарламалардың жобаларын қарау нәтижелері бойынша мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органның қорытындысы;</w:t>
+      12) астананы, облысты, республикалық маңызы бар қаланы дамыту жоспарларының жобаларын (астананы, облысты, республикалық маңызы бар қаланы дамыту жоспарларына өзгерістер мен толықтыруларды) және бюджеттік бағдарламалардың жобаларын қарау нәтижелері бойынша мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органның қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жергілікті бюджеттің атқарылуы туралы есептер, жергілікті бюджеттің дебиторлық және кредиторлық берешегі туралы есептер, бюджеттік мониторинг нәтижелері бойынша жергілікті бюджеттің атқарылуы туралы талдамалық есеп, бөлінген нысаналы трансферттерді пайдалану есебінен қол жеткізілген тікелей және түпкілікті нәтижелер туралы есеп және басқалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
@@ -4274,91 +4280,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бюджет жобасына бағалау жүргізу кезіндегі негізгі міндеттер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z112" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына және тиісті мәслихатқа бағалау бойынша негізделген және дәйекті қорытындыны уақтылы ұсынуды;</w:t>
+      1) бағалау бойынша негізделген және анық қорытындының астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органына және тиісті мәслихатқа уақтылы ұсынылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z113" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджеттік жүйе қағидаттарының (негізділік, нәтижелілік және тиімділік) сақталуын қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z114" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бюджет жобасын бағалау жоспарланатын шығыстардың облыстың, республикалық маңызы бар қаланың, астананың әлеуметтік-экономикалық даму басымдықтарына; шығыстардың, соның ішінде жоғары тұрған бюджеттен жалпы сипаттағы трансферттер түрінде берілетін қаржыландыру көлемі ескеріле отырып қалыптастырылатын шығыстардың басым бағыттарына; Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын бағалау нәтижелеріне; жергілікті атқарушы органдардың есепті қаржы жылы облыстық бюджеттердің, республикалық маңызы бар қалалар, астана бюджеттерінің атқарылуы туралы есебіне тексеру комиссиялары берген тұжырымдар мен ұсынымдарға сәйкестігі тұрғысынан жүргізіледі.</w:t>
+      10. Бюджет жобасын бағалау жоспарланатын шығыстардың астананың, облыстың, республикалық маңызы бар қаланың әлеуметтік-экономикалық даму басымдықтарына; шығыстардың, соның ішінде жоғары тұрған бюджеттен жалпы сипаттағы трансферттер түрінде берілетін қаржыландыру көлемі ескеріле отырып қалыптастырылатын шығыстардың басым бағыттарына; Мемлекеттік жоспарлау жүйесінің құжаттарын бағалау нәтижелеріне; жергілікті атқарушы органдардың есепті қаржы жылғы астана, облыстар, республикалық маңызы бар қалалар бюджеттерінің атқарылуы туралы есебіне тексеру комиссиялары берген тұжырымдар мен ұсынымдарға сәйкестігі тұрғысынан жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бюджет жобасын бағалаудың негізгі өлшемшарттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z116" w:id="89"/>
     <w:p>
@@ -4412,748 +4418,620 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бюджет жобасына бағалау жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z119" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Тексеру комиссиясы әлеуметтік-экономикалық дамудың кешенді жоспарлары мен облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары көрсеткіштерінің экономикалық және бюджеттік жоспарлау көрсеткіштерімен өзара байланысын, қол жеткізілген нәтижелердің Қазақстан Республикасы Президентінің жолдауларының ережелеріне және Мемлекеттік жоспарлау жүйесінің құжаттарына сәйкестігін қамтамасыз етуді:</w:t>
+      12. Тексеру комиссиясы әлеуметтік-экономикалық дамудың кешенді жоспарлары мен астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары көрсеткіштерінің экономикалық және бюджеттік жоспарлау көрсеткіштерімен өзара байланысын, қол жеткізілген нәтижелердің Қазақстан Республикасы Президентінің жолдауларының ережелеріне және Мемлекеттік жоспарлау жүйесінің құжаттарына сәйкестігін қамтамасыз етуді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудит және қаржылық бақылау органдары жүргізген мемлекеттік аудит және қаржылық бақылау нәтижелері;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік жоспарлау және бюджетті атқару жөніндегі жергілікті уәкілетті органдардың ақпараты бойынша жергілікті бюджеттің атқарылуы туралы есептер, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларын бағалау негізінде бағалайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджеттік бағдарламалар әкімшілерінің деректерді (ақпаратты) бюджет процесін ақпараттандыру объектілеріне толық және дұрыс енгізуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
-[...15 lines deleted...]
-      2) мемлекеттік жоспарлау және бюджетті атқару жөніндегі жергілікті уәкілетті органдардың ақпараты бойынша жергілікті бюджеттің атқарылуы туралы есептер, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын бағалау негізінде бағалайды.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган заңнамада белгіленген мерзімде астананың, облыстың, республикалық маңызы бар қаланың әлеуметтік-экономикалық даму болжамының жобасын тексеру комиссиясына бір мезгілде ұсына отырып, бюджеттік бағдарламалардың әкімшілеріне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z122" w:id="95"/>
-[...15 lines deleted...]
-      13. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджеттік бағдарламалар әкімшілерінің деректерді (ақпаратты) бюджет процесін ақпараттандыру объектілеріне толық және дұрыс енгізуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бір мезгілде тексеру комиссиясына заңнамада белгіленген мерзімде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
-[...15 lines deleted...]
-      14. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган заңнамада белгіленген мерзімде облыстың, республикалық маңызы бар қаланың, астананың әлеуметтік-экономикалық даму болжамының жобасын тексеру комиссиясына бір мезгілде ұсына отырып, бюджеттік бағдарламалардың әкімшілеріне жібереді.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюджеттік бағдарламалардың әкімшілеріне жіберген кезде шығыстар лимиттерін, жаңа бастамаларға арналған лимиттерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
-[...15 lines deleted...]
-      15. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бір мезгілде тексеру комиссиясына заңнамада белгіленген мерзімде:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджеттік бағдарламалар әкімшілерінің жоспарлы кезеңге арналған шығыстарын астананың, облыстың, республикалық маңызы бар қаланың бюджет комиссиясының (бұдан әрі – бюджет комиссиясы) мүшелеріне жіберу кезінде оны бюджет комиссиясының қарауының жоспар-графигін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген бағалау материалдарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бюджетті атқару жөніндегі жергілікті уәкілетті орган заңнамада белгіленген мерзімде осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген бағалау материалдарын тексеру комиссиясына бір мезгілде жібере отырып, тиісті мемлекеттік органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджет комиссиясының отырыстарына тексеру комиссиясы өкілінің байқаушы ретінде (дауыс беру құқығынсыз) қатысуын және бюджет жобасын жоспарлау мәселелері жөніндегі бюджет комиссиясының барлық материалдарын бюджет комиссиясының мүшелеріне бір мезгілде жібере отырып, оларды заңнамада белгіленген мерзімде ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджет комиссиясының отырысы өткізілгеннен кейін үш жұмыс күні ішінде тексеру комиссиясына жергілікті бюджеттік бағдарламалар әкімшілерінің қаралған бюджеттік бағдарламалары бойынша бюджет комиссиясының қорытындыларын, сондай-ақ бюджет комиссиясының шешімдеріне сәйкес келетін мынадай құжаттарды (бұдан әрі – құжаттар):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z129" w:id="102"/>
-[...15 lines deleted...]
-      17. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджет комиссиясының отырыстарына тексеру комиссиясы өкілінің байқаушы ретінде (дауыс беру құқығынсыз) қатысуын және бюджет жобасын жоспарлау мәселелері жөніндегі бюджет комиссиясының барлық материалдарын бюджет комиссиясының мүшелеріне бір мезгілде жібере отырып, оларды заңнамада белгіленген мерзімде ұсынуды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюджеттік бағдарламалар әкімшілерінің бюджеттік сұрау салуға түсіндірме жазбасының көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z130" w:id="103"/>
-[...15 lines deleted...]
-      18. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган бюджет комиссиясының отырысы өткізілгеннен кейін үш жұмыс күні ішінде тексеру комиссиясына жергілікті бюджеттік бағдарламалар әкімшілерінің қаралған бюджеттік бағдарламалары бойынша бюджет комиссиясының қорытындыларын, сондай-ақ бюджет комиссиясының шешімдеріне сәйкес келетін мынадай құжаттарды (бұдан әрі – құжаттар):</w:t>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жергілікті бюджеттік бағдарламалардың әкімшілері ұсынатын тақырыптар бойынша ғылыми зерттеулердің мемлекеттік ғылыми және ғылыми-техникалық сараптамасы қорытындыларының көшірмелерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z131" w:id="104"/>
-[...15 lines deleted...]
-      1) бюджеттік бағдарламалар әкімшілерінің бюджеттік сұрау салуға түсіндірме жазбасының көшірмесін;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бюджеттік бағдарламалардың әкімшісі бюджеттік кредит беру арқылы іске асыруға ұсынатын бюджеттік бағдарламалар бойынша бюджеттік кредит берудің орындылығы туралы мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган қорытындысының көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z132" w:id="105"/>
-[...15 lines deleted...]
-      2) жергілікті бюджеттік бағдарламалардың әкімшілері ұсынатын тақырыптар бойынша ғылыми зерттеулердің мемлекеттік ғылыми және ғылыми-техникалық сараптамасы қорытындыларының көшірмелерін;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Президентінің және (немесе) Қазақстан Республикасы Премьер-Министрінің, астана, облыс, республикалық маңызы бар қала әкімінің аса маңызды және жедел іске асыруды талап ететін міндеттерді іске асыруға бағытталған тапсырмаларын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
-[...15 lines deleted...]
-      3) бюджеттік бағдарламалардың әкімшісі бюджеттік кредит беру арқылы іске асыруға ұсынатын бюджеттік бағдарламалар бойынша бюджеттік кредит берудің орындылығы туралы мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган қорытындысының көшірмесін;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган әзірленген бюджет жобасын тексеру комиссиясына ағымдағы қаржы жылының 15 қыркүйегінен кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z134" w:id="107"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасы Президентінің және (немесе) Қазақстан Республикасы Премьер-Министрінің, облыс, республикалық маңызы бар қала, астана әкімінің аса маңызды және жедел іске асыруды талап ететін міндеттерді іске асыруға бағытталған тапсырмаларын жолдайды.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тексеру комиссиясы бюджет жобасына бағалау жүргізу кезінде бюджет жобасы шығыстарының жалпыұлттық басымдықтарға, жергілікті бюджет шығыстарының басым бағыттарына, ең төмен стандарттарға, елді мекендер үшін өңірлік стандарттар жүйесіне, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларын бағалау нәтижелеріне, тексеру комиссиясының есепті қаржы жылындағы жергілікті бюджеттің атқарылуы туралы есебіне берген тұжырымдары мен ұсынымдарына сәйкестігіне назар аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z135" w:id="108"/>
-[...15 lines deleted...]
-      19. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган әзірленген бюджет жобасын тексеру комиссиясына ағымдағы қаржы жылының 15 қыркүйегінен кешіктірмей ұсынады.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттар мен бағалау материалдарының анықтығын және негізділігін растау қажет болған жағдайда тексеру комиссиясы бюджеттік бағдарламалардың әкімшілеріне және бюджет процесіне басқа да қатысушыларға құжаттаманы және ақпаратты ұсыну туралы талап жібереді, сондай-ақ бағалау немесе мемлекеттік аудит объектісіндегі аудиторлық және сараптамалық-талдау іс-шараларының қорытындылары бойынша материалдарды пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z136" w:id="109"/>
-[...15 lines deleted...]
-      20. Тексеру комиссиясы бюджет жобасына бағалау жүргізу кезінде бюджет жобасы шығыстарының жалпыұлттық басымдықтарға, жергілікті бюджет шығыстарының басым бағыттарына, ең төмен стандарттарға, елді мекендер үшін өңірлік стандарттар жүйесіне, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын бағалау нәтижелеріне, тексеру комиссиясының есепті қаржы жылындағы жергілікті бюджеттің атқарылуы туралы есебіне берген тұжырымдары мен ұсынымдарына сәйкестігіне назар аударады.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Бағалау бойынша қорытындыны жасау және ұсыну</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
-[...15 lines deleted...]
-      Ұсынылған құжаттар мен бағалау материалдарының анықтығын және негізділігін растау қажет болған жағдайда тексеру комиссиясы бюджеттік бағдарламалардың әкімшілеріне және бюджет процесіне басқа да қатысушыларға құжаттаманы және ақпаратты ұсыну туралы талап жібереді, сондай-ақ бағалау немесе мемлекеттік аудит объектісіндегі аудиторлық және сараптамалық-талдау іс-шараларының қорытындылары бойынша материалдарды пайдаланады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бағалау бойынша қорытынды мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган ұсынған бюджет жобасының негізінде жасалады және ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Тексеру комиссиясы бағалау жөніндегі қорытындыны сыртқы мемлекеттік аудиттің және қаржылық бақылаудың рәсімдік стандарттарына сәйкес қарайды және тексеру комиссиясының қаулысымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Астана, облыс, республикалық маңызы бар қала бюджетінің жобасын алдын ала бағалау нәтижелері жергілікті бюджет жобасы тексеру комиссиясына енгізілген күннен бастап күнтізбелік он күн ішінде астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органына және тиісті мәслихатқа ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Президентінің 18.08.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Алып тасталды - ҚР Президентінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
-[...53 lines deleted...]
-      22. Тексеру комиссиясы бағалау жөніндегі қорытындыны сыртқы мемлекеттік аудиттің және қаржылық бақылаудың рәсімдік стандарттарына сәйкес қарайды және тексеру комиссиясының қаулысымен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган тексеру комиссиясына астана, облыс, республикалық маңызы бар қала бюджеті бекітілгеннен кейін отыз жұмыс күні ішінде астана, облыс, республикалық маңызы бар қала бюджетінің жобасын бағалау бойынша қорытындыда көрсетілген ұсынымдарды орындау жөнінде қабылданған шаралар туралы ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
-[...172 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5245,442 +5123,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 880 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған кейбір жарлықтарының ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бизнесті жүргізу жеңілдігі бойынша өңірлер мен қалалар рейтингі және оның қорытындылары бойынша арнайы сыйлық беру туралы" Қазақстан Республикасы Президентінің 2017 жылғы 24 қарашадағы № 590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z147" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 1 маусымдағы № 57 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z148" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2019 жылғы 28 қазандағы № 195 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z149" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің "Республикалық бюджеттiң атқарылуын бақылау жөнiндегi есеп комитетi туралы ереженi бекiту туралы" 2002 жылғы 5 тамыздағы № 917 және "Бизнесті жүргізу жеңілдігі бойынша өңірлер мен қалалар рейтингі және оның қорытындылары бойынша арнайы сыйлық беру туралы" 2017 жылғы 24 қарашадағы № 590 жарлықтарына өзгерістер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Президентінің 2021 жылғы 11 ақпандағы № 507 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Жоғары аудиторлық палатасының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2022 жылғы 26 қарашадағы № 5 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Бизнесті жүргізу жеңілдігі бойынша өңірлер мен қалалар рейтингі және оның қорытындылары бойынша арнайы сыйлық беру туралы" Қазақстан Республикасы Президентінің 2017 жылғы 24 қарашадағы № 590 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2023 жылғы 16 мамырдағы № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2024 жылғы 29 маусымдағы № 591 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2025 жылғы 12 ақпандағы № 779 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>