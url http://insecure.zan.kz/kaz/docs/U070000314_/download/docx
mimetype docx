--- v1 (2026-03-08)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d61f42" w14:textId="6d61f42">
+    <w:p w14:paraId="6f35404" w14:textId="6f35404">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1438,882 +1438,934 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік комиссияның қызметіне басшылық жасауды Мемлекеттік комиссияның төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
-[...15 lines deleted...]
-      8. Төраға болмағанда оның міндеттерін төрағаның орынбасары атқарады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды – ҚР Президентінің 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік комиссия өз қызметін Мемлекеттік комиссияның төрағасы бекітетін, мемлекеттік органдардың ұсынысы бойынша жұмыс органы жасайтын тоқсан сайынғы жоспарлар негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
-[...15 lines deleted...]
-      9. Мемлекеттік комиссия өз қызметін Мемлекеттік комиссияның төрағасы бекітетін, мемлекеттік органдардың ұсынысы бойынша жұмыс органы жасайтын тоқсан сайынғы жоспарлар негізінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссияның қарауына шығару үшін ұсынылған мәселелер мүдделі мемлекеттік органдармен міндетті түрде келісіледі. Республикалық бюджеттен қаражат бөлуді көздейтін мәселелер бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен міндетті келісуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z46" w:id="21"/>
-[...15 lines deleted...]
-      Мемлекеттік комиссияның қарауына шығару үшін ұсынылған мәселелер мүдделі мемлекеттік органдармен міндетті түрде келісіледі. Республикалық бюджеттен қаражат бөлуді көздейтін мәселелер бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен міндетті келісуге жатады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүдделі мемлекеттік органдардың арасында келіспеушіліктер туындаған жағдайда, мәселе Қазақстан Республикасы Премьер-Министрінің жетекшілік ететін орынбасарында қаралады, оның қараудың қорытындысы бойынша жұмыс органы Мемлекеттік комиссия төрағасының атына осы мәселені Мемлекеттік комиссияның отырысына шығару не шығармау туралы хат жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z47" w:id="22"/>
-[...15 lines deleted...]
-      Мүдделі мемлекеттік органдардың арасында келіспеушіліктер туындаған жағдайда, мәселе Қазақстан Республикасы Премьер-Министрінің жетекшілік ететін орынбасарында қаралады, оның қараудың қорытындысы бойынша жұмыс органы Мемлекеттік комиссия төрағасының атына осы мәселені Мемлекеттік комиссияның отырысына шығару не шығармау туралы хат жолдайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Президентінің 26.08.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 620</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік комиссияның жұмыс органы Қазақстан Республикасы Ұлттық экономика министрлігі болып табылады, оның функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік комиссияның отырыстарына дайындықты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алдағы кезеңге арналған тоқсан сайынғы жоспар жобаларын қалыптастыру және алдағы тоқсандағы бірінші айдың 1-күніне дейін кемінде 15 күнтізбелік күн бұрын Мемлекеттік комиссияның төрағасына бекітуге енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есепті айдан кейінгі айдың 10-күніне мемлекеттік органдар ұсынатын деректер негізінде тапсырмаларды орындау жөніндегі атқарылған жұмыс туралы қорытылған ақпаратты есепті айдан кейінгі айдың 25-күніне дейін жарты жылда бір рет Қазақстан Республикасы Президентінің Әкімшілігіне жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тоқсан сайынғы жоспардың көшірмесін Мемлекеттік комиссияның мүшелеріне, сондай-ақ мүдделі мемлекеттік органдар мен ұйымдарға оны алған күнінен бастап 5 жұмыс күнінен кешіктірмей жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тоқсан сайынғы жоспарда көзделген отырыстың күн тәртібінің мәселелері бойынша материалдарды (анықтамалар, тұсаукесерлер, хаттамалық шешімдердің жобалары, сөйлеушілер мен қатысушылардың тізімдері) жинау және Мемлекеттік комиссияның отырыстарын өткізу мерзімдерінің жоспарына сәйкес белгіленген отырыс өткізілгенге дейін кемінде бір жұмыс күні бұрын Мемлекеттік комиссияның төрағасына ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Мемлекеттік комиссияның отырысы хаттамасының жобасын Мемлекеттік комиссияның мүшелеріне келісуге және бұрыштама қоюға жіберу болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Президентінің 26.08.2013 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 620</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - ҚР Президентінің 27.03.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 533</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>; 06.08.2014 № 888 Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік комиссия төрағасының шешімі мен жұмыс органының ұсыныстары бойынша кезектен тыс отырыстар шақырылуы мүмкін, олардың қарауына жоспардан тыс мәселелер шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезектен тыс отырыс өткізілетін күн, оған шығарылатын мәселелер бойынша материалдарды ұсыну және Мемлекеттік комиссия мүшелерінің өз қатысуын растау мерзімдері Мемлекеттік комиссия төрағасының кезектен тыс отырысты шақыру туралы шешімінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссия төрағасының тапсырмасы бойынша сырттай дауыс беруге бастама жасау арқылы жоспардан тыс мәселелерді шығаруға және қарауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссия мүшелерінің сырттай дауыс беруге ұсынылған хаттама жобасын қарауы осы Ереженің 18-тармағына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Президентінің 25.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 856</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="23"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік комиссияның тоқсан сайынғы жоспарына алдағы тоқсанға арналған мәселелерді енгізу үшін мүдделі мемлекеттік органдар жұмыс органына өз ұсыныстарын (тиісті материалдарды) жоспарланғаннан кейінгі тоқсанның соңғы айының 1-күніне дейін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мүдделі мемлекеттік органдар Мемлекеттік комиссияның тоқсан сайынғы жұмыс жоспарын алған соң өздеріне тоқсан сайынғы жоспарда жүктелген іс-шараларды уақтылы ұйымдастырады. Отырыстың күн тәртібінің мәселелері бойынша материалдар (мәселе бойынша анықтама, тұсаукесерлері, хаттамалық шешімнің жобасы, сөйлеушілер мен қатысушылар тізімі) жұмыс органына тоқсан сайынғы жоспарға сәйкес айқындалған отырыс өткізілгенге дейін кемінде екі жұмыс күні бұрын берілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік комиссияның отырысы Мемлекеттік комиссия төрағасының бастамасымен жоспарланған отырысқа дейін екі жұмыс күнінен кешіктірілмеЙ шақырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Отырыс басталғанға дейін кемінде бір жұмыс күні бұрын Мемлекеттік комиссияның мүшелері отырысқа өздерінің қатысатынын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік комиссияның отырыстары оның мүшелерінің жалпы санының үштен екісі қатысқан кезде заңды болады. Мемлекеттік комиссияның мүшелері оның отырыстарына ауысу құқығынсыз қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мемлекеттік комиссияның шешімдері оның отырысқа қатысып отырған мүшелерінің жалпы санының көпшілік даусымен қабылданады және жүргізілген стенограмма негізінде хаттамамен ресімделеді. Мемлекеттік комиссия мүшелерінің дауыстары тең болған кезде төрағалық етуші берген дауыс шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссия хаттамасының көшірмелері Мемлекеттік комиссияның барлық мүшелеріне және мүдделі мемлекеттік органдарға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - ҚР Президентінің 27.03.2013 </w:t>
-[...9 lines deleted...]
-        <w:t>N 533</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Президентінің 25.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 856</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>; 06.08.2014 № 888 Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="30"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік комиссияның мүшелері хаттаманың жобасын, оны алған күнінен бастап үш жұмыс күнінен кешіктірмейтін мерзімде келіседі және бұрыштама қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік комиссияның алдына қойылған міндеттерді іске асыру мақсатында оның шешімдерімен Мемлекеттік комиссияның жанынан жұмыс топтары құрылады, олардың құрамы мен міндеттері Мемлекеттік комиссияның хаттамасымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік комиссияның отырыстарына оның мүшелері болып табылмайтын лауазымды адамдар, сондай-ақ бұқаралық ақпарат құралдарының өкілдері шақырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Президентінің 25.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 856</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды – ҚР Президентінің 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="31"/>
-[...255 lines deleted...]
-      20. Мемлекеттік комиссияның отырыстарына оның мүшелері болып табылмайтын лауазымды адамдар, сондай-ақ бұқаралық ақпарат құралдарының өкілдері шақырылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік комиссияның қызметі Қазақстан Республикасының Президенті шешімінің негізінде тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2405,80 +2457,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 314 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссияның</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЛАУАЗЫМДЫҚ ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Құрамы жаңа редакцияда – ҚР Президентінің 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2490,51 +2542,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2544,51 +2616,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің Төрағасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары немесе Қазақстан Республикасы Президентінің экономикалық мәселелер жөніндегі көмекшісі немесе Қазақстан Республикасы Президентінің кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының басқарма төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2778,55 +2850,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3152,31 +3224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>