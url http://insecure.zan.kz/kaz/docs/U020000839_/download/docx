--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c34bfe6" w14:textId="c34bfe6">
+    <w:p w14:paraId="342012a" w14:textId="342012a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -264,74 +264,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">20) тармақшасына сәйкес қаулы етемін: </w:t>
+      Қазақстан Республикасы Конституциясының 46-бабының 21) тармақшасына сәйкес қаулы етемін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Президентінің жанынан Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі комиссия құрылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1088,100 +1150,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Комиссия төрағадан, хатшыдан және осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Комиссияның өзге де мүшелерінен тұрады. Комиссияны Қазақстан Республикасының Мемлекеттік кеңесшісі басқарады. Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі Комиссияның хатшысы болып табылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес Комиссияның өзге де мүшелерінен тұрады. Комиссияны Қазақстан Республикасы Президенті Әкімшілігінің Басшысы басқарады. Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі Комиссияның хатшысы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Президентінің 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 591</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1598,51 +1700,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының Президентіне қаралатын мәселелер бойынша тапсырмалар беру, Республика Президентінің тиісті актілерін шығару туралы, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі жұмыстың тиісті деңгейін қамтамасыз етпеген, Қазақстан Республикасының Президенті тағайындайтын облыстардың, республикалық маңызы бар қалалардың, астананың әкімдерін, мемлекеттік органдардың басшыларын атқаратын қызметінен босатуға дейін тәртіптік жауапкершілікке тарту туралы ұсыныстар енгізуге құқылы.</w:t>
+      7) Қазақстан Республикасының Президентіне қаралатын мәселелер бойынша тапсырмалар беру, Қазақстан Республикасы Президентінің тиісті актілерін шығару туралы, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі жұмыстың тиісті деңгейін қамтамасыз етпеген, Қазақстан Республикасының Президенті тағайындайтын астананың, облыстардың, республикалық маңызы бар қалалардың әкімдерін, мемлекеттік органдардың басшыларын атқаратын лауазымынан босатуға дейін тәртіптік жауаптылыққа тарту туралы ұсыныстар енгізуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1727,51 +1829,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 591</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2074,114 +2216,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оның отырыстарында төрағалық етеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      қызметшілердің қызмет этикасы мәселелерін қарауға байланысты құқық қорғау және өзге де мемлекеттік органдардың алқа отырыстарына қатысуға хақылы. </w:t>
+        <w:t>
+      3) Комиссияның жұмысы туралы Қазақстан Республикасының Президентіне тұрақты есеп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) сыбайлас жемқорлыққа қарсы іс-қимыл және мемлекеттік қызметшілердің қызмет этикасы мәселелерін қарауға байланысты құқық қорғау және өзге де мемлекеттік органдардың алқа отырыстарына қатысуға хақылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2703,69 +2873,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік кеңесшісі, төраға</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президенті Әкімшілігінің Құқық қорғау жүйесі бөлімінің меңгерушісі, хатшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2973,69 +3183,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Қаржы министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы (келісім бойынша)</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша)</w:t>
+      Қазақстан Республикасы Құрылтайының бейіндік комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3103,55 +3295,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>