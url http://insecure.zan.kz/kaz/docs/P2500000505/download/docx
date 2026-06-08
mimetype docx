--- v1 (2025-12-22)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e9d725" w14:textId="6e9d725">
+    <w:p w14:paraId="e480780" w14:textId="e480780">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -913,154 +913,278 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасының Үкіметі Қазақстан Республикасы Президентінің бастамаларына арналған резервтен қаражат бөлу туралы шешім қабылдағаннан кейін бюджетті атқару барысында бюджеттік бағдарламалардың әкімшілері 5 (бес) жұмыс күні ішінде тиісті қаржыландыру жоспарларына өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Қазақстан Республикасы Президентінің бастамаларына арналған резервтен бөлінген қаражатты пайдалану Қазақстан Республикасы Бюджет кодексінің талаптарына, бюджетті атқару жөніндегі орталық уәкілетті орган айқындайтын бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдеріне (бұдан әрі – бюджеттің қазынашылық атқарылуы рәсімдері) сәйкес жүзеге асырылады.</w:t>
+      10. Қазақстан Республикасы Президентінің бастамаларына арналған резервтен бөлінген қаражатты пайдалану Қазақстан Республикасы Бюджет кодексінің талаптарына, Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығымен бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдеріне, қазынашылық есепке алу және мониторинг рәсімдеріне (бұдан әрі – № 328 рәсімдер) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасы Президентінің бастамаларына арналған резервтен бөлінген ақша қаржы жылы ішінде пайдаланылмаған жағдайда тиісті бюджеттік бағдарламаның әкімшісі Қазақстан Республикасы Президентінің бастамаларына арналған резервті қалпына келтіру арқылы бөлінген ақшаны ағымдағы қаржы жылының 20 желтоқсанына дейін қайтаруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бюджеттік бағдарламаның әкімшісі Қазақстан Республикасы Президентінің бастамаларына арналған резервтен қаржы жылы ішінде пайдаланылмаған ақшаны, бюджет қаражатының үнемделуін және (немесе) бөлінген ақшаның пайдаланылмаған бөлігінің қалдығын ағымдағы қаржы жылының 20 желтоқсанына дейін Қазақстан Республикасы Президентінің бастамаларына арналған резервті қалпына келтіру арқылы қайтаруды және бюджеттің қазынашылық атқарылуы рәсімдерінде айқындалған тәртіппен тиісті қаржыландыру жоспарларына өзгерістер енгізуді қамтамасыз етеді.</w:t>
+      Бюджеттік бағдарламаның әкімшісі Қазақстан Республикасы Президентінің бастамаларына арналған резервтен қаржы жылы ішінде пайдаланылмаған ақшаны, бюджет қаражатының үнемделуін және (немесе) бөлінген ақшаның пайдаланылмаған бөлігінің қалдығын ағымдағы қаржы жылының 20 желтоқсанына дейін Қазақстан Республикасы Президентінің бастамаларына арналған резервті қалпына келтіру арқылы қайтаруды және № 328 рәсімдерде белгіленген тәртіппен тиісті қаржыландыру жоспарларына өзгерістер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджет қаражаты үнемделген немесе қаржы жылы ішінде Қазақстан Республикасы Президентінің бастамаларына арналған резервтен алынған ақша ішінара пайдаланылған жағдайда тиісті жергілікті атқарушы орган бұл туралы қаражат бөлген жоғары тұрған бюджеттің бюджеттік бағдарламаларының әкімшісіне хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган жоғары тұрған бюджеттің бюджеттік бағдарламалары әкімшісінің тиісті қаржыландыру жоспарларына өзгерістер енгізгеннен кейін бюджеттің қазынашылық атқарылуы рәсімдерінде айқындалған тәртіппен тиісті жергілікті бюджетті түзетуді жүзеге асырады.</w:t>
+      Жоғары тұрған бюджеттің бюджеттік бағдарламаларының әкімшісі тиісті қаржыландыру жоспарларына өзгерістер енгізгеннен кейін төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган № 328 рәсімдерде белгіленген тәртіппен тиісті жергілікті бюджетті түзетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің бастамаларына арналған резервтен алынған пайдаланылмаған ақшаны, бюджет қаражатының үнемделуін және (немесе) пайдаланылмаған бөліктің қалдығын қайтаруды төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган жоғары тұрған бюджеттің бюджеттік бағдарламасы әкімшісінің кассалық шығыстарын қалпына келтіру арқылы бюджет түсімдері сыныптамасының тиісті кодынан жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бюджетті атқару жөніндегі орталық уәкілетті орган Қазақстан Республикасы Президентінің Әкімшілігіне Қазақстан Республикасы Президентінің бастамаларына арналған резервтен ақшаның пайдаланылуы және оның қалдықтары туралы ақпаратты ай сайын ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1106,55 +1230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1480,31 +1604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>