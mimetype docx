--- v1 (2025-12-21)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ba7f0b" w14:textId="9ba7f0b">
+    <w:p w14:paraId="4e195b1" w14:textId="4e195b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -578,127 +578,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Премьер-Министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -5410,147 +5422,105 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">133) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      133) Қазақстан Республикасының туристік қызмет туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z193" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) туристік қызмет саласындағы халықаралық шарттарды әзірлейді, жасайды және орындайды, сондай-ақ халықаралық ұйымдарда және халықаралық іс-шараларда мемлекеттің туризм саласындағы мүдделерін білдіреді, олардың жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z194" w:id="206"/>
     <w:p>
       <w:pPr>
@@ -5704,281 +5674,179 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">141) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      141) тармақшаны алып тастау көзделген - ҚР 29.11.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">142) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 1025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...150 lines deleted...]
-      142) кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдық пен техника сатып алу бойынша шығынының бір бөлігін өтейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z202" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) туристік қызметті жүзеге асыратын адамдарды және туристердi уақытша болатын елдегi (жердегi) ықтимал қауiп туралы хабардар етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z203" w:id="213"/>
     <w:p>
       <w:pPr>
@@ -6501,167 +6369,239 @@
         <w:t>
       162-2) бірыңғай есепке алу жүйесінің жұмыс істеуі және бірыңғай есепке алу жүйесінде қамтылған ақпаратты өзге тұлғаларға беру қағидаларын Қазақстан Республикасының заңнамасына сәйкес әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z389" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-3) бәсекелестікті қорғау және монополистік қызметті шектеу саласында басшылықты жүзеге асыратын уәкілетті органмен, ақпараттандыру саласындағы уәкілетті органмен және Қазақстан Республикасының Ұлттық Банкімен келісу бойынша бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаны айқындау қағидаларын және оған қойылатын біліктілік талаптарын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z390" w:id="233"/>
-[...15 lines deleted...]
-      162-4) бәс тігуге қатысушыларға ұтыстарды төлеу кезінде бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлға алатын комиссияның мөлшерін бәсекелестікті қорғау және монополистік қызметті шектеу саласында басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша белгілейді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">162-4) алып тасталды - ҚР Үкіметінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-5) бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғамен ынтымақтастық мерзімін, оны ұзарту немесе тоқтату шарттарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z391" w:id="234"/>
-[...15 lines deleted...]
-      162-5) бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғамен ынтымақтастық мерзімін, оны ұзарту немесе тоқтату шарттарын айқындайды;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-6) бекітілген қағидаларға және біліктілік талаптарына сәйкес бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаны айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z392" w:id="235"/>
-[...15 lines deleted...]
-      162-6) бекітілген қағидаларға және біліктілік талаптарына сәйкес бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаны айқындайды;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-7) құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертудің мәтінін, эскиздерін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z393" w:id="236"/>
-[...15 lines deleted...]
-      162-7) құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертудің мәтінін, эскиздерін бекітеді;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-8) ойын мекемесі, букмекерлік кеңсе немесе тотализатор жұмысының, мөлшерлемелер қабылдаудың және өткізілетін құмар ойындарының және (немесе) бәс тігудің үлгілік қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z394" w:id="237"/>
-[...15 lines deleted...]
-      162-8) ойын мекемесі, букмекерлік кеңсе немесе тотализатор жұмысының, мөлшерлемелер қабылдаудың және өткізілетін құмар ойындарының және (немесе) бәс тігудің үлгілік қағидаларын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-9) құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізіміне енгізу туралы өтініш беру, сондай-ақ құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізімін жүргізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z395" w:id="238"/>
-[...15 lines deleted...]
-      162-9) құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізіміне енгізу туралы өтініш беру, сондай-ақ құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізімін жүргізу тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-10) бірыңғай есепке алу жүйесіне, бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаға, сондай-ақ ол төлем ұйымының қызметтерін көрсету үшін тартатын заңды тұлғаға құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген тұлғалардың тізіміне үздіксіз қол жеткізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z222" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) лотереялар өткізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z396" w:id="240"/>
     <w:p>
@@ -7295,286 +7235,350 @@
         <w:t>
       185-5) жұртшылықты адам саудасына қарсы іс-қимыл саласындағы қызметтің нәтижелері туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z386" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-6) өз құзыреті шегінде басқа да мемлекеттік органдармен және ұйымдармен бірлесіп адам саудасының алдын алу жөніндегі іс-шараларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z421" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-7) жұмылдыру дайындығы саласындағы уәкiлеттi органға жұмылдыру дайындығы мен жұмылдыру жөнiндегi iс-шараларды қаржыландыру көлемдерi жөнiнде ұсыныстар енгiзедi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z422" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-8) реттелетін қызмет салаларындағы ұйымдардың жұмылдыру дайындығын жоспарлайды, ұйымдастырады және оған басшылық етеді, Қазақстан Республикасындағы жұмылдыру дайындығы мен жұмылдыру қағидаларында белгіленген тәртіппен жұмылдыру тапсырыстары бар ұйымдардың жұмылдыру әзірлігін бағалауды жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z423" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-9) ұйымдармен жұмылдыру тапсырыстарын орындауға арналған шарттар жасасады, жұмылдыру дайындығы саласындағы уәкілетті органға жұмылдыру тапсырыстары бар ұйымдар банкрот болған, қайта ұйымдастырылған, таратылған, олардың жұмыс бейіні өзгертілген кезде белгіленген жұмылдыру тапсырыстарын алып тастау және басқаға беру туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z424" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-10) әскери міндеттілерді бекітіп қою бойынша жұмысты ұйымдастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z425" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-11) жұмылдыру дайындығы мен жұмылдыру саласында Қазақстан Республикасының заңдары мен өзге де нормативтiк құқықтық актiлерiнiң орындалуын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z426" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-12) жұмылдыру жоспарларын әзірлейді, жұмылдыру дайындығы саласындағы уәкілетті органмен келіседі және бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z427" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       185-13) Қазақстан Республикасының жергiлiктi атқарушы органдарымен өзара iс-қимыл жасай отырып, жұмылдыру жоспарларын орындауға дайындық жөнiндегi шараларды жүргiзедi; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z428" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-14) жұмылдыру тапсырыстарын белгілеу үшін ұйымдардың өндірістік, қаржылық, қоймалық мүмкіндіктері туралы ақпаратты жұмылдыру дайындығы саласындағы уәкілетті органға береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z429" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-15) Қазақстан Республикасының жергiлiктi атқарушы органдарымен өзара iс-қимыл жасай отырып, ұйымдарды соғыс жағдайы режимiне көшiру жөнiндегi шаралар кешенiн жүргiзудi ұйымдастырады және қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z430" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-16) реттелетін қызмет салаларындағы жұмылдыру дайындығы мен жұмылдыру саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z431" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-17) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік органдардың мүдделеріне сай міндеттерді орындау үшін, сондай-ақ Қазақстан Республикасы экономикасының іркіліссіз жұмыс істеуін және халқының тыныс-тіршілігін қамтамасыз ету үшін реттелетін қызмет салаларындағы арнайы құралымдарды ұйымдастырады және олардың қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="270"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z432" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-18) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысады және шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z433" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-19) құқық бұзушылық жасауға ықпал ететін себептер мен жағдайларды анықтайды және өз құзыреті шегінде оларды жою жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z434" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-20) өзге де мемлекеттік органдармен және қоғамдық ұйымдармен бірлесіп, құқық қорғау органдарында есепте тұрған жастарды қоса алғанда, құқық бұзушылық жасауға бейім адамдарды дене шынықтырумен және спортпен айналысуға тарту жөніндегі жұмысты үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z245" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7696,895 +7700,935 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="271"/>
+    <w:bookmarkStart w:name="z246" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z247" w:id="272"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z247" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрлікке басшылық жасауды бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z248" w:id="273"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z248" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z249" w:id="274"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z249" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымдарға тағайындалатын және лауазымдарынан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z250" w:id="275"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z250" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z251" w:id="276"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z251" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрлік қызметіне басшылық жасауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z252" w:id="277"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z252" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамаға сәйкес еңбек қатынастары мәселелері өз құзыретіне жатқызылған Министрлік қызметкерлерін лауазымдарға тағайындайды және лауазымдарынан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z253" w:id="278"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z253" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z254" w:id="279"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z254" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрлікте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралар қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z255" w:id="280"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z255" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Министрліктің құрылымын және оның құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z256" w:id="281"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z256" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының Парламентінде, өзге де мемлекеттік органдар мен ұйымдарда Министрліктің атынан өкілдік етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z257" w:id="282"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z257" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z258" w:id="283"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z258" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы қолданыстағы заңнамаға сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z259" w:id="284"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z259" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z260" w:id="285"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z260" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z261" w:id="286"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z261" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z262" w:id="287"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z262" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірісті қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z263" w:id="288"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z263" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z264" w:id="289"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z264" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше белгіленбесе, Министрлік өзіне бекітілген мүлікті және өзіне қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті дербес иеліктен шығаруға немесе өзге де тәсілмен оған билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z265" w:id="290"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z265" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z266" w:id="291"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z266" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z267" w:id="292"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z267" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі  Спорт және дене шынықтыру істері комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z268" w:id="293"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z268" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Республикалық спорт колледжі" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z269" w:id="294"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z269" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ұлттық спорттық медицина және оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z270" w:id="295"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z270" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Спортты дамыту дирекциясы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z271" w:id="296"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z271" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Спортшылардың допингке қарсы зертханасы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z272" w:id="297"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z272" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қысқы спорт түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z273" w:id="298"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z273" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Дене шынықтыру және спорт бойынша республикалық оқу-әдістемелік және талдау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z274" w:id="299"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z274" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Ұлттық және ат спорты түрлері орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z275" w:id="300"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z275" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Алматы" Олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z276" w:id="301"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z276" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Астана" олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z277" w:id="302"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z277" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Алатау" қысқы спорт түрлері бойынша республикалық жоғары спорт шеберлігі мектебі" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z278" w:id="303"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z278" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Дене мүмкіндіктері шектеулі тұлғаларға арналған спорттық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z279" w:id="304"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z279" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Допингке қарсы ұлттық орталық" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z280" w:id="305"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z280" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Олимп" спорттық-сауықтыру орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z281" w:id="306"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z281" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазспортинвест" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z282" w:id="307"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z282" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Күрес түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z283" w:id="308"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z283" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің қарамағындағы республикалық мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="309"/>
+    <w:bookmarkStart w:name="z284" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қажымұқан Мұңайтпасов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z285" w:id="310"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z285" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Кәркен Ахметов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8613,200 +8657,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="311"/>
+    <w:bookmarkStart w:name="z287" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Алматы қаласының "Шаңырақ" шағын ауданындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z288" w:id="312"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z288" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Туризм индустриясы комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z289" w:id="313"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z289" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z290" w:id="314"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z290" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Халықаралық туризм және меймандостық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z398" w:id="315"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z398" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Ойын бизнесін және лотереяны реттеу комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже Тізбемен толықтырылды - ҚР Үкіметінің 20.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1087</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 15.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1084</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Бірыңғай есепке алу жүйесінің операторы" жауапкершілігі шектеулі серіктестігі".</w:t>
+      "Құмар ойындар мониторингі және талдау орталығы" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8900,166 +8964,166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="316"/>
+    <w:bookmarkStart w:name="z292" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігінің  Спорт және дене шынықтыру істері комитеті  мемлекеттік басқарудың тиісті саласына (аясына) басшылық жасау жөніндегі уәкілетті орган болып айқындалатын республикалық заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="317"/>
+    <w:bookmarkStart w:name="z293" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республикалық мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z294" w:id="318"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z294" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Қажымұқан Мұңайтпасов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z295" w:id="319"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z295" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Кәркен Ахметов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9088,370 +9152,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="320"/>
+    <w:bookmarkStart w:name="z297" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің Алматы қаласының "Шаңырақ" шағын ауданындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z298" w:id="321"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z298" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республикалық мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z299" w:id="322"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z299" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Республикалық спорт колледжі" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z300" w:id="323"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z300" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Ұлттық спорттық медицина және оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z301" w:id="324"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z301" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Спортты дамыту дирекциясы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z302" w:id="325"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z302" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Спортшылардың допингке қарсы зертханасы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z303" w:id="326"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z303" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Қысқы спорт түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z304" w:id="327"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z304" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Дене шынықтыру және спорт бойынша республикалық оқу-әдістемелік және талдау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z305" w:id="328"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z305" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Ұлттық және ат спорты түрлері орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z306" w:id="329"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z306" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Алматы" Олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z307" w:id="330"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z307" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Астана" олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z308" w:id="331"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z308" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Алатау" қысқы спорт түрлері бойынша республикалық жоғары спорт шеберлігі мектебі" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z309" w:id="332"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z309" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Дене мүмкіндіктері шектеулі тұлғаларға арналған спорттық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z310" w:id="333"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z310" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Допингке қарсы ұлттық орталық" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z311" w:id="334"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z311" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Олимп" спорттық-сауықтыру орталығы" шаруашылық жүргізу құқығындағы республикалы мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z312" w:id="335"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z312" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Күрес түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9543,168 +9607,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="336"/>
+    <w:bookmarkStart w:name="z314" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акциялардың мемлекеттік пакеттерін иелік ету және пайдалану құқықтары Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті мен Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитетіне берілетін заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z315" w:id="337"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z315" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитетіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z316" w:id="338"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z316" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазспортинвест" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z317" w:id="339"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z317" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитетіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z318" w:id="340"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z318" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z319" w:id="341"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z319" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Халықаралық туризм және меймандостық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9796,2392 +9860,2392 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="342"/>
+    <w:bookmarkStart w:name="z321" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z322" w:id="343"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z322" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z323" w:id="344"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z323" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Достық үйі – Этносаралық қатынастар орталығы" республикалық мемлекеттік мекемесін тарату және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 9 қазандағы № 1081 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың 4-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z324" w:id="345"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z324" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Astana Ballet" жауапкершілігі шектеулі серіктестігін қайта атау туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 20 қазандағы № 1112 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілген өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z325" w:id="346"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z325" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақстан Республикасының Ұлттық мұражайы" республикалық мемлекеттік мекемесін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкiметiнiң 2014 жылғы 31 желтоқсандағы № 1439 қаулысымен бекiтiлген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z326" w:id="347"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z326" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 31 желтоқсандағы № 1440 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z327" w:id="348"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z327" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақ ұлттық хореография академиясы" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 11 наурыздағы № 126 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z328" w:id="349"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z328" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 9 маусымдағы № 425 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z329" w:id="350"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z329" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Мәдениет және спорт министрлігінің республикалық мемлекеттік мекемелерін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 24 шілдедегі № 585 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z330" w:id="351"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z330" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Республикалық кітап мұражайы" республикалық мемлекеттік қазыналық кәсіпорнын қайта атау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 29 желтоқсандағы № 1117 қаулысының 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z331" w:id="352"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z331" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкiметiнiң 2016 жылғы 27 қаңтардағы № 27 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z332" w:id="353"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z332" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу және кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 11 тамыздағы № 455 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z333" w:id="354"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z333" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Астана" ұлттық сурет галереясы" республикалық мемлекеттік мекемесін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 10 қарашадағы № 690 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z334" w:id="355"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z334" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 15 желтоқсандағы № 805 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z335" w:id="356"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z335" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 22 ақпандағы № 85 қаулысының 2-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z336" w:id="357"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z336" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан халқының рухани даму қоры" акционерлік қоғамын тарату туралы" Қазақстан Республикасы Үкiметiнiң 2017 жылғы 24 ақпандағы № 90 қаулысымен бекiтiлген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z337" w:id="358"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z337" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір республикалық мемлекеттік мекемелерін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 31 мамырдағы № 321 қаулысының 4-тармағының 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z338" w:id="359"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z338" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 8 маусымдағы № 350 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z339" w:id="360"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z339" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 31 тамыздағы № 532 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z340" w:id="361"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z340" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Отандастар қоры" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 13 қазандағы № 644 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z341" w:id="362"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z341" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Бейбітшілік және келісім музейі" республикалық мемлекеттік қазыналық кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 31 наурыздағы № 150 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z342" w:id="363"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z342" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Атырау облысы Мәдениет, архивтер және құжаттама басқармасының Атырау облысы мұражай қорығы "Хан Ордалы – Сарайшық" коммуналдық мемлекеттік қазыналық кәсіпорнын коммуналдық меншіктен республикалық меншікке қабылдау туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 4 сәуірдегі № 162 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z343" w:id="364"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z343" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қазақстан Республикасының Қоғамдық даму министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 21 шілдедегі № 444 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z344" w:id="365"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z344" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 16 қазандағы № 640 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z345" w:id="366"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z345" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 26 қазандағы № 690 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z346" w:id="367"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z346" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 29 желтоқсандағы № 925 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z347" w:id="368"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z347" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Ұлттық киноны қолдау мемлекеттік орталығын құру туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 15 наурыздағы № 113 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z348" w:id="369"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z348" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Кейбір республикалық мемлекеттік мекемелерді, республикалық мемлекеттік қазыналық кәсіпорындарды қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 наурыздағы № 131 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z349" w:id="370"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z349" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 26 сәуірдегі № 228 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z350" w:id="371"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z350" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 маусымдағы № 396 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z351" w:id="372"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z351" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Қазақстан Республикасы Ұлттық мемлекеттік Кітап палатасы" республикалық мемлекеттік мекемесінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 маусымдағы № 415 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z352" w:id="373"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z352" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Астана қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 31 шілдедегі № 555 қаулысының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z353" w:id="374"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z353" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Бейбітшілік және келісім музейі" республикалық мемлекеттік қазыналық кәсіпорнын тарату туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 27 желтоқсандағы № 994 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z354" w:id="375"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z354" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 8 маусымдағы № 355 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z355" w:id="376"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z355" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақстан мәдениетінің ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорнын құру туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 26 маусымдағы № 403 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z356" w:id="377"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z356" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 28 қазандағы № 717 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z357" w:id="378"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z357" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Нұр-Сұлтан қаласы әкімдігінің "Қ. Қуанышбаев атындағы мемлекеттік академиялық қазақ музыкалық драма театры" мемлекеттік коммуналдық қазыналық кәсіпорнын коммуналдық меншіктен республикалық меншікке қабылдау туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 2 желтоқсандағы № 810 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z358" w:id="379"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z358" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Қазақстан Республикасы Білім және ғылым министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 ақпандағы № 39 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z359" w:id="380"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z359" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 11 ақпандағы № 56 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z360" w:id="381"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z360" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 145 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне енгiзiлетiн өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z361" w:id="382"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z361" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 31 наурыздағы № 195 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z362" w:id="383"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z362" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақ ұлттық хореография академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын құру мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 сәуірдегі № 227 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z363" w:id="384"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z363" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір республикалық мемлекеттік қазыналық кәсіпорындарын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 28 сәуірдегі № 279 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z364" w:id="385"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z364" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 28 сәуірдегі № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z365" w:id="386"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z365" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкiметiнің 2021 жылғы 14 тамыздағы № 559 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z366" w:id="387"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z366" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. "Республикалық мемлекеттік заңды тұлғалардың кейбір мәселелері және Қазақстан Республикасы Үкіметінің "Қазақстан Республикасы Үкiметiнiң жанындағы Республикалық ономастика комиссиясы туралы" 1998 жылғы 21 сәуірдегі № 368 және "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы 2014 жылғы 23 қыркүйектегі № 1003 қаулыларына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 қыркүйектегі № 624 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z367" w:id="388"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z367" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 24 тамыздағы № 593 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z368" w:id="389"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z368" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына толықтыру енгізу және "Спорттағы ұлттық команда туралы" Қазақстан Республикасы Премьер-Министрінің 1994 жылғы 2 наурыздағы № 85-ө өкімінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 22 қыркүйектегі № 723 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z369" w:id="390"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z369" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 13 қазандағы № 820 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z370" w:id="391"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z370" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 қазандағы № 834 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z371" w:id="392"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z371" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 желтоқсандағы № 975 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z372" w:id="393"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z372" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 26 желтоқсандағы № 1065 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z373" w:id="394"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z373" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 16 наурыздағы № 219 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z374" w:id="395"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z374" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері" туралы Қазақстан Республикасы Үкіметінің 2023 жылғы 16 наурыздағы № 224 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z375" w:id="396"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z375" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 14 сәуірдегі № 307 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z376" w:id="397"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z376" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. "Қазақстан Республикасы Үкіметінің "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы 2014 жылғы 23 қыркүйектегі № 1003 және "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" 2023 жылғы 16 наурыздағы № 224 қаулыларына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 7 тамыздағы № 651 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z377" w:id="398"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z377" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 1 қыркүйектегі № 762 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z378" w:id="399"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z378" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қыркүйектегі № 764 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12507,31 +12571,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>