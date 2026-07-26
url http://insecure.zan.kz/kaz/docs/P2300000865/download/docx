--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e195b1" w14:textId="4e195b1">
+    <w:p w14:paraId="8b8521d" w14:textId="8b8521d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4027,3064 +4027,3292 @@
         <w:t>
       83) дене шынықтыру және спорт саласындағы ғылыми зерттеулердi, олардың нәтижелерiн Қазақстан Республикасының заңнамасына сәйкес дене шынықтыру және спорт практикасына енгiзудi ұйымдастырады және үйлестiредi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z143" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) спортта допингке қарсы іс-шаралардың жүргiзiлуiн бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z399" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      84-1) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының 44-2-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 3), 4) және 5) тармақшаларында және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларында көзделген шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z144" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) спортшылар мен жаттықтырушыларға: "Қазақстан Республикасының еңбек сiңiрген спорт шеберi", "Қазақстан Республикасының халықаралық дәрежедегi спорт шеберi", "Қазақстан Республикасының спорт шеберi", "Қазақстан Республикасының еңбек сiңiрген жаттықтырушысы" спорттық атақтарын береді, спортшылар мен жаттықтырушыларды осындай спорттық атақтарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z145" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi жоғары санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi жоғары санатты әдіскер, бiлiктiлiгi орта деңгейдегi жоғары санатты әдiскер, бiлiктiлiгi жоғары деңгейдегi жоғары санатты нұсқаушы-спортшы, жоғары санатты ұлттық спорт төрешiсi, ұлттық спорт төрешiсi біліктілік санаттарын береді, біліктілік санаттарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z146" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) ұлттық спорт федерацияларын аккредиттеудi жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z147" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) халықаралық спорттық жарыстардың чемпиондары мен жүлдегерлеріне, жаттықтырушыларға және спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелеріне ақшалай көтермелеуді төлеу және оны қайтару қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z148" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) спортшылар мен жаттықтырушыларға өмір бойы ай сайынғы материалдық қамсыздандыруды төлеу қағидаларын бекітеді, олардың мөлшерін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z149" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) спорт түрлері бойынша кешенді нысаналы бағдарламаларды және спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының спортшыларын даярлаудың жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z150" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) спорт резервін және жоғары дәрежелі спортшыларды даярлау жүзеге асырылатын дене шынықтыру-спорт ұйымдары үшін спорт түрлері бойынша бағдарламаларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z151" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) аккредиттелген ұлттық спорт федерацияларының ұсынуымен спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының құрамдарын жыл сайын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z152" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) аккредиттелген ұлттық спорт федерацияларының ұсынуымен спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының бас жаттықтырушыларын және спорт түрлері бойынша мемлекеттік жаттықтырушыларды лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z153" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелеріне олардың халықаралық спорттық жарыстарда спорттық жарақаттар алуы және мертігуі кезінде өтемақы төлемдерін төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z154" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының мүшелерін халықаралық спорттық жарыстарға даярлау және оған қатысу кезінде сақтандыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z155" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) аккредиттелген ұлттық спорт федерацияларының ұсыныстары бойынша спорттық-бұқаралық іс-шаралардың бірыңғай республикалық күнтізбесін бекітеді және оның іске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">97) алып тасталды - ҚР Үкіметінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) "Үздік спорт журналисі" атағын беру қағидаларын масс-медиа саласындағы уәкілетті органмен келісу бойынша әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z158" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) халықаралық және республикалық спорттық жарыстардың ережелерін (регламенттерін) бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z159" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) спорттық іс-шаралардың шығыстар құрылымын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақты 84-1) тармақшамен толықтыру көзделген – ҚР Үкіметінің 18.08.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">101) алып тасталды - ҚР Үкіметінің 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (16.06.2026 бастап </w:t>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) халықтың әртүрлі топтарының жас шамасын, кәсіптік және әлеуметтік ерекшеліктерін ескере отырып, дене шынықтыру мен спортты насихаттауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z162" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) мүгедектігі бар адамдарға арналған дене шынықтыру-спорт ұйымдарындағы оқу-жаттығу процесінің спорт түрлері бойынша даярлық кезеңдерінің мазмұнын, бағдарламасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z163" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесіп, республикалық спорт жарыстарын өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z164" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) дене шынықтыру-спорт ұйымдарымен бірлесе отырып, мүгедектігі бар адамдар арасындағы спорт түрлері бойынша Қазақстан Республикасының ұлттық командаларын даярлауды және олардың халықаралық спорттық жарыстарға, оның ішінде Паралимпиадалық, Сурдлимпиадалық ойындарға және Дүниежүзілік арнаулы олимпиадалық ойындарға қатысуын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z410" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-1) спорт түрі (түрлері) бойынша спорттық даярлықтың ұлттық стандарттарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z165" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) Қазақстан Республикасы халқының дене шынықтыру даярлығына президенттік тестілерді орындау жөніндегі жұмысқа басшылық жасауды және оны бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z166" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) Қазақстан Республикасының штаттық ұлттық командаларының сандық құрамын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z167" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша бөлу жөніндегі бірыңғай операторды айқындау қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z411" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108-1) спорттың ойналатын түрлері бойынша кәсіби спорт клубтарын күтіп-ұстауға бөлінетін бюджет қаражатының лимиттерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z412" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108-2) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылым төлемдерінің мөлшерін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z168" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) қару айналымын бақылау саласындағы уәкілетті органмен келісу бойынша спортпен шұғылдану кезінде және оқу мақсатында қаруды қолдану қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z169" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) кешенді спорттық іс-шараларға қатысатын спортшылар санының Қазақстан Республикасы cпорттық делегациясының өзге де мүшелерінің сандық құрамына оңтайлы арақатынасын айқындау жөніндегі нормативтерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z413" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-1) спорт аттарын тіркеу, есептен шығару және пайдалану қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z414" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-2) спорт резервін және жоғары дәрежелі спортшыларды даярлау жөніндегі оқу-жаттығу процесін жүзеге асыратын республикалық спорт объектілерін, дене шынықтыру-спорт ұйымдарын салуды және реконструкциялауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z415" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-3) дене шынықтыру және спорт саласындағы нысаналы индикаторлардың тізбесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z416" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-4) дене шынықтыру және спорт саласындағы нысаналы индикаторлардың көрсеткіштерін жыл сайын жергілікті атқарушы органдардың назарына жеткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z417" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-5) аккредиттелген ұлттық спорт федерацияларына спорт түрлері бойынша спортшылардың әрбір жас тобы үшін оқу-жаттығу процесінің әдістемелік құралдарын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z418" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-6) спорт түрлері бойынша Қазақстан Республикасының ұлттық командалары немесе ведомстволық бағынысты ұйымдар жанындағы кешенді ғылыми топтардың, уақытша ғылыми ұжымдардың қызметін үйлестіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z435" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-9) мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі жан басына шаққандағы нормативтік қаржыландыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z436" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-10) мемлекеттік балалар-жасөспірімдер спорт мектептеріндегі жан басына шаққандағы нормативтік қаржыландыру әдістемесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z437" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-11) мемлекеттік балалар-жасөспірімдер спорт мектептерінде мемлекеттік тапсырысты орналастыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z438" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-12) дене шынықтыру мен спорттың цифрлық платформасын қалыптастыру мен жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z170" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) туристерді орналастыру орындарын жіктеу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z171" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) туристік қызмет саласындағы мамандарды қайта даярлау және біліктілігін арттыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z172" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) туристік қызмет көрсетуге үлгілік шартты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z173" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114) туризм саласындағы мамандарды кәсіби даярлауға, қайта даярлауға және олардың біліктілігін арттыруға қойылатын жалпы талаптарды айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z174" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) туроператорлық қызметке қойылатын біліктілік талаптарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z175" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) Қазақстан Республикасының заңдарына сәйкес жергілікті өкілді органдар бекітетін туристерді тасымалдау жөніндегі туристік қызметтер көрсету қағидаларын қоспағанда, туристік қызметтер көрсету қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z176" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) турагенттік қызметтің, гид, экскурсия жүргізуші және туризм нұсқаушысы қызметінің басталғаны туралы хабарламаға қоса беру үшін мәліметтердің нысандарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z177" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) туристік маршруттар мен соқпақтардың мемлекеттік тізілімін қалыптастыру және жүргізу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z178" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) басым туристік аумақтарды қалыптастыру, олардың жұмыс істеу және оларды басқару қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120) алып тасталды - ҚР Үкіметінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) Қазақстан Республикасының аумағында кәмелетке толмаған жолаушыларды әуемен тасымалдау кезінде туристік өнімге қосылған билет құнын субсидиялау қағидаларын, сондай-ақ туристік өнімге қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">122) алып тасталды - ҚР Үкіметінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығынын субсидиялаудың қағидалары мен мөлшерін, субсидиялауға қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z183" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) танытым орталықтары мен туристерді орналастыру орындарын салу және реконструкциялау кезінде кәсіпкерлік субъектілері шығынының бір бөлігін өтеудің қағидалары мен мөлшерін, сондай-ақ оларға қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z184" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалған шығынының бір бөлігін өтеудің қағидалары мен мөлшерін, сондай-ақ тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алуға жұмсалатын шығынының бір бөлігі өтелуге тиіс осындай жабдықтар мен техникалар тізбесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z185" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) кәсіпкерлік субъектілерінің туристік ресурстардағы және оларға апаратын жолдардағы санитариялық-гигиеналық тораптарды күтіп-ұстауға жұмсалған шығынының бір бөлігін субсидиялаудың қағидалары мен мөлшерін, сондай-ақ санитариялық-гигиеналық тораптарды күтіп-ұстауға жұмсалатын шығын субсидиялануға тиіс осындай тораптарға қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z186" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салуға жұмсалған шығынының бір бөлігін өтеудің қағидалары мен мөлшерін, сондай-ақ осындай объектілердің тізбесін және оларға қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z187" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) туристік қызметті жүзеге асыратын кәсіпкерлік субъектілерінің жүргiзушiнiң орнын қоспағанда, сыйымдылығы сегiзден астам отыратын орын болатын автомобиль көлік құралдарын сатып алуға жұмсалған шығынының бір бөлігін өтеудің қағидалары мен мөлшерін, сондай-ақ көлік құралдарын сатып алуға жұмсалатын шығынының бір бөлігі өтелуге тиіс осындай көлік құралдарына қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z188" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) салалық, субъектілік және объектілік қағидаттар бойынша Қазақстан Республикасындағы туризм бағыттарының сыныптауышын қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z189" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) ұлттық туристік брендтер тізілімін қалыптастыру және жүргізу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z190" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) туристік салаға инвестициялар тарту жөніндегі бірыңғай саясатты қалыптастыруға және іске асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z191" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) туристік қызмет саласындағы салааралық және өңіраралық үйлестіруді, туристік қызметті жүзеге асыратын отандық, шетелдік және халықаралық туристік, қоғамдық және басқа да ұйымдармен және адамдармен өзара іс-қимыл жасауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">133) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="150"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z193" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) туристік қызмет саласындағы халықаралық шарттарды әзірлейді, жасайды және орындайды, сондай-ақ халықаралық ұйымдарда және халықаралық іс-шараларда мемлекеттің туризм саласындағы мүдделерін білдіреді, олардың жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z194" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) стандарттау саласындағы уәкілетті органмен бірлесіп, туристік қызмет аясындағы стандарттау саласындағы қызметті реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z195" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) Қазақстан және оның туристік мүмкіндіктері туралы ақпаратты халықаралық туристік нарықта және мемлекет ішінде, оның ішінде туристік қызмет саласындағы республикалық және халықаралық көрмелер мен жәрмеңкелер өткізу арқылы таратады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z196" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес турагенттік қызметтің, гид, экскурсия жүргізуші және туризм нұсқаушысы қызметінің басталғаны немесе тоқтатылғаны туралы хабарлама берген адамдардың мемлекеттік электрондық тізілімдерін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z197" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) туризм инфрақұрылымын салу және жетілдіру жөніндегі қызметті үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z198" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) облыстың, республикалық маңызы бар қаланың, астананың, Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың жергілікті атқарушы органдарына күтіп-ұсталуы кезіндегі шығындардың бір бөлігі өтелетін санитариялық-гигиеналық тораптар тізбесін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z199" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) туристік саланы дамыту бойынша іздестіру жұмыстарын жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">97) алып тасталды - ҚР Үкіметінің 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 638</w:t>
+        <w:t xml:space="preserve">141) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">142) алып тасталды - ҚР 29.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) туристік қызметті жүзеге асыратын адамдарды және туристердi уақытша болатын елдегi (жердегi) ықтимал қауiп туралы хабардар етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z203" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) мүдделi министрлiктермен және басқа да атқарушы органдармен бiрлесiп, туристердiң қорғалуы мен қауiпсiздiгiн қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z204" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесі субъектілерінің міндеттемелерді орындауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z205" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесі әкімшісінің функцияларын жүзеге асыратын заңды тұлғаны айқындауға арналған конкурсты өткізу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z206" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) өткізілген конкурс негізінде Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесі әкімшісінің функцияларын жүзеге асыратын заңды тұлғаны айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z207" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесінің жұмыс істеу қағидаларын, шығу туризмі саласындағы қызметті жүзеге асыратын туроператорлар мен туроператорлар-әуе кемесімен жалданушылар үшін банктік кепілдікпен қамтамасыз етуге жататын ақша сомасын, Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесі әкімшісі үшін арнайы ашылған банктік шотқа аударылуға тиіс ақша сомасын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z208" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) Қазақстан Республикасы азаматтарының шығу туризмі саласындағы құқықтарына кепілдік беру жүйесінің әкімшісі үшін арнайы ашылған банктік шотқа аударылуға тиісті ақша сомасынан ұсталатын комиссиялық алым мөлшерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z209" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) шетелдіктер үшін туристік жарна төлеу қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z210" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) туризм жөнiнде кеңес құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z211" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) туристік қызмет саласындағы мемлекеттік ғылыми қамтамасыз ету жүйесін құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z439" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152-1) гидтердің, экскурсия жүргізушілердің және туризм нұсқаушыларының қызметі қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z440" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152-2) туристік ақпарат орталықтары қызметінің тәртібі мен шарттарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z441" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152-3) танытым орталығы қызметінің тәртібі мен шарттарын, сондай-ақ оның қызметіне қойылатын талаптарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">153) алып тасталды – ҚР Үкіметінің 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="162"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z213" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) ойын бизнесін ұйымдастырушының "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 13-бабында белгіленген біліктілік талаптарына сәйкестігін растайтын құжаттардың тізбесі мен нысандарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z214" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) ойын бизнесін ұйымдастырушының есептілікті ұсыну нысанын, ойын бизнесін ұйымдастырушы ұсынатын есептілікті жинауды және талдауды жүзеге асыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z215" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) ақпаратты жүйелі түрде жинауды және интернет-ресурстардың мазмұнын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан талдауды жүзеге асыру қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z216" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) Қазақстан Республикасының ойын бизнесі туралы заңнамасының сақталуын мемлекеттік бақылауды жоспардан тыс тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, сондай-ақ бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нысанында жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">101) алып тасталды - ҚР Үкіметінің 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 638</w:t>
+        <w:t xml:space="preserve">158) алып тасталды – ҚР Үкіметінің 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="165"/>
-[...798 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z218" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) ойын бизнесін ұйымдастырушылардың Қазақстан Республикасының ойын бизнесі, сондай-ақ қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z219" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) Қазақстан Республикасында ойын бизнесі саласындағы қызметті лицензиялауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z220" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161) лицензиардың электрондық тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z221" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) тотализаторлар мен букмекерлік кеңселер кассаларының тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z387" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-1) қызметі Қазақстан Республикасының аумағында заңсыз болып табылатын шетелдік ойын бизнесін ұйымдастырушылардың тізбесін жүргізеді және оны өзінің интернет-ресурсында орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z388" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-2) бірыңғай есепке алу жүйесінің жұмыс істеуі және бірыңғай есепке алу жүйесінде қамтылған ақпаратты өзге тұлғаларға беру қағидаларын Қазақстан Республикасының заңнамасына сәйкес әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z389" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-3) бәсекелестікті қорғау және монополистік қызметті шектеу саласында басшылықты жүзеге асыратын уәкілетті органмен, ақпараттандыру саласындағы уәкілетті органмен және Қазақстан Республикасының Ұлттық Банкімен келісу бойынша бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаны айқындау қағидаларын және оған қойылатын біліктілік талаптарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">133) алып тасталды - ҚР 29.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1025</w:t>
+        <w:t xml:space="preserve">162-4) алып тасталды - ҚР Үкіметінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (19.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="205"/>
-[...961 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="233"/>
+    <w:bookmarkStart w:name="z391" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-5) бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғамен ынтымақтастық мерзімін, оны ұзарту немесе тоқтату шарттарын айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z392" w:id="234"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z392" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-6) бекітілген қағидаларға және біліктілік талаптарына сәйкес бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаны айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z393" w:id="235"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z393" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-7) құмар ойындарға және (немесе) бәс тігуге қатысудың қауіп-қатерлері мен зияны туралы ескертудің мәтінін, эскиздерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z394" w:id="236"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z394" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-8) ойын мекемесі, букмекерлік кеңсе немесе тотализатор жұмысының, мөлшерлемелер қабылдаудың және өткізілетін құмар ойындарының және (немесе) бәс тігудің үлгілік қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z395" w:id="237"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z395" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162-9) құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізіміне енгізу туралы өтініш беру, сондай-ақ құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген адамдардың тізімін жүргізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z420" w:id="238"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z420" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-10) бірыңғай есепке алу жүйесіне, бірыңғай есепке алу жүйесінің жұмыс істеуін қамтамасыз ететін заңды тұлғаға, сондай-ақ ол төлем ұйымының қызметтерін көрсету үшін тартатын заңды тұлғаға құмар ойындарға және (немесе) бәс тігуге қатысуы шектелген тұлғалардың тізіміне үздіксіз қол жеткізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z222" w:id="239"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z442" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162-11) жергілікті атқарушы органдарына казиноны, ойын автоматтары залдарын, букмекерлік кеңселер мен тотализаторларды (букмекерлік кеңселердің және (немесе) тотализаторлардың кассаларын) орналастыруға арналған аумақтардың шекараларын өзгертуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z222" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) лотереялар өткізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z396" w:id="240"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z396" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163-1) лотерея операторын айқындау қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z397" w:id="241"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z397" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163-2) лотереяны өткізу, оларға өзгерістер мен толықтырулар енгізу шарттарын келіседі не оларды келісуден бас тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z223" w:id="242"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z223" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164) лотерея операторын және оған лотерея өткізу құқығын беру мерзімін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z224" w:id="243"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z224" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) Қазақстан Республикасының лотереялар және лотерея қызметі туралы, сондай-ақ қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z225" w:id="244"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z225" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z226" w:id="245"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z226" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z227" w:id="246"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z227" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z228" w:id="247"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z228" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z229" w:id="248"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z229" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультативтік, әдістемелік қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z230" w:id="249"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z230" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171) өз құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар береді және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z231" w:id="250"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z231" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z232" w:id="251"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z232" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z233" w:id="252"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z233" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) стратегиялық әріптестерді конкурстық іріктеуді жүргізеді және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z234" w:id="253"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z234" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z235" w:id="254"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z235" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z236" w:id="255"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z236" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша ортақ пайдаланылатын мүлікті пайдалану қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z237" w:id="256"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z237" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) арнайы құқық субъектісі өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z238" w:id="257"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z238" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179) жаттықтырушыларға, жаттықтырушы-оқытушыларға және спорт төрешілеріне арналған кәсіптік стандарттарды әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z239" w:id="258"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z239" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180) кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z240" w:id="259"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z240" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181) кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру жөніндегі ұсыныстарды тұжырымдайды және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z241" w:id="260"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z241" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z242" w:id="261"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z242" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183) кәсіптік біліктілікті тану саласындағы уәкілетті органға кәсіптік біліктілікті тану шарттары бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z243" w:id="262"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z243" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184) кәсіптік біліктілік жөніндегі салалық кеңестер туралы ережені әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-1) реттелетін қызмет салаларындағы ұйымдардың еңбек жөніндегі үлгілік нормалары мен нормативтерін еңбек жөніндегі уәкілетті мемлекеттік орган белгілеген тәртіппен онымен келісу бойынша бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7095,490 +7323,666 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-2) реттелетін қызмет салаларындағы азаматтық қызметшілерді аттестаттаудан өткізу қағидалары мен шарттарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-3) реттелетін қызмет салаларындағы азаматтық қызметшілер лауазымдарының тізілімін еңбек жөніндегі уәкілетті мемлекеттік органмен келісу бойынша әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="263"/>
+    <w:bookmarkStart w:name="z244" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185) өз өкілеттіктері шегінде мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға атау беру, оларды қайта атау, олардың атауларының транскрипциясын нақтылау мен өзгерту және оларға жеке адамдардың есімдерін беру туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z381" w:id="264"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z381" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-1) адам саудасының алдын алу жөніндегі шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z382" w:id="265"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z382" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен адам саудасына қарсы іс-қимыл саласындағы қауіп-қатерлерді бағалауға және оларды барынша азайту бойынша ұсыныстар енгізуге қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z383" w:id="266"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z383" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен адам саудасы құрбандарына көмек көрсету және арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну үшін оларды қайта бағыттауға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z384" w:id="267"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z384" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-4) ішкі істер органдарын өздеріне белгілі болған дайындалып жатқан не жасалған адам саудасына байланысты қылмыс фактілері туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z385" w:id="268"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z385" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-5) жұртшылықты адам саудасына қарсы іс-қимыл саласындағы қызметтің нәтижелері туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z386" w:id="269"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z386" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-6) өз құзыреті шегінде басқа да мемлекеттік органдармен және ұйымдармен бірлесіп адам саудасының алдын алу жөніндегі іс-шараларға қатысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z421" w:id="270"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z421" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-7) жұмылдыру дайындығы саласындағы уәкiлеттi органға жұмылдыру дайындығы мен жұмылдыру жөнiндегi iс-шараларды қаржыландыру көлемдерi жөнiнде ұсыныстар енгiзедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z422" w:id="271"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z422" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-8) реттелетін қызмет салаларындағы ұйымдардың жұмылдыру дайындығын жоспарлайды, ұйымдастырады және оған басшылық етеді, Қазақстан Республикасындағы жұмылдыру дайындығы мен жұмылдыру қағидаларында белгіленген тәртіппен жұмылдыру тапсырыстары бар ұйымдардың жұмылдыру әзірлігін бағалауды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z423" w:id="272"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z423" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-9) ұйымдармен жұмылдыру тапсырыстарын орындауға арналған шарттар жасасады, жұмылдыру дайындығы саласындағы уәкілетті органға жұмылдыру тапсырыстары бар ұйымдар банкрот болған, қайта ұйымдастырылған, таратылған, олардың жұмыс бейіні өзгертілген кезде белгіленген жұмылдыру тапсырыстарын алып тастау және басқаға беру туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z424" w:id="273"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z424" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-10) әскери міндеттілерді бекітіп қою бойынша жұмысты ұйымдастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z425" w:id="274"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z425" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-11) жұмылдыру дайындығы мен жұмылдыру саласында Қазақстан Республикасының заңдары мен өзге де нормативтiк құқықтық актiлерiнiң орындалуын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z426" w:id="275"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z426" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-12) жұмылдыру жоспарларын әзірлейді, жұмылдыру дайындығы саласындағы уәкілетті органмен келіседі және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z427" w:id="276"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z427" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       185-13) Қазақстан Республикасының жергiлiктi атқарушы органдарымен өзара iс-қимыл жасай отырып, жұмылдыру жоспарларын орындауға дайындық жөнiндегi шараларды жүргiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z428" w:id="277"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z428" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-14) жұмылдыру тапсырыстарын белгілеу үшін ұйымдардың өндірістік, қаржылық, қоймалық мүмкіндіктері туралы ақпаратты жұмылдыру дайындығы саласындағы уәкілетті органға береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z429" w:id="278"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z429" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-15) Қазақстан Республикасының жергiлiктi атқарушы органдарымен өзара iс-қимыл жасай отырып, ұйымдарды соғыс жағдайы режимiне көшiру жөнiндегi шаралар кешенiн жүргiзудi ұйымдастырады және қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z430" w:id="279"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z430" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-16) реттелетін қызмет салаларындағы жұмылдыру дайындығы мен жұмылдыру саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z431" w:id="280"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z431" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-17) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік органдардың мүдделеріне сай міндеттерді орындау үшін, сондай-ақ Қазақстан Республикасы экономикасының іркіліссіз жұмыс істеуін және халқының тыныс-тіршілігін қамтамасыз ету үшін реттелетін қызмет салаларындағы арнайы құралымдарды ұйымдастырады және олардың қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z432" w:id="281"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z432" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-18) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысады және шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z433" w:id="282"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z433" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-19) құқық бұзушылық жасауға ықпал ететін себептер мен жағдайларды анықтайды және өз құзыреті шегінде оларды жою жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z434" w:id="283"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z434" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185-20) өзге де мемлекеттік органдармен және қоғамдық ұйымдармен бірлесіп, құқық қорғау органдарында есепте тұрған жастарды қоса алғанда, құқық бұзушылық жасауға бейім адамдарды дене шынықтырумен және спортпен айналысуға тарту жөніндегі жұмысты үйлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z245" w:id="284"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 185-21), 185-22), 185-23), 185-24), 185-25), 185-26), 185-27), 185-28), 185-29), 185-30), 185-31) және 185-32) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-33) нормативтерді, нормативтік техникалық құжаттар мен қағидаларды әзірлейді, бекітеді және (немесе) келіседі, табиғи және техногендік сипаттағы төтенше жағдайларды мемлекеттік салалық есепке алуды жүргізеді және осы деректерді азаматтық қорғау саласындағы уәкілетті органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z445" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-34) Қазақстан Республикасының азаматтық қорғау саласындағы нормативтік құқықтық актілерінің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z446" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-35) ведомстволық бағынысты ұйымдарда азаматтық қорғаныс мүлкінің запастарын құрады және олардың сақталуын, жаңартылуын және оларды қолдануға әзірлікте ұстап тұруын ішкі бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z245" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7640,51 +8044,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 21.11.2025 </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 21.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 29.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7740,895 +8164,935 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+        <w:t xml:space="preserve">; 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="285"/>
+    <w:bookmarkStart w:name="z246" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z247" w:id="286"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z247" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрлікке басшылық жасауды бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z248" w:id="287"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z248" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z249" w:id="288"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z249" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымдарға тағайындалатын және лауазымдарынан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z250" w:id="289"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z250" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z251" w:id="290"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z251" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрлік қызметіне басшылық жасауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z252" w:id="291"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z252" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамаға сәйкес еңбек қатынастары мәселелері өз құзыретіне жатқызылған Министрлік қызметкерлерін лауазымдарға тағайындайды және лауазымдарынан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z253" w:id="292"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z253" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z254" w:id="293"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z254" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрлікте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралар қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z255" w:id="294"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z255" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Министрліктің құрылымын және оның құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z256" w:id="295"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z256" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының Парламентінде, өзге де мемлекеттік органдар мен ұйымдарда Министрліктің атынан өкілдік етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z257" w:id="296"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z257" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z258" w:id="297"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z258" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы қолданыстағы заңнамаға сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z259" w:id="298"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z259" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z260" w:id="299"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z260" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z261" w:id="300"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z261" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z262" w:id="301"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z262" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірісті қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z263" w:id="302"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z263" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z264" w:id="303"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z264" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше белгіленбесе, Министрлік өзіне бекітілген мүлікті және өзіне қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті дербес иеліктен шығаруға немесе өзге де тәсілмен оған билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z265" w:id="304"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z265" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z266" w:id="305"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z266" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z267" w:id="306"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z267" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі  Спорт және дене шынықтыру істері комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z268" w:id="307"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z268" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Республикалық спорт колледжі" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z269" w:id="308"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z269" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ұлттық спорттық медицина және оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z270" w:id="309"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z270" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Спортты дамыту дирекциясы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z271" w:id="310"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z271" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Спортшылардың допингке қарсы зертханасы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z272" w:id="311"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z272" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қысқы спорт түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z273" w:id="312"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z273" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Дене шынықтыру және спорт бойынша республикалық оқу-әдістемелік және талдау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z274" w:id="313"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z274" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Ұлттық және ат спорты түрлері орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z275" w:id="314"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z275" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Алматы" Олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z276" w:id="315"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z276" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Астана" олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z277" w:id="316"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z277" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Алатау" қысқы спорт түрлері бойынша республикалық жоғары спорт шеберлігі мектебі" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z278" w:id="317"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z278" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Дене мүмкіндіктері шектеулі тұлғаларға арналған спорттық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z279" w:id="318"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z279" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Допингке қарсы ұлттық орталық" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z280" w:id="319"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z280" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Олимп" спорттық-сауықтыру орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z281" w:id="320"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z281" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазспортинвест" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z282" w:id="321"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z282" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Күрес түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z283" w:id="322"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z283" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің қарамағындағы республикалық мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="323"/>
+    <w:bookmarkStart w:name="z284" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қажымұқан Мұңайтпасов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z285" w:id="324"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z285" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Кәркен Ахметов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8657,146 +9121,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="325"/>
+    <w:bookmarkStart w:name="z287" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Алматы қаласының "Шаңырақ" шағын ауданындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z288" w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z288" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Туризм индустриясы комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z289" w:id="327"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z289" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z290" w:id="328"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z290" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Халықаралық туризм және меймандостық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z398" w:id="329"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z398" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігі Ойын бизнесін және лотереяны реттеу комитетінің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже Тізбемен толықтырылды - ҚР Үкіметінің 20.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8964,166 +9428,166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="330"/>
+    <w:bookmarkStart w:name="z292" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Туризм және спорт министрлігінің  Спорт және дене шынықтыру істері комитеті  мемлекеттік басқарудың тиісті саласына (аясына) басшылық жасау жөніндегі уәкілетті орган болып айқындалатын республикалық заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="331"/>
+    <w:bookmarkStart w:name="z293" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республикалық мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z294" w:id="332"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z294" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Қажымұқан Мұңайтпасов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z295" w:id="333"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z295" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Кәркен Ахметов атындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9152,370 +9616,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="334"/>
+    <w:bookmarkStart w:name="z297" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің Алматы қаласының "Шаңырақ" шағын ауданындағы олимпиада резервінің республикалық мамандандырылған мектеп-интернат-колледжі" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z298" w:id="335"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z298" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республикалық мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z299" w:id="336"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z299" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Республикалық спорт колледжі" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z300" w:id="337"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z300" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Ұлттық спорттық медицина және оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z301" w:id="338"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z301" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Спортты дамыту дирекциясы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z302" w:id="339"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z302" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Спортшылардың допингке қарсы зертханасы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z303" w:id="340"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z303" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Қысқы спорт түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z304" w:id="341"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z304" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Дене шынықтыру және спорт бойынша республикалық оқу-әдістемелік және талдау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z305" w:id="342"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z305" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Ұлттық және ат спорты түрлері орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z306" w:id="343"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z306" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Алматы" Олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z307" w:id="344"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z307" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Астана" олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z308" w:id="345"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z308" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Алатау" қысқы спорт түрлері бойынша республикалық жоғары спорт шеберлігі мектебі" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z309" w:id="346"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z309" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Дене мүмкіндіктері шектеулі тұлғаларға арналған спорттық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z310" w:id="347"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z310" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Допингке қарсы ұлттық орталық" республикалық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z311" w:id="348"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z311" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Олимп" спорттық-сауықтыру орталығы" шаруашылық жүргізу құқығындағы республикалы мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z312" w:id="349"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z312" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "Қазақстан Республикасы Туризм және спорт министрлігі Спорт және дене шынықтыру істері комитетінің "Күрес түрлері бойынша олимпиадалық даярлау орталығы" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9607,168 +10071,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="350"/>
+    <w:bookmarkStart w:name="z314" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акциялардың мемлекеттік пакеттерін иелік ету және пайдалану құқықтары Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитеті мен Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитетіне берілетін заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z315" w:id="351"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z315" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Туризм және спорт министрлігінің Спорт және дене шынықтыру істері комитетіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z316" w:id="352"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z316" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазспортинвест" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z317" w:id="353"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z317" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Туризм және спорт министрлігінің Туризм индустриясы комитетіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z318" w:id="354"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z318" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z319" w:id="355"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z319" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Халықаралық туризм және меймандостық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="365"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9860,2392 +10324,2392 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 865 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="356"/>
+    <w:bookmarkStart w:name="z321" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z322" w:id="357"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z322" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z323" w:id="358"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z323" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Достық үйі – Этносаралық қатынастар орталығы" республикалық мемлекеттік мекемесін тарату және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 9 қазандағы № 1081 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың 4-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z324" w:id="359"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z324" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Astana Ballet" жауапкершілігі шектеулі серіктестігін қайта атау туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 20 қазандағы № 1112 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілген өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z325" w:id="360"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z325" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақстан Республикасының Ұлттық мұражайы" республикалық мемлекеттік мекемесін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкiметiнiң 2014 жылғы 31 желтоқсандағы № 1439 қаулысымен бекiтiлген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z326" w:id="361"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z326" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 31 желтоқсандағы № 1440 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z327" w:id="362"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z327" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақ ұлттық хореография академиясы" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 11 наурыздағы № 126 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z328" w:id="363"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z328" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 9 маусымдағы № 425 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z329" w:id="364"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z329" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Мәдениет және спорт министрлігінің республикалық мемлекеттік мекемелерін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 24 шілдедегі № 585 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z330" w:id="365"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z330" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Республикалық кітап мұражайы" республикалық мемлекеттік қазыналық кәсіпорнын қайта атау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 29 желтоқсандағы № 1117 қаулысының 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z331" w:id="366"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z331" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкiметiнiң 2016 жылғы 27 қаңтардағы № 27 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z332" w:id="367"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z332" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу және кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 11 тамыздағы № 455 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z333" w:id="368"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z333" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Астана" ұлттық сурет галереясы" республикалық мемлекеттік мекемесін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 10 қарашадағы № 690 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z334" w:id="369"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z334" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 15 желтоқсандағы № 805 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z335" w:id="370"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z335" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 22 ақпандағы № 85 қаулысының 2-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z336" w:id="371"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z336" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан халқының рухани даму қоры" акционерлік қоғамын тарату туралы" Қазақстан Республикасы Үкiметiнiң 2017 жылғы 24 ақпандағы № 90 қаулысымен бекiтiлген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z337" w:id="372"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z337" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір республикалық мемлекеттік мекемелерін қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 31 мамырдағы № 321 қаулысының 4-тармағының 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z338" w:id="373"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z338" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 8 маусымдағы № 350 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z339" w:id="374"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z339" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 31 тамыздағы № 532 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z340" w:id="375"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z340" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Отандастар қоры" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 13 қазандағы № 644 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z341" w:id="376"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z341" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Бейбітшілік және келісім музейі" республикалық мемлекеттік қазыналық кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 31 наурыздағы № 150 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z342" w:id="377"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z342" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Атырау облысы Мәдениет, архивтер және құжаттама басқармасының Атырау облысы мұражай қорығы "Хан Ордалы – Сарайшық" коммуналдық мемлекеттік қазыналық кәсіпорнын коммуналдық меншіктен республикалық меншікке қабылдау туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 4 сәуірдегі № 162 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z343" w:id="378"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z343" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қазақстан Республикасының Қоғамдық даму министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 21 шілдедегі № 444 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z344" w:id="379"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z344" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 16 қазандағы № 640 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z345" w:id="380"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z345" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 26 қазандағы № 690 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z346" w:id="381"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z346" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 29 желтоқсандағы № 925 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z347" w:id="382"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z347" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Ұлттық киноны қолдау мемлекеттік орталығын құру туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 15 наурыздағы № 113 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z348" w:id="383"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z348" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Кейбір республикалық мемлекеттік мекемелерді, республикалық мемлекеттік қазыналық кәсіпорындарды қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 наурыздағы № 131 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z349" w:id="384"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z349" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 26 сәуірдегі № 228 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z350" w:id="385"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z350" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 маусымдағы № 396 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z351" w:id="386"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z351" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Қазақстан Республикасы Ұлттық мемлекеттік Кітап палатасы" республикалық мемлекеттік мекемесінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 19 маусымдағы № 415 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z352" w:id="387"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z352" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Астана қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 31 шілдедегі № 555 қаулысының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z353" w:id="388"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z353" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Бейбітшілік және келісім музейі" республикалық мемлекеттік қазыналық кәсіпорнын тарату туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 27 желтоқсандағы № 994 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z354" w:id="389"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z354" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 8 маусымдағы № 355 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z355" w:id="390"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z355" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақстан мәдениетінің ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорнын құру туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 26 маусымдағы № 403 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z356" w:id="391"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z356" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 28 қазандағы № 717 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z357" w:id="392"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z357" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Нұр-Сұлтан қаласы әкімдігінің "Қ. Қуанышбаев атындағы мемлекеттік академиялық қазақ музыкалық драма театры" мемлекеттік коммуналдық қазыналық кәсіпорнын коммуналдық меншіктен республикалық меншікке қабылдау туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 2 желтоқсандағы № 810 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z358" w:id="393"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z358" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Қазақстан Республикасы Білім және ғылым министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 ақпандағы № 39 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z359" w:id="394"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z359" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 11 ақпандағы № 56 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z360" w:id="395"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z360" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 145 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне енгiзiлетiн өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z361" w:id="396"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z361" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 31 наурыздағы № 195 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z362" w:id="397"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z362" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қазақстан Республикасы Мәдениет және спорт министрлігінің "Қазақ ұлттық хореография академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын құру мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 сәуірдегі № 227 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z363" w:id="398"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z363" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір республикалық мемлекеттік қазыналық кәсіпорындарын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 28 сәуірдегі № 279 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z364" w:id="399"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z364" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 28 сәуірдегі № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z365" w:id="400"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z365" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкiметiнің 2021 жылғы 14 тамыздағы № 559 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне енгiзiлетiн өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z366" w:id="401"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z366" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. "Республикалық мемлекеттік заңды тұлғалардың кейбір мәселелері және Қазақстан Республикасы Үкіметінің "Қазақстан Республикасы Үкiметiнiң жанындағы Республикалық ономастика комиссиясы туралы" 1998 жылғы 21 сәуірдегі № 368 және "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы 2014 жылғы 23 қыркүйектегі № 1003 қаулыларына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 9 қыркүйектегі № 624 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z367" w:id="402"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z367" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 24 тамыздағы № 593 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z368" w:id="403"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z368" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына толықтыру енгізу және "Спорттағы ұлттық команда туралы" Қазақстан Республикасы Премьер-Министрінің 1994 жылғы 2 наурыздағы № 85-ө өкімінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 22 қыркүйектегі № 723 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z369" w:id="404"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z369" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 13 қазандағы № 820 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z370" w:id="405"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z370" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 қазандағы № 834 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z371" w:id="406"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z371" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1003 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 желтоқсандағы № 975 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z372" w:id="407"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z372" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. "Республикалық меншіктің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 26 желтоқсандағы № 1065 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z373" w:id="408"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z373" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 16 наурыздағы № 219 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z374" w:id="409"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z374" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері" туралы Қазақстан Республикасы Үкіметінің 2023 жылғы 16 наурыздағы № 224 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z375" w:id="410"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z375" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 14 сәуірдегі № 307 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z376" w:id="411"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z376" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. "Қазақстан Республикасы Үкіметінің "Қазақстан Республикасы Мәдениет және спорт министрлігінің мәселелері" туралы 2014 жылғы 23 қыркүйектегі № 1003 және "Қазақстан Республикасы Мәдениет және спорт министрлігінің кейбір мәселелері туралы" 2023 жылғы 16 наурыздағы № 224 қаулыларына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 7 тамыздағы № 651 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z377" w:id="412"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z377" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 1 қыркүйектегі № 762 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z378" w:id="413"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z378" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қыркүйектегі № 764 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12571,31 +13035,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>