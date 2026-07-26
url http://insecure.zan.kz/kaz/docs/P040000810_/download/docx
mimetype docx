--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="970c3e8" w14:textId="970c3e8">
+    <w:p w14:paraId="98bbe67" w14:textId="98bbe67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -503,163 +503,130 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2004 жылғы 30 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 810 қаулысымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 810 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экономиканың стратегиялық маңызы бар салаларының өздерiне қатысты меншiктiң мемлекеттiк мониторингi жүзеге асырылатын объектілерiнiң тiзбесi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе жаңа редакцияда – ҚР Үкіметінің 17.01.2023 </w:t>
+      Ескерту. Тізбе жаңа редакцияда - ҚР Үкіметінің 14.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 973</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Үкіметінің 13.05.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 331</w:t>
+        <w:t>№ 606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 04.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -674,50 +641,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -888,105 +873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1-бөлім. Отын-энергетикалық пайдалы қазбаларды (көмірді, мұнайды, газды, уранды) және металл кеніштерін өндіру және қайта өңдеу</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-бөлім. Отын-энергетикалық пайдалы қазбаларды (көмірді, мұнайды, газды, уранды) және металл кеніштерін өндіру және қайта өңдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1013,3854 +996,3672 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған. </w:t>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...86 lines deleted...]
-3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Qarmet" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ӨРКЕН" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазхром" трансұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақмыс" корпорациясы" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KAZAKHMYS SMELTING (ҚАЗАҚМЫС СМЭЛТИНГ)" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Cалық және бюджетке төленетін төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Соколов-Сарыбай" тау-кен байыту өндірістік бірлестігі" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған. </w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өскемен титан-магний комбинаты" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Богатырь Көмір" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шұбаркөл Көмір" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазмырыш" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жәйрем кен байыту комбинаты" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Altyntau Kokshetau" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ПетроҚазақстан Құмкөл Ресорсиз" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...89 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ПетроҚазақстан Ойл Продактс" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қаражанбасмұнай" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СНПС-Ақтөбемұнайгаз" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КМК Мұнай" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазМұнайГаз" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QazaqGaz" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазТрансОйл" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өзенмұнайгаз" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ембімұнайгаз" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақ газ өңдеу зауыты" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сұйытылған мұнай газын өндірушілердің тізбесін бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 19 наурыздағы № 106 бұйрығымен бекітілген сұйытылған мұнай газын өндірушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазРосГаз" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай және газ саласындағы уәкілетті орган бекіткен салық төлеушілердің Қазақстан Республикасының аумағынан бұрын әкеткен және Еуразиялық экономикалық одаққа мүше осындай басқа мемлекеттің аумағында өңделген алыс-беріс шикізатынан алынған қайта өңдеу өнімдерін Еуразиялық экономикалық одаққа мүше басқа мемлекеттің аумағында өткізуі бойынша айналымдарына нөлдік мөлшерлеме бойынша қосылған құн салығы салынатын газ саласындағы ынтымақтастық туралы үкіметаралық келісім шеңберінде қызметін жүзеге асыратын салық төлеушілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-Мұнай және газ саласындағы уәкілетті орган бекіткен салық төлеушілердің Қазақстан Республикасының аумағынан бұрын әкеткен және Еуразиялық экономикалық одаққа мүше осындай басқа мемлекеттің аумағында өңделген алыс-беріс шикізатынан алынған қайта өңдеу өнімдерін Еуразиялық экономикалық одаққа мүше басқа мемлекеттің аумағында өткізуі бойынша айналымдарына нөлдік мөлшерлеме бойынша қосылған құн салығы салынатын газ саласындағы ынтымақтастық туралы үкіметаралық келісім шеңберінде қызметін жүзеге асыратын салық төлеушілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Интергаз Орталық Азия" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақойл Ақтөбе" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атырау мұнай өңдеу зауыты" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Павлодар мұнай химия зауыты" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазТрансГаз Аймақ" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚАЗАҚТҮРІКМҰНАЙ" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазгермұнай" біріккен кәсіпорны" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...35 lines deleted...]
-"ҚазМұнайТеңіз" Теңіз мұнай компаниясы" ЖШС</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарашығанақ" ҚМГ" ЖШС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4893,11088 +4694,9258 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"МұнайТас" Солтүстік-Батыс құбыр компаниясы" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚАЗАҚСТАН-ҚЫТАЙ ҚҰБЫРЫ" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Теңізшевройл" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Маңғыстаумұнайгаз" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазатомөнеркәсіп" ұлттық атом компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Үлбі металлургия зауыты" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Волковгеология" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ЗАРЕЧНОЕ" Қазақстан-Ресей-Қырғыз шетелдік инвестицияларымен бірлескен кәсіпорны" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстандық-француздық "Катко" бірлескен кәсіпорны" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ИНКАЙ" бірлескен кәсіпорны" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қаратау" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аппақ" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қызылту" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"РУ-6" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семізбай-U" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақбастау" бірлескен кәсіпорны" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Байкен-U" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ОРТАЛЫҚ" Өндіруші кәсіпорын" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Оңтүстік тау-химия компаниясы" бірлескен кәсіпорны" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Turanium" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚАЗАҚАЛТЫН" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Степногор тау-кен химия комбинаты" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің "Қазақстан Республикасының Ұлттық ядролық орталығы" ШЖҚ РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ "Базалық қаржыландыру субъектілері болып табылатын ұйымдар тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 25 мамырдағы № 224 бұйрығымен бекітілген базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казатомпром - SaUran" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тау-Кен Самұрық" ұлттық тау-кен компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ "Базалық қаржыландыру субъектілері болып табылатын ұйымдар тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 25 мамырдағы № 224 бұйрығымен бекітілген базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесінде есепке алынған.</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Буденовское" бірлескен кәсіпорны" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KSP Steel" ("КейЭсПи Стил") ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...71 lines deleted...]
-"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Проммашкомплект" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің "Ядролық физика институты" ШЖҚ РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 29 шілдедегі № 374 бұйрығымен бекітілген іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдардың 2023-2025 жылдарға арналған тізбесінде есепке алынған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-              <w:t xml:space="preserve"> есепке.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3-бөлім. Электр энергиясын өндіру және тарату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Еуроазиаттық энергетикалық корпорациясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АЭС Өскемен ГЭС" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АЭС Шүлбі ГЭС" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...71 lines deleted...]
-"Базалық қаржыландыру субъектілері болып табылатын ұйымдар тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 25 мамырдағы № 224 бұйрығымен бекітілген базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесінде есепке алынған.</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Электр желілерін басқару жөніндегі Қазақстан компаниясы "KEGOC" АҚ (Kazakhstan Electricity Grid Operating Company)" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-              <w:t>2-бөлім. Машина жасау</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самұрық-Энерго" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
-[...71 lines deleted...]
-"Тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесін бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 1 маусымдағы № 349 қаулысымен бекітілген тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесінде есепке алынған.</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алматы электр станциялары" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесін бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 1 маусымдағы № 349 қаулысымен бекітілген тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесінде есепке алынған.</w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алатау Жарық Компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-              <w:t>3-бөлім. Электр энергиясын өндіру және тарату</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Екібастұз МАЭС-2 станциясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шардара су электр станциясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Болат Нұржанов атындағы "Екібастұз МАЭС-1" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ПАВЛОДАРЭНЕРГО" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Маңғыстау атом энергетикалық комбинаты" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана-Энергия" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-бөлім. Көлік және байланыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан темір жолы" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жолаушылар тасымалы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазтеміртранс" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кедентранссервис" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Транстелеком" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-              <w:t>4-бөлім. Көлік және байланыс</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде, сондай-ақ Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...91 lines deleted...]
-              <w:t>, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алматы халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақтелеком" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұрсұлтан Назарбаев халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық ақпараттық технологиялар" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазпошта" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
-[...71 lines deleted...]
-"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде, сондай-ақ Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Эйр Астана" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Әулие-Ата халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сарыарқа" әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ОРАЛ" ХАЛЫҚАРАЛЫҚ ӘУЕЖАЙЫ" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
-[...71 lines deleted...]
-"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде, сондай-ақ бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Әлия Молдағұлова халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтау халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өскемен әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахмет Байтұрсынұлы атындағы "Қостанай" халықаралық әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Павлодар әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шымкент әуежайы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қызыл-Жар халықаралық әуежайы" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтау теңіз сауда порты" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі Азаматтық авиация комитетінің "Қазаэронавигация" ШЖҚ РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азаматтық авиация академиясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ядролық технологиялар паркі" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5-бөлім. Әскери-өнеркәсіп мақсатындағы өнімді өндіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан инжиниринг" ұлттық компаниясы" (Kazakhstan Engineering) АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6-бөлім. Химия өнеркәсібі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103</w:t>
-[...91 lines deleted...]
-              <w:t>, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚАЗФОСФАТ" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтөбе хром қосылыстары зауыты" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
-[...71 lines deleted...]
-"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген  тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген  заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған.</w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нефтехим LTD" компаниясы" ("Компания Нефтехим ЛТД") ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-              <w:t xml:space="preserve"> есепке алынған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-бөлім. Су шаруашылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алматы қаласы Энергетика және коммуналдық шаруашылық басқармасының "Алматы Су" ШЖҚ МКК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесі туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 желтоқсандағы № 933 қаулысымен бекітілген ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-              <w:t>5-бөлім. Әскери-өнеркәсіп мақсатындағы өнімді өндіру</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Екібастұз қаласы әкімдігінің тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімінің "Горводоканал" МКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесі туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 желтоқсандағы № 933 қаулысымен бекітілген ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
-[...71 lines deleted...]
-"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған.</w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Павлодар-Водоканал" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесі туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 желтоқсандағы № 933 қаулысымен бекітілген ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>6-бөлім. Химия өнеркәсібі</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-бөлім. Агроөнеркәсіптік кешен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азық-түлік келісімшарт корпорациясы" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде, сондай-ақ "Тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесін бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 1 маусымдағы № 349 қаулысымен бекітілген тауарларын, жұмыстары мен көрсетілетін қызметтерін сатып алу елішілік құндылық мониторингіне жататын ұйымдардың тізбесінде есепке алынған.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9-бөлім. Ғарыш қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111</w:t>
-[...71 lines deleted...]
-Бюджетке салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын уәкілетті орган бекіткен ірі салық төлеушілер мониторингіне жататын салық төлеушілердің тізбесінде есепке алынған.</w:t>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Ғарыш Сапары" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ "Ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2011 жылғы 6 сәуірдегі № 376 қаулысымен бекітілген ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-              <w:t>7-бөлім. Су шаруашылығы</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Республикалық ғарыштық байланыс орталығы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112</w:t>
-[...71 lines deleted...]
-"Ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесі туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 29 желтоқсандағы № 933 қаулысымен бекітілген ерекше стратегиялық маңызы бар, оның ішінде жалға және сенімгерлік басқаруға берілуі мүмкін су шаруашылығы құрылыстарының тізбесінде есепке алынған.</w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" Қазақстан-Ресей бірлескен кәсіпорны" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113</w:t>
-[...964 lines deleted...]
-120</w:t>
+113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16001,206 +13972,165 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t>, сондай-ақ "Базалық қаржыландыру субъектілері болып табылатын ұйымдар тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 25 мамырдағы № 224 бұйрығымен бекітілген базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесінде есепке алынған.</w:t>
+              <w:t>
+"Ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбелерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 30 маусымдағы № 651 қаулысымен бекітілген ұлттық холдингтердің және (немесе) ұлттық компаниялардың не олардың аффилиирленген тұлғаларының, сондай-ақ мемлекет қатысатын өзге де заңды тұлғалардың жарғылық капиталдарына берілген және (немесе) олардың меншігінде тұрған стратегиялық объектілердің және мемлекетпен аффилиирленбеген заңды тұлғалардың, сондай-ақ жеке тұлғалардың меншігінде тұрған стратегиялық объектілердің тізбесінде, сондай-ақ "Базалық қаржыландыру субъектілері болып табылатын ұйымдар тізбесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 25 мамырдағы № 224 бұйрығымен бекітілген базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесінде есепке алынған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АҚ – акционерлік коғам;</w:t>
+      АҚ – акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МКК – мемлекеттік коммуналдық кәсіпорын;</w:t>
+      ЖШС – жауапкершілігі шектеулі серіктестік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МКК – мемлекеттік коммуналдық кәсіпорын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШЖҚ МКК – шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ШЖҚ РМК – шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын;</w:t>
-[...17 lines deleted...]
-      ЖШС – жауапкершілігі шектеулі серіктестік.</w:t>
+      ШЖҚ РМК – шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16240,55 +14170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16614,31 +14544,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>