--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54587f4" w14:textId="54587f4">
+    <w:p w14:paraId="036d145" w14:textId="036d145">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Коммуналдық мемлекеттік мекемелерінің ережелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алматы қаласы әкімдігінің 2025 жылғы 11 қыркүйектегі № 3/632 қаулысы</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Алматы қаласы әкімдігінің 2025 жылғы 11 қыркүйектегі № 3/632 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,394 +175,331 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік мүлік туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" заңдарына сәйкес Алматы қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесінің ережесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесінің ережесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бөлісу теңгерімі бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" және "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемелері (бұдан әрі – Мекемелер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мекемелерді Алматы қаласының әділет органдарында мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Алматы қаласы әкімдігі қаулыларының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Алматы қаласы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -663,68 +594,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Сатыбалды</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -794,3249 +707,3507 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "__" _____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______қаулысына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымша жаңа редакцияда - Алматы қаласы әкімдігінің 13.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/515</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) жолаушылар тасымалы саласында басшылықты жүзеге асыратын жолаушылар тасымалы кәсіпорындарының қызметін үйлестіру, жол қозғалысын ұйымдастыру, сондай-ақ микромобильдікті дамыту салаларында қызметті жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Алматы қаласы мәслихатының шешімдеріне, Алматы қаласы әкімдігінің қаулыларына және өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма коммуналдық мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаның орналасқан жері: 050001, Алматы қаласы, Бостандық ауданы, Республика алаңы, 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тілде: "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тілінде: коммунальное государственное учреждение "Управление организации дорожного движения и пассажирского транспорта города Алматы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға өзінің функциялары болып табылатын міндеттерді орындау тұрғысында кәсіпкерлік субьектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Басқарманың міндеттері, функциялары және өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+      13. Басқарманың міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жол қозғалысын ұйымдастыруды жетілдіру, көше-жол желісінің өткізу қабілетін арттыруды, көліктік жүктемені төмендетуді, көше-жол желісін пайдалану тиімділігін арттыруды және қаланың көлік жүйесінің орнықты жұмыс істеуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көліктік жоспарлауды жүзеге асыру, интеллектуалды көлік жүйелерін дамыту, көлік саласын цифрландыру, жол қозғалысы және жолаушылар көлігін ұйымдастыру саласында заманауи технологиялар мен әлемдік үздік тәжірибелерді енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолаушылар мен багажды қоғамдық көлікпен тасымалдау саласындағы мемлекеттік саясатты іске асыру, сондай-ақ Басқарманың құзыреті шегінде аталған саладағы ұйымдардың қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Алматы қаласының көлік инфрақұрылымын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жол қозғалысы қауіпсіздігінің деңгейін арттыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) велосипед көлігін, электр самокаттарды, шағын электр көлігі құралдарын, каршерингті, таксиді және өзге де балама көлік түрлерін қоса алғанда, қалалық мобильділіктің балама құралдарын және тиісті инфрақұрылымды дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммуналдық ақылы тұрақтар және тұрақ инфрақұрылымы жүйесін дамыту, коммуналдық ақылы тұрақтардың көрсетілетін қызметтеріне сұранысты қанағаттандыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұрақ орындары мен тұрақтарда электромобильдерді зарядтауға арналған электр зарядтау станциялары инфрақұрылымын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жеткізілген (эвакуацияланған) көлік құралдарын қабылдауға, есепке алуға және сақтауға арналған арнайы алаңдар мен тұрақтардың жұмыс істеуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Басқарманың өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан мемлекеттік құпияларды, коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, қажетті мәліметтерді, ақпаратты, құжаттар мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2) Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің басшыларының немесе оларды алмастыратын адамдардың, басшы орынбасарларының есептерін тыңдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3) Басқарманың құзыретіне кіретін мәселелер бойынша келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4) Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтін келісімдер, меморандумдар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5) Алматы қаласының әкіміне ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6) Басқарманың құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілердің, мемлекеттік, салалық және өңірлік бағдарламалардың, тұжырымдамалардың, стратегиялардың, мастер-жоспарлардың және мемлекеттік жоспарлаудың өзге де құжаттарының жобаларын әзірлеу және келісу қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Басқарманың құзыретіне кіретін мәселелер бойынша ұсыныстарды, жобаларды және сараптамалық қорытындыларды дайындауға ғылыми ұйымдарды, сарапшыларды, консультанттарды, мамандарды және жұртшылық өкілдерін тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.8) Басқарманың құзыретіне кіретін мәселелер бойынша Алматы қаласы әкімдігінің жанындағы комиссиялар, кеңестер, жұмыс топтары және басқа да консультативтік-кеңесші органдар құруды бастамашылық етуге не олардың қызметіне қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.9) жолаушылар көлігі және жол қозғалысын ұйымдастыру саласындағы мамандармен конференциялар, семинарлар, оқытудың және тәжірибе алмасудың басқа да нысандарын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.10) Басқарманың құзыретіне кіретін мәселелер бойынша мемлекеттік органдарда, соттарда, ұйымдарда және халықаралық ұйымдарда Басқарманың мүдделерін білдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.11) Басқармаға бекітіп берілген мемлекеттік мүлікті Қазақстан Республикасының заңнамасында белгіленген шектерде басқаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.12) Қазақстан Республикасының заңнамалық актілерінде берілген өзге де өкілеттіктерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1) Басқарманың құзыреті шегінде жолаушылар көлігі, жол қозғалысын ұйымдастыру, қалалық мобильділік, коммуналдық ақылы тұрақтар, көліктік жоспарлау және интеллектуалды көлік жүйелерін дамыту салаларындағы мемлекеттік саясатты іске асыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуды ұйымдастыруды және өткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3) Басқарманың қызметін жүзеге асыру кезінде жеке және заңды тұлғалардың құқықтарының, бостандықтарының және заңды мүдделерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4) жеке және заңды тұлғалардың өтініштерін Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5) Қазақстан Республикасының заңнамасында көзделген жағдайларда және тәртіппен Басқарманың құзыретіне кіретін мәселелер бойынша түсіндірмелер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсетуді қамтамасыз ету, сондай-ақ олардың сапасын, қолжетімділігін, ашықтығын және цифрландырылуын арттыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7) Қазақстан Республикасының заңнамасында көзделген жағдайларда және тәртіппен Басқарма қызметінің ашықтығын, оның қызметі туралы ақпаратқа қол жеткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8) Басқарманың өкілеттіктерін жүзеге асыру кезінде белгілі болған мемлекеттік, қызметтік, коммерциялық және заңмен қорғалатын өзге де құпия режимінің, сондай-ақ қолжетімділігі шектеулі ақпараттың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.9) Басқарманың қарамағындағы бюджет қаражатының, мемлекеттік мүліктің және өзге де ресурстардың тиімді, нысаналы және ұтымды пайдаланылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.10) сыбайлас жемқорлыққа қарсы іс-қимыл, тәуекелдерді басқару және Қазақстан Республикасы заңнамасының талаптарын сақтау жөніндегі іс-шаралардың орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.11) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқарманың функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көлік инфрақұрылымын дамыту саласындағы мемлекеттік-жекешелік әріптестік саласында конкурстарды (не тікелей келіссөздерді) ұйымдастыру және өткізу, мемлекеттік-жекешелік әріптестік шарттарын жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқарманың құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілердің, сондай-ақ өзге де құжаттардың жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жол қозғалысын реттеудің техникалық құралдарының техникалық-экономикалық негіздемелерін, жобалау-сметалық құжаттамасын әзірлеу жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көліктік жоспарлауды жүзеге асыру, Алматы қаласының көлік моделін әзірлеу, жүргізу және өзектендіру, аумақтық-көліктік жоспарлау құжаттарын, жол қозғалысын ұйымдастыру жобаларын, жобалау құжаттамасын әзірлеу және басқарушылық шешімдер қабылдау кезінде көліктік модельдеу жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жол қозғалысын ұйымдастыру жобаларын әзірлеуді, келісуді, бекітуді, іске асырылуын мониторингтеуді және өзектендіруді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Басқарманың не оның ведомстволық бағынысты ұйымдарының қарамағындағы және мемлекеттік бюджет қаражаты есебінен қаржыландырылатын, жол қозғалысын ұйымдастыруға арналған көлік инфрақұрылымының объектілері мен кешендерін салу, реконструкциялау, реставрациялау, жаңғырту, сейсмикалық күшейту, күрделі жөндеу және абаттандыру кезінде тапсырыс беруші функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жоспарланып отырған құрылыс салу, аумақтарды реконструкциялау және дамыту жобаларының жол-көлік инфрақұрылымының жай-күйі мен өткізу қабілетіне әсерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қала құрылысы құжаттамасын келісу кезінде аумақтық-көліктік жоспарлау және жол қозғалысын ұйымдастыру жөніндегі бөлімнің болуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) автомобиль жолдарының авариялық-қауіпті орындары мен учаскелерін жою жөніндегі, оның ішінде жол қозғалысын ұйымдастыру схемаларын өзгерту арқылы іс-шараларды іске асыру жолымен көлік инфрақұрылымының қауіпсіз жұмыс істеуін, күтіп-ұсталуын және дамуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жолдарда немесе жолдардың жекелеген учаскелерінде жол қозғалысын уақытша шектеу немесе оған тыйым салу, жол қозғалысын ұйымдастыруды өзгерту жөнінде шаралар қабылдау және бұл туралы бұқаралық ақпарат құралдары арқылы халықты хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жолдарда (көшелерде) бұқаралық, спорттық және өзге де іс-шараларды өткізу схемалары мен маршруттарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) көлік және инженерлік инфрақұрылым объектілерін салу, реконструкциялау, күрделі және орташа жөндеу кезінде, сондай-ақ бұқаралық іс-шараларды өткізу кезінде жол қозғалысын ұйымдастырудың уақытша схемаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) автомобиль жолдарында, көшелерде, олардың жекелеген учаскелерінде, көлік тораптарында және көше-жол желісінің өзге де элементтерінде көлік құралдары қозғалысының параметрлері (қозғалыс жылдамдығы, қарқындылығы, жүктелу деңгейі, қозғалыс аралықтары, жол қозғалысын реттеудің техникалық құралдарының орналасуы мен жай-күйі) туралы деректерді жинау, өңдеу, жинақтау және талдау арқылы жол қозғалысының мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жол қозғалысын ұйымдастыру тиімділігінің мониторингін, кептелістердің, жол-көлік оқиғаларының туындау себептерін және көше-жол желісінің өткізу қабілетіне әсер ететін өзге де факторларды талдауды жүзеге асыру, сондай-ақ оларды жою жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) көлік ағындарын, жолаушылар ағындарын, халықтың көліктік жылжымалылығын, көше-жол желісі мен маршруттық желінің жүктелу деңгейін талдауды жүзеге асыру, оларды оңтайландыру жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жол-көлік оқиғаларынан болатын шығындардың, жол қозғалысы қауіпсіздігін қамтамасыз етуге жұмсалатын бюджет шығындарының, сондай-ақ көше-жол желісіндегі авариялылықты төмендету жөнінде қабылданатын шаралардың тиімділігі мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жол қозғалысын басқарудың автоматтандырылған жүйесін, бағдаршам объектілерін және жол қозғалысын ұйымдастырудың өзге де техникалық құралдарын пайдалануды, мониторингтеуді, жаңғыртуды және дамытуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Басқарма қызметінің тиімділігін, сондай-ақ мемлекеттік көрсетілетін қызметтердің сапасын, ашықтығын, жеделдігін және қолжетімділігін арттыру мақсатында бизнес-процестерді цифрландыру, жаңа технологияларды, жасанды интеллектіні, мобильді қосымшаларды және өзге де цифрлық шешімдерді енгізу және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Алматы қаласының интеллектуалды көлік жүйелерін құруды, пайдалануды, сүйемелдеуді, жаңғыртуды және дамытуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) интеллектуалды көлік жүйелерінің жұмыс істеуін қамтамасыз етуге маманданған ұйымдарды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) қаланың көлік жүйесінің жұмыс істеуі туралы деректерді жинауды, өңдеуді, сақтауды, жүйелеуді және талдауды жүзеге асыру, жол қозғалысын ұйымдастыру саласындағы ақпараттық ресурстарды қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Алматы қаласы көлік инфрақұрылымының цифрлық сервистерін, цифрлық платформаларын және цифрлық егіздерін дамыту және жетілдіру жөніндегі іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Басқарманың құзыреті шегінде жол қозғалысын реттеудің техникалық құралдарының және көлік инфрақұрылымының өзге де объектілерінің тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) көше-жол желісіне түсетін көліктік жүктемені төмендетуге, көлік инфрақұрылымын пайдалану тиімділігін арттыруға және қалалық мобильділікті орнықты дамытуға бағытталған көлікке сұранысты басқару жөніндегі іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) маршруттық көлік құралдарының басым қозғалысын қамтамасыз ету, қоғамдық көлікке арналған бөлек бөлінген қозғалыс жолақтарын дамыту және қоғамдық көліктің жұмыс тиімділігін арттыру жөніндегі өзге де шаралар бойынша іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Алматы қаласының жүк көлігі каркасын қалыптастыру, жүк көлігінің қозғалыс маршруттарын және оның аумақтық және (немесе) уақыттық өлшемшарттар бойынша қозғалысына шектеулерді белгілеу жөніндегі іс-шараларды әзірлеуді және іске асыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының кіруі шектелген аймақтарды, қоғамдық көліктің басым қозғалысы аймақтарын, жаяу жүргіншілер аймақтарын, қозғалысы тынышталған аймақтарды және жол қозғалысын ұйымдастырудың ерекше жағдайлары бар өзге де аймақтарды қоса алғанда, жол қозғалысын ұйымдастырудың арнайы аймақтарын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Басқарманың құзыретіне кіретін мәселелер бойынша мемлекеттік органдармен, ұйымдармен, кәсіпорындармен және олардың лауазымды адамдарымен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) мемлекеттік бюджет қаражаты есебінен қаржыландырылатын объектілер мен кешендерді салу, реконструкциялау, реставрациялау, жаңғырту, күрделі жөндеу, сейсмикалық күшейту және абаттандыру жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Басқарманың қарамағындағы ұйымдарға қатысты олардың жарғыларына сәйкес мемлекеттік басқару органының функцияларын жүзеге асыру, оның ішінде даму жоспарларын, қаржылық есептілікті қарау, келісу және бекіту, сондай-ақ даму жоспарларының орындалуын, жұмыс істеуін және басқару тиімділігін мониторингтеу, талдау және бақылау, таза кірістің бір бөлігін бюджетке аудару нормативін әзірлеу, сондай-ақ таза кірістің бір бөлігінің бюджетке аударылуының толықтығы мен уақтылығын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) бюджеттік бағдарламалар әкімшісінің функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Қазақстан Республикасының заңнамасына сәйкес тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуды ұйымдастыру және өткізу, мемлекеттік сатып алу туралы шарттарды жасасу, орындау, өзгерту және бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) жол-көлік инфрақұрылымы және жол қозғалысын реттеудің техникалық құралдары саласында жұмыстарды ұйымдастыру және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Басқарманың қарамағындағы ұйымдар жүзеге асыратын жол қозғалысын реттеудің техникалық құралдарын пайдалану және оларға техникалық қызмет көрсету жөніндегі жұмыстарды үйлестіру және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жол жүрісі қағидаларының бұзушылықтарын фото- және бейнетіркеу жүйелерінің жұмыс істеуі мен дамуын үйлестіру және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) интеллектуалды көлік жүйесін пайдалану және дамыту жөніндегі жұмыстарды үйлестіру және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Басқарманың қарамағындағы ұйымдардың жол қозғалысын ұйымдастыру мәселелері бойынша техникалық сараптама жүргізуін және жобалық шешімдерді дайындауын үйлестіру және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жолаушылар көлігі саласында мемлекеттік қызметтерді ашықтық, қолжетімділік және есеп берушілік қағидаттарында көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық көлікті диспетчерлендіруді үйлестіру және ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) заңнамада көзделген мәселелер бойынша Алматы қаласы мәслихаты шешімдерінің жобаларын әзірлеу және оларды Алматы қаласы әкімдігінің қарауына енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) тарифтердің есеп-қисаптарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қоғамдық көлік жүргізушілерінің, тасымалдаушылардың, жолаушылардың және жол жүру ақысын төлеу жүйесі операторының Қазақстан Республикасы заңнамасының талаптарын және шарттық міндеттемелерді сақтауы мәселелері бойынша мониторингті және көшпелі іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) қалалық іс-шараларға рейстік автобустармен қызмет көрсетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қалалық рельстік көлікпен әлеуметтік маңызы бар тұрақты жолаушылар тасымалдын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) жолаушылар мен багажды тұрақты қалалық, қала маңындағы, қалааралық және облысаралық тасымалдауды ұйымдастыру, сондай-ақ оларға қызмет көрсету құқығына конкурстар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) жолаушылар мен багажды тұрақты қалалық, қала маңындағы, қалааралық және облысаралық автомобильмен тасымалдау маршруттарының тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) жолаушылар мен багажды тұрақты қалалық, қала маңындағы, қалааралық және облысаралық тасымалдау маршруттарын және қозғалыс кестелерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) қалалық және қала маңындағы маршруттық көлікпен жолаушылар мен багажды әлеуметтік маңызы бар тасымалдауды жүзеге асыру кезінде тасымалдаушылардың залалдарын (шығыстарын) субсидиялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) азаматтардың жекелеген санаттарына жеңілдікпен және тегін жол жүруді ұсыну арқылы әлеуметтік қолдау көрсетуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) автовокзалдардың, автостанциялардың және жолаушыларға қызмет көрсету пункттерінің тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) автовокзалдардың, автостанциялардың және жолаушыларға қызмет көрсету пункттерінің қызметі басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) жолаушылар мен багажды тұрақты қалааралық облысаралық автомобильмен тасымалдау маршруттарын және қозғалыс кестелерін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) жеңіл таксимен жолаушылар мен багажды тасымалдауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) такси тасымалдаушысы ретіндегі қызмет басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) такси тасымалдаушысы ретінде қызметті жүзеге асыратын адамдардың тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) жалпы пайдаланылатын аумақтарда такси тұрақтарын ұйымдастыру және жабдықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) электрондық (цифрлық) тахографтарға арналған электрондық карточкаларды дайындау және беру жөніндегі қызмет басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) тахографтарды орнату және оларға қызмет көрсету жөніндегі қызмет басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) электрондық (цифрлық) тахографтарға арналған электрондық карточкаларды дайындау және беру жөніндегі қызметті жүзеге асыратын адамдардың тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) қалалық мобильділіктің балама түрлерін дамыту жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) каршерингті, карпулингті (райдшерингті), велосипед көлігін, электр самокаттарды қоса алғанда, жеке мобильділік құралдарын және қалалық мобильділіктің өзге де балама түрлерін дамытуды нормативтік реттеу және ынталандыру жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) велосипед инфрақұрылымының қауіпсіз жұмыс істеуін, күтіп-ұстауда және дамытуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) велосипед инфрақұрылымын келісу, жобалау және салу жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) тұрақ орындары мен тұрақтарда электромобильдерді зарядтауға арналған электр зарядтау станциялары инфрақұрылымын дамыту жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) коммуналдық ақылы тұрақтарды ( көлік орынданрын, паркингтерді, автотұрақ орындарын, паркингтердің) орналастыру жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) паркингтер салу жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) тротуар үлгісіндегі ақылы коммуналдық автотұрақтарды (автопаркингтерді) жабдықтау, абаттандыру, оларды пайдалану және пайдалану құқығын беру жөнінде конкурстар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) тұрақ кеңістігінің паспорттарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) автотұрақтардың (автопаркингтердің, паркингтердің) санаттарын айқындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) тұрақ инфрақұрылымы объектілері бойынша жұмыстарды үйлестіру және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) қаланың тұрақ кеңістігін пайдалану тиімділігіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) тұрақ кеңістігін басқарудың цифрлық жүйесін құруды, пайдалануды, дамытуды және жаңғыртуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) коммуналдық ақылы тұрақтардың көрсетілетін қызметтеріне ақы төлеудің бақылануын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жеткізілген (эвакуацияланған) көлік құралдарын арнайы алаңдар мен тұрақтарда қабылдау жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) көлік құралдарын арнайы алаңдар мен тұрақтарға эвакуациялау жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) көлік инфрақұрылымы объектілерін пайдалануға қабылдауды және оларды коммуналдық меншікке беруді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) әуежайлармен және теміржол вокзалдарымен өзара іс-қимылды қоса алғанда, қаланың көлік жүйесінің жұмысын үйлестіру және ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) қалалық рельстік көлік құралдарын мемлекеттік тіркеуді жүзеге асыру және мемлекеттік тіркеу туралы куәліктер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) өздігінен жүзетін шағын көлемді кемелерді басқару құқығына куәліктер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) жеке және заңды тұлғалардың өтініштері мен петицияларын қарау, келіп түсетін өтініштерді талдау және жүйелі проблемаларды анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Басқарманың миссиясы, мақсаты, негізгі міндеттері, функциялары, құқықтары мен міндеттемелері</w:t>
-[...2103 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="127"/>
+        <w:t xml:space="preserve"> 3-тарау. Басқарманың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болатын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болатын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың басшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқармаға жүктелген міндеттер мен функциялардың, Алматы қаласы әкімдігі қаулыларының және Алматы қаласы әкімінің, әкім орынбасарларының тапсырмаларының орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлыққа қарсы іс-қимыл жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) банк шоттарын ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқарманың бөлімдері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз құзыреті шегінде Басқарманың барлық қызметкерлері үшін, сондай-ақ жарғысына (ережесіне) сәйкес номенклатурасы Басқарманың құзыретіне жатқызылған, Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлері үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамалық актілеріне сәйкес Басқарманың қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында көзделген жағдайларда конкурс өткізу арқылы не еңбек шарттарын жасасу арқылы жарғысына (ережесіне) сәйкес номенклатурасы Басқарманың құзыретіне жатқызылған, Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлерін лауазымдарға тағайындайды және лауазымдардан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік мүлік туралы Қазақстан Республикасының заңнамасында көзделген тәртіппен және жағдайларда Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорын басшысын аттестаттауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жарғысына (ережесіне) сәйкес номенклатурасы Басқарманың құзыретіне жатқызылған, Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер қызметкерлерінің міндеттерін және өкілеттіктерінің аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасында көзделген тәртіппен және жағдайларда Басқарманың қызметкерлеріне көтермелеу шараларын қолданады және тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасында көзделген тәртіппен және жағдайларда жарғысына (ережесіне) сәйкес номенклатурасы Басқарманың құзыретіне жатқызылған, Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлеріне көтермелеу шараларын қолданады және тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма басшысы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Басқарманың қызметін ұйымдастыру</w:t>
-[...463 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="151"/>
+        <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда оралымды басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітіп берілген мүлік Алматы қаласының коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Басқарманың өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...133 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасының "Алматы қаласы жол қозғалысын ұйымдастыру орталығы" жауапкершілігі шектеулі серіктестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасының шаруашылық жүргізу құқығындағы "Алматы паркинг" коммуналдық мемлекеттік кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Алматыэлектротранс" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4104,2130 +4275,2096 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "__" ________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______ қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі - Басқарма) қолданыстағы заңнама аясында Алматы қаласының аумағында автомобиль жолдарын салу және жөндеу, жол инфрақұрылымы салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басқарма ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, қазақ және орыс тілдерінде өз атауы бар Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес казынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z187" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарманың егер қолданыстағы заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарабы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z188" w:id="170"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма өз құзыретінің мәселелері бойынша қолданыстағы заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделген шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z190" w:id="172"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заңды тұлғаның орналасқан жері: 050001, Алматы қаласы, Бостандық ауданы, Республика алаңы, 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z191" w:id="173"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z192" w:id="174"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тілде: "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z193" w:id="175"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орыс тілінде: Коммунальное государственное учреждение "Управление развития дорожной инфраструктуры города Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z194" w:id="176"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z195" w:id="177"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z196" w:id="178"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Басқармаға Басқарманың функциялары болып табылатын міндеттерді орындау тұрғысында кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z197" w:id="179"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға Қазақстан Республикасының заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Басқарманың миссиясы, мақсаты, негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Басқарманың миссиясы: Алматы қаласының аумағында тіршілікке қажетті инфрақұрылымды құруға бағытталған және автомобиль жолдары саласында тиімді мемлекеттік саясатты іске асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Басқарманың мақсаты: Алматы қаласының аумағында автомобиль жолдарын, жол инфрақұрылымын салу және жөндеу сапасын арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқарманың міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жол инфрақұрылымын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жобалау саласында қабылданған нормалар мен ұлттық стандарттардың, автомобиль жолдарын салу, реконструкциялау, жөндеу және күтiп-ұстау кезiнде талап етiлетiн сапаның сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де міндеттер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарма функциялары Қазақстан Республикасының заңнамасына сәйкес айқындалған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік-жекешелік әріптестік саласында конкурстарды (немесе тікелей келіссөздер) ұйымдастыру және өткізу, жол инфрақұрылымы саласында мемлекеттік-жекешелік әріптестік туралы келісім шарт жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолдар мен көшелерге ағымдағы, орташа және күрделі жөндеу жұмыстарын жүргізу кезінде жұмыс түрлерінің сыныптамасын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орташа жөндеу жұмыстары үшін көшелердің (жолдардың) тізбесін жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) автомобиль жолдарының (көшелердің) паспорттау базасын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жол инфрақұрылымдары объектілерін салу, реконструкциялау, жаңғырту, күрделі жөндеу жұмыстарының жобалау-сметалық құжаттамаларын, техникалық-экономикалық негіздемелерін әзірлеу бойынша жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) магистральды жолдардағы апаттық-қауіпті жерлер мен учаскелерді жою бойынша шараларды ұйымдастыру арқылы қолданыстағы жол инфроқұрылымдарының қауіпсіз жұмыс жасауын, күтіп-ұстауды және жақсартуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уақытша шектеу немесе жол қозғалысына тыйым салу, жолдарда немесе кейбір жол учаскелерінде жол қозғалысына өзгерістер енгізу жөнінде шаралар қабылдап, олар жайында бұқаралық ақпарат құралдары арқылы қала тұрғындарына жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқармаға жүктелген міндеттерді іске асыру мәселелері бойынша мемлекеттік органдармен, ұйымдармен, кәсіпорындармен және олардың лауазымды тұлғаларымен өзара іс-қимылды жүзеге асыру,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Басқарманың қарамағындағы ұйымдарға қатысты мемлекеттік басқару органының функцияларын (жалғыз қатысушы) жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Басқарманың қарамағындағы ұйымдардың қаржылық есептілігін қарастыру, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Басқарманың қарамағындағы ұйымдардың даму жоспарды орындауына, сондай-ақ жұмыс жасауына және тиімді басқаруына мониторинг, талдау, бақылау жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Басқарманың қарамағындағы ұйымдардың таза табыс бөлігін бөлу нормативін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Басқарманың қарамағындағы ұйымдардың таза табыс бөлігін бюджетке толықтай және уақытылы аударуына бақылау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жол жүйелері саласында жаңа технологияларды, жасанды интеллектіні, мобилді қосымшаларды, цифрландыруды енгізу, дамыту және жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) көліктік жоспарлауды және жол қозғалысын ұйымдастыруды жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қалалық рельстік көлік жұмыстары кезінде жұмыстарды ұйымдастыру, орындалуын қамтамасыз ету және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жол-көлік оқиғаларынан шығындардың және жол қозғалысының қауіпсіздігін қамтамасыз ету үшін бюджеттік шығындарға, сондай-ақ автомобиль жолдарында (көшелерде) жол апаттарының деңгейін төмендету шараларының тиімділігіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қауіпсіз жол қозғалысын ұйымдастыру бойынша іс-шараларды, жобаларды, "VISION ZERO" бағдарламасын әзірлеу және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жаяу және велосипед инфрақұрылымын салу және келісу жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) паркингтерді салу бойынша жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ақылы коммуналды автотұрақ орындарын (автотұрақ) ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) автомобиль жолдары саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) жергілікті бюджеттік бағдарламалар әкімшісінің функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) тауарларды, жұмыстарды және қызметтердi мемлекеттiк сатып алуды жүргiзу, тәртiбiн ұйымдастыру және өткiзу, тауарларды, жұмыстарды және қызметтердi мемлекеттiк сатып алу шарттарын жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) автожолдарды (көшелердi), жол инфрақұрылымы объектілерін, жаяу жүргiншi аймақтарын, жол қозғалысын бақылаудың техникалық құралдарын салу, реконструкциялау, жаңғырту (күрделі, орташа, ағымдағы) жөндеу жұмыстарын ұйымдастыру және бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) өнім берушілердің шарттық міндеттемелерді орындау барысына қатысты жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) жол инфрақұрылымының объектілерін пайдалануға қабылдау және оларды коммуналдық меншікке беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) келісу кезінде қала құрылысы құжаттамасында аумақтық-көліктік жоспарлау және жол қозғалысын ұйымдастыру бойынша бөлімнің болуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Басқарманың құзыретіне жататын мәселелер бойынша нормативтік құқықтық актілердің жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексіне сәйкес әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өтініштерді талдау және өтініш берушілер көтеретін жүйелі проблемаларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) петицияларды қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жүктелген міндеттерге сәйкес және өз құзыретінің шегінде Басқарма:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік құпияларды, коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан Қазақстан Республикасының заңнамасымен белгіленген тәртіпте қажетті мәліметтерді, ақпаратты, құжаттар мен материалдарды сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z241" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіопрындар, жауапкершілігі шектеулі серіктестіктер басшыларының немесе оларды ауыстыратын тұлғалардың, басшы орынбасарларының тоқсан сайынғы есептерін тыңдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z242" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Басқарманың құзыретіне кіретін мәселелер бойынша келіссөздер жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z243" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамалық актілеріне қайшы келмейтін келісімдер, меморандум жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z244" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Aлматы қаласының әкіміне ұсыныстар енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген тәртіпте әкімдік қаулыларының, әкімнің шешімдерінің және өкімдерінің, Алматы қаласы мәслихатының шешімдерінің жобаларын енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) автомобиль жолдарын дамыту саласында мемлекеттік қолдау шараларын жүзеге асыру үшін Алматы қаласы әкімдігінің жанынан арнайы комиссиялар, кеңестер, жұмыс топтары немесе басқа да кеңесші органдар құруға бастамашылық жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z247" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) конференциялар, семинарлар, оқудың басқа да түрлерін ұйымдастыруға және автомобиль жолдары қызметкерлерімен тәжірибе алмасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z248" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіпте сотқа талап-арыз беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z249" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) оған берілген мүлікті басқаруды жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z250" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамалық актілерінде белгіленген өзге өкілеттіктерді жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z251" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Басқарманың миссиясы, мақсаты, негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
-[...1042 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="232"/>
+        <w:t xml:space="preserve"> 3-тарау. Басқарманың қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z252" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқармаға басшылықты, Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z253" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарма басшысын Алматы қаласының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z254" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z255" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z256" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқармаға жүктелген міндеттер мен функциялардың, Алматы қаласы әкімдігі қаулыларының және Алматы қаласы әкімі бұйрықтарының орындалуына дербес жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z257" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z258" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z259" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлыққа қарсы іс-қимыл жасау шараларын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z260" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z261" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z262" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) банк шоттарын ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z263" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқарманың бөлімдері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z264" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Басқарманың барлық қызметкерлері, сонымен қатар номенклатурасы олардың жарғысына (ережесіне) сәйкес Басқарманың құзыретіне жатқызылған Басқарма қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлері үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z265" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес Басқарманың қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) номенклатурасы олардың жарғысына (ережесіне) сәйкес Басқарманың құзыретіне жатқызылған Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлерін Қазақстан Республикасының заңнамасында көзделген немесе еңбек шарттарын жасасқан жағдайларға конкурс арқылы қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасында көзделген тәртіппен және жағдайларда, Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорынның басшыларын аттестаттауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z268" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Баcқарманың бөлім басшы қызметкерлерінің және өзінің орынбасарларының міндеттері мен өкілеттіктерінің аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) номенклатурасы олардың жарғысына (ережесіне) сәйкес Басқарманың құзыретіне жатқызылған Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлерінің міндеттері мен өкілеттіктерінің аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z270" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес белгіленген тәртіпте және жағдайларда Басқарманың қызметкерлеріне көтермелеу және тәртіптік жазалау шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z271" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) номенклатурасы олардың жарғысына (ережесіне) сәйкес Басқарманың құзыретіне жатқызылған Басқарманың қарамағындағы коммуналдық мемлекеттік кәсіпорындардың, жауапкершілігі шектеулі серіктестіктердің қызметкерлеріне Қазақстан Республикасының заңнамасында көзделген тәртіпте және жағдайларда көтермелеу шараларын қолданады және тәртіптік жауапкершілікке тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z272" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z273" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарама басшысы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z274" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басшы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z275" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Басқарманың қызметін ұйымдастыру</w:t>
-[...476 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Басқарманың мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z276" w:id="257"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z276" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Басқарма Қазақстан Республикасының заңнамасында көзделген жағдайларда оралымды басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z277" w:id="258"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z277" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың мүлкі оған меншік иесі берген мүліктен, сондай-ақ өз қызметінің нәтижесінде сатып алынған мүліктен (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасымен тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z278" w:id="259"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z278" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқармаға бекітіліп берілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z279" w:id="260"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z279" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер қолданыстағы заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге де тәсілмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z280" w:id="261"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z280" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Басқарманы қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z281" w:id="262"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z281" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z282" w:id="263"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z282" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың қарамағындағы мекемелердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z283" w:id="264"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шаруашылық жүргізу құқығындағы "Метрополитен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6293,686 +6430,668 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы "__"____________ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______ қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="265"/>
+    <w:bookmarkStart w:name="z287" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бөлу балансы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z288" w:id="266"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z288" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Алматы қаласы Қалалық мобилділік басқармасы" коммуналдық мемлекеттік мекемесін "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесіне және "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесіне бөлу жолымен қайта ұйымдастыруға байланысты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z289" w:id="267"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z289" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алматы қаласы Қалалық мобилділік басқармасы" КММ балансында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z290" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтер – 733 433 814,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z291" w:id="269"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z291" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z292" w:id="270"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z292" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзақ мерзімді қаржылық инвестициялар – 625 726 103,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z293" w:id="271"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z293" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негізгі құралдар – 43 330 954,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z294" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяқталмаған құрылыс – 63 705 949,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z295" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдық емес активтер – 670 806,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z296" w:id="274"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z296" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорлар – 0,0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z297" w:id="275"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z297" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа қысқа мерзімді активтер – 0,0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z298" w:id="276"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z298" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесінің балансына жедел басқару құқығындағы мынадай мүлік ауысады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z299" w:id="277"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z299" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтер– 40 310 948,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z300" w:id="278"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z300" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z301" w:id="279"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z301" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзақ мерзімді қаржылық инвестициялар -354 940 832,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z302" w:id="280"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z302" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негізгі құралдар - 14 370 590,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z303" w:id="281"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z303" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяқталмаған құрылыс – 59 739 948,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z304" w:id="282"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z304" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдық емес активтер – 3 035,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z305" w:id="283"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z305" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорлар – 0,0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z306" w:id="284"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z306" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа қысқа мерзімді активтер – 0,0 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z307" w:id="285"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z307" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесінің балансына жедел басқару құқығындағы мынадай мүлік ауысады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z308" w:id="286"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z308" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Активтер – 693 122 865,1 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z309" w:id="287"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z309" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z310" w:id="288"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z310" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзақ мерзімді қаржылық инвестициялар – 270 785 271,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z311" w:id="289"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негізгі құралдар - 28 960 394,4 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z312" w:id="290"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяқталмаған құрылыс - 3 966 001,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z313" w:id="291"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдық емес активтер – 667 771,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z314" w:id="292"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорлар – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z315" w:id="293"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқа қысқа мерзімді активтер – 0,0 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z316" w:id="294"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z316" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алматы қаласы Жол инфрақұрылымын дамыту басқармасы" коммуналдық мемлекеттік мекемесі ретінде жол құрылысы саласындағы барлық дебиторлық берешектер бойынша міндеттемелердің құқықтық мұрагері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z317" w:id="295"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z317" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алматы қаласы Жол қозғалысы және жолаушылар көлігін ұйымдастыру басқармасы" коммуналдық мемлекеттік мекемесі ретінде жолаушылар тасымалы саласындағы барлық дебиторлық берешектер бойынша міндеттемелердің құқықтық мұрагері болып табылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7051,130 +7170,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқармасының басшысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Телібаев_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="296"/>
+    <w:bookmarkStart w:name="z322" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="297"/>
+          <w:bookmarkStart w:name="z323" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Алматы қаласы Жол инфрақұрылымын дамыту басқармасының </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7195,70 +7314,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="298"/>
+          <w:bookmarkStart w:name="z325" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Алматы қаласы Жол қозғалысы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7292,57 +7411,50 @@
               </w:rPr>
               <w:t>басшысы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7408,193 +7520,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы "__"____________ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______ қаулысына 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="299"/>
+    <w:bookmarkStart w:name="z331" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алматы қаласы әкімдігінің күші жойылған қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z332" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Алматы қаласы Қалалық мобилділік басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы" 2019 жылғы 4 ақпандағы № 1/81 қаулысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="300"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z333" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Алматы қаласы Қалалық мобилділік басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы" Алматы қаласы әкімдігінің 2019 жылғы 4 ақпандағы № 1/81 қаулысына толықтыру енгізу туралы" 2019 жылғы 13 желтоқсандағы № 4/647 қаулысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z334" w:id="301"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z334" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Алматы қаласы әкімдігінің кейбір қаулыларына өзгерістер мен толықтырулар енгізу туралы" 2024 жылғы 26 сәуірдегі № 2/279 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z335" w:id="302"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z335" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Алматы қаласы әкімдігінің кейбір қаулыларына өзгерістер мен толықтырулар енгізу туралы" 2024 жылғы 14 маусымдағы № 2/345 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7974,31 +8081,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>