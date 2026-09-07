--- v0 (2025-12-27)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bea2e37" w14:textId="bea2e37">
+    <w:p w14:paraId="e6499f5" w14:textId="e6499f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,79 +102,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Ақтау қалалық мәслихатының 2025 жылғы 5 қаңтардағы № 18/120 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Бюджет кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңына сәйкес, Ақтау қалалық мәслихаты </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджет кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Ақтау қалалық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -209,219 +231,281 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 28.08.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23/155 </w:t>
+        <w:t>23/155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. 2025-2027 жылдарға арналған Өмірзақ ауылының бюджеті тиісінше </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға келесі көлемдерде бекітілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 2025-2027 жылдарға арналған Өмірзақ ауылының бюджеті тиісінше 1, 2 және 3 қосымшаларға сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
+      1)кірістер – 791 333,8 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)кірістер – 844 945,5 мың теңге, оның ішінде:</w:t>
+      салықтық түсімдер – 121 668,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 116 518,2 мың теңге;</w:t>
+      салықтық емес түсімдер – 974,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер бойынша – 470,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 150,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер бойынша – 0,0 мың теңге;</w:t>
+      трансферттер түсімі – 668 540,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі бойынша – 727 957,3 мың теңге;</w:t>
+      2)шығындар – 802 564,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)шығындар – 856 176,3 мың теңге;</w:t>
-[...17 lines deleted...]
-      3) таза бюджеттік кредиттеу – 0,0 мың теңге, соның ішінде:</w:t>
+      3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -431,51 +515,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерiмен операциялар бойынша сальдо – 0,0 мың теңге, соның ішінде:</w:t>
+      4) қаржы активтерiмен операциялар бойынша сальдо – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерiн сатып алу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -585,105 +669,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 28.08.2025 № </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23/155 </w:t>
+        <w:t>№ 25/165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -912,243 +998,187 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 5 қаңтардағы №18/120 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="1"/>
+    <w:bookmarkStart w:name="z24" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Өмірзақ ауылының бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 28.08.2025 № </w:t>
+      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23/155 </w:t>
+        <w:t>№ 25/165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1164,84 +1194,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1251,235 +1281,235 @@
               <w:t>
 Сыныбы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Iшкi сыныбы   </w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Iшкi сыныбы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1489,4878 +1519,5067 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-844945,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+791 333,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-116518,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121 668,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-33000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-33000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем көзінен салық салынбайтын табыстардан ұсталатын жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-33000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-83518,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84 599,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-2200,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 562,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың мүлік салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-2200,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 562,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-2430,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 728,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендер жерлеріне алынатын жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-2430,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 728,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-78888,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 291,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалардан көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-900,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+739,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардан көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-77988,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 552,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біріңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біріңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін пайдалану жөніндегі төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ комммуналдық меншігінің мүлкін жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...218 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...66 lines deleted...]
-Барлығы, мың теңге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6379,171 +6598,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...14 lines deleted...]
-          <w:p/>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6562,408 +6776,340 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. ШЫҒЫНДАР</w:t>
-[...35 lines deleted...]
-856176,3</w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттік қызметтер</w:t>
-[...35 lines deleted...]
-453497,5</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6982,9053 +7128,8897 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жалпы ункцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-347591,3</w:t>
+Субвенциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-347591,3</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды кіші топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
-[...37 lines deleted...]
-          </w:p>
+Бағдарлама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-105906,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+802 564,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-105906,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+466 737,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375 198,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375 198,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 695,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 306,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159 197,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-39452,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-53250,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік көмек және әлеуметтік қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-233078,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-37350,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-7449,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-28850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-20000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-20000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-20000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 461,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 924,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176 039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 392,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8850,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8850,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
--11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік кредиттер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік кредиттерді өтеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...164 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...164 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...288 lines deleted...]
-              <w:t xml:space="preserve">Ақтау қалалық мәслихатының </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>2025 жылғы 5 қаңтардағы №18/120</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...197 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16047,225 +16037,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iшкi сыныбы  </w:t>
-[...15 lines deleted...]
-          <w:p/>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16286,12035 +16347,909 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...68 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...169 lines deleted...]
-98 104,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...169 lines deleted...]
-34 650,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...169 lines deleted...]
-34 650,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...246 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11078 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28483,276 +17418,12854 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешіміне 3 - қосымша</w:t>
+              <w:t>шешіміне 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған Өмірзақ ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+333 851,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 104,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 650,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 650,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63 454,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 310,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 449,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 695,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+503,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+503,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+503,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 244,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 244,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 244,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық Сомасы, мың тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+333 851,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттік қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147 661,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы ункцияларын орныдайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 545,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 545,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 545,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96 116,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96 116,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96 116,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік көмек және әлеуметтік қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 277,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 504,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 011,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70 215,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 049,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 134,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 499,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 499,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 499,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 635,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 635,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 635,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік кредиттер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік кредиттерді өтеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті кезең соңындағы бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақтау қалалық мәслихатының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 5 қаңтардағы №18/120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 3 - қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Өмірзақ ауылының бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28762,2919 +30275,2854 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iшкi сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...128 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...128 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350 407,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102 870,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...68 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66 487,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
-            </w:r>
-[...35 lines deleted...]
-Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 425,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
-            </w:r>
-[...35 lines deleted...]
-Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 433,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
-            </w:r>
-[...35 lines deleted...]
-Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61 629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
-            </w:r>
-[...35 lines deleted...]
-Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...63 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
-            </w:r>
-[...35 lines deleted...]
-Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық Сомасы, мың тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31684,117 +33132,116 @@
               <w:t>
 Функционалды кіші топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31804,150 +33251,148 @@
               <w:t>
 Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...96 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31957,182 +33402,179 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32142,8726 +33584,8605 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. ШЫҒЫНДАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350 407,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жалпы сипаттағы мемлекеттік қызметтер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 155 044,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік басқарудың жалпы ункцияларын орныдайтын өкілді, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік көмек және әлеуметтік қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16 279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 211,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73 725,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 591,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. ТАЗА БЮДЖЕТТІК КРЕДИТТЕУ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бюджеттік кредиттер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бюджеттік кредиттерді өтеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. ҚАРЖЫ АКТИВТЕРІМЕН ОПЕРАЦИЯЛАР БОЙЫНША САЛЬДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...96 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерекшелігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. БЮДЖЕТ ТАПШЫЛЫҒЫ (ПРОФИЦИТІ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. БЮДЖЕТ ТАПШЫЛЫҒЫН ҚАРЖЫЛАНДЫРУ (ПРОФИЦИТІН ПАЙДАЛАНУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезең соңындағы бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -40923,55 +42244,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41297,31 +42618,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>