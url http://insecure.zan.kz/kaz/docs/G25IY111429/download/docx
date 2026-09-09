--- v0 (2025-11-08)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="131d426" w14:textId="131d426">
+    <w:p w14:paraId="e561114" w14:textId="e561114">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Өкілдік шығындар" бөлінетін бюджеттік бағдарламасын бөлу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сыртқы істер министрінің м.а. 2025 жылғы 20 мамырдағы № 11-1-4/290 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Сыртқы істер министрінің м.а. 2025 жылғы 20 мамырдағы № 11-1-4/290 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 14-бабы 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -930,74 +930,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдік делегацияларды қабылдауды ұйымдастыруға, шетелдік делегациялардың қатысуымен отырыстар, конференциялар, кеңестер, семинарлар, келіссөздер, салтанатты және ресми іс-шаралар өткізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасының Мемлекеттік кеңесшісінің, Қазақстан Республикасы Сыртқы істер министрінің шетелге сапарлары кезіндегі өкілдік мақсаттарға;</w:t>
+      Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Сыртқы істер министрінің шетелге сапарлары кезіндегі өкілдік мақсаттарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық байқау миссияларының құрамында шет мемлекеттердегі сайлауларға Қазақстан Республикасынан байқаушы ретінде жіберілетін республикалық бюджет есебіндегі мемлекеттік органдардың лауазымды адамдарының шетелге іссапарлары барысында өкілдік мақсаттарға бөлінетін қаражат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шетелдік делегацияларды қабылдауды ұйымдастыруға, отырыстар, конференциялар, кеңестер, семинарлар, келіссөздер, шетелдік делегациялардың қатысуымен салтанатты және ресми іс-шаралар өткізуге арналған Өкілдік шығындарға келесі шығындар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1190,54 +1272,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Министрлік басшылығы рұқсат еткен шетелдік делегацияларды қабылдауды ұйымдастыруға, шетелдік делегациялардың қатысуымен отырыстар, конференциялар, кеңестер, семинарлар, келіссөздер, салтанатты және ресми іс-шаралар өткізуге бағытталған өзге де шығыстар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасы Сыртқы істер министрінің шетелге сапарлары кезінде өкілдік мақсаттарға арналған өкілдік шығындарға осы Қағидаларға қосымшаға сәйкес өкілдік шығындар нормаларының 6-тармағында көрсетілген шығындар жатады.</w:t>
+      4. Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Сыртқы істер министрінің шетелге сапарлары кезінде өкілдік мақсаттарға арналған өкілдік шығындарға осы Қағидаларға қосымшаға сәйкес өкілдік шығындар нормаларының 6-тармағында көрсетілген шығындар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Халықаралық байқау миссияларының құрамында шет мемлекеттердегі сайлауларға және (немесе) референдумдарға Қазақстан Республикасынан байқаушы ретінде жіберілетін республикалық бюджет есебіндегі Қазақстан Республикасы мемлекеттік органдарының лауазымды адамдарының өкілдік шығындарына мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1688,94 +1852,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өкілдік шығындарға арналған қаражатты бөлу Министрліктің Аппарат басшысының (бұдан әрі – Аппарат басшысы) немесе оның міндетін атқаратын адамның бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шақырылатын адамдардың Қазақстан Республикасындағы межелі пунктке дейінгі көлік шығындарын және олардың Қазақстан Республикасының аумағында тұруына, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасы Сыртқы істер министрінің шет елге сапарлары кезінде өкілдік мақсаттарға арналған, сондай-ақ халықаралық байқау миссияларының құрамында шет мемлекеттердегі сайлауларға және (немесе) Қазақстан Республикасының атынан байқаушылар ретінде жіберілетін республикалық бюджет есебіндегі мемлекеттік органдардың лауазымды адамдарды үшін автокөліктік қызмет көрсетуге және аудармашылардың қызметтерін төлеуге арналған қаражат бөлінген жағдайда, Аппарат басшысының бұйрығы Қазақстан Республикасы Сыртқы істер министрінің немесе оның міндетін атқаратын адамның қарары негізінде қабылданады.</w:t>
+      Шақырылатын адамдардың Қазақстан Республикасындағы межелі пунктке дейінгі көлік шығындарын және олардың Қазақстан Республикасының аумағында тұруына, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Сыртқы істер министрінің шет елге сапарлары кезінде өкілдік мақсаттарға арналған, сондай-ақ халықаралық байқау миссияларының құрамында шет мемлекеттердегі сайлауларға және (немесе) Қазақстан Республикасының атынан байқаушылар ретінде жіберілетін республикалық бюджет есебіндегі мемлекеттік органдардың лауазымды адамдарды үшін автокөліктік қызмет көрсетуге және аудармашылардың қызметтерін төлеуге арналған қаражат бөлінген жағдайда, Аппарат басшысының бұйрығы Қазақстан Республикасы Сыртқы істер министрінің немесе оның міндетін атқаратын адамның қарары негізінде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аппарат басшысының бұйрығында делегация деңгейі және Қазақстан Республикасының Мемлекеттік протоколына сәйкес іс-шаралар деңгейі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аппарат басшысының өкілдік шығындарға қаражат бөлу туралы бұйрығы жоспарланған іс-шара басталғанға дейін қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Егер делегацияның Қазақстан Республикасында болу бағдарламасында өзгеше көзделмесе, шақырылған адамдардың Қазақстан Республикасындағы межелі пунктінде тұруына ақы төлеуге қаражат бөлінген кезде, іс-шара өткізілгенге дейін 1 (бір) күн бұрын және 1 (бір) күн кейін есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1988,51 +2234,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бюджетті атқару жөніндегі орталық уәкілетті орган Аппарат басшысының бұйрығы негізінде Қазақстан Республикасының бюджет заңнамасына сәйкес түсімдер мен төлемдер бойынша қаржыландырудың жиынтық жоспарына, міндеттемелер бойынша қаржыландырудың жиынтық жоспарына өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасы Сыртқы істер министрінің шетелдік сапарларына, сондай-ақ халықаралық байқау миссиясының құрамында шет мемлекеттердегі сайлауларға және (немесе) референдумдарға Қазақстан Республикасынан байқаушы ретінде жіберілетін республикалық бюджет есебінен қамтылатын мемлекеттік органдардың лауазымды адамдарын іссапарға жіберу кезіндегі өкілдік шығындарға қолма-қол шетел валютасын бөлу мынадай тәртіппен жүзеге асырылады:</w:t>
+      15. Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Сыртқы істер министрінің шетелдік сапарларына, сондай-ақ халықаралық байқау миссиясының құрамында шет мемлекеттердегі сайлауларға және (немесе) референдумдарға Қазақстан Республикасынан байқаушы ретінде жіберілетін республикалық бюджет есебінен қамтылатын мемлекеттік органдардың лауазымды адамдарын іссапарға жіберу кезіндегі өкілдік шығындарға қолма-қол шетел валютасын бөлу мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлінген қаражатты айырбастау үшін Министрлік бюджетті атқару жөніндегі орталық уәкілетті органда шетел валютасында шот ашады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
@@ -2152,50 +2398,132 @@
         <w:t>
       7) Министрліктің лауазымды адамы алынған қолма-қол шетел валютасын Министрліктің кассасына сол күні кіріске алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өкілдік шығындарға қаражат Министрліктің кассасынан өкілдік шығындарға қаражат алуға уәкілетті республикалық бюджеттік бағдарламалар әкімшілерінің лауазымды адамдарына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасы Бюджет кодексінің 4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2228,54 +2556,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Республикалық бюджет есебінен ұсталатын, Қазақстан Республикасынан бақылаушылар халықаралық байқау миссиялары құрамында шет мемлекеттердегі сайлауға және (немесе) референдумға жіберілетін, өкілдік шығындарға қаражат алған Қазақстан Республикасы мемлекеттік органдарының лауазымды адамдары не осы өкілдік шығындарға қаражат алуға уәкілетті адамдар іс-шараны өткізгеннен кейін күнтізбелік (10) он күн ішінде Министрлікке Қазақстан Республикасы Орталық сайлау комиссиясының төрағасы немесе оның міндетін атқарушы тұлға бекіткен және елтаңбалы мөрмен растаған өкілдік мақсаттарға арналған шығындар бойынша актіні, сондай-ақ тиісті тауарларды, жұмыстарды және қызметтерді жүзеге асырған ұйымның мөрімен расталған сатып алынған тауарлардың, жұмыстардың және қызметтердің құны мен көлемін көрсете отырып, растайтын құжаттарды (түбіртектерді, шот-фактураларды, жөнелтпе құжаттарды, шарттарды) беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасы Сыртқы істер министрінің шетелдік сапарлары кезінде жұмсалатын өкілдік шығындар үшін қаражат алуға уәкілетті лауазымды адамдар іс-шара өткізілгеннен кейін күнтізбелік 10 (он) күн ішінде Министрлікке республикалық бюджеттік бағдарламалар әкімшісінің елтаңбалы мөрімен расталған және Қазақстан Республикасы Президентінің, Қазақстан Республикасының Мемлекеттік кеңесшісінің шетелдік сапарлары кезінде Қазақстан Республикасы Президенті Кеңсесінің Бастығы, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Мемлекеттік кеңесшісінің шетелдік сапарлары кезінде Қазақстан Республикасы Президенті Кеңсесінің Басшысы, Қазақстан Республикасы Премьер-Министрінің орынбасары, Қазақстан Республикасы Премьер-Министрінің шетелдік сапарлары кезінде Қазақстан Республикасы Премьер-Министрінің орынбасары, Қазақстан Республикасының Сыртқы істер министрінің шетелдік сапарлары кезінде Аппарат басшысы бекіткен өкілдік мақсаттарға арналған шығындар жөніндегі акті береді.</w:t>
+      Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Сыртқы істер министрінің шетелдік сапарлары кезінде жұмсалатын өкілдік шығындар үшін қаражат алуға уәкілетті лауазымды адамдар іс-шара өткізілгеннен кейін күнтізбелік 10 (он) күн ішінде Министрлікке республикалық бюджеттік бағдарламалар әкімшісінің елтаңбалы мөрімен расталған және Қазақстан Республикасы Президентінің, Қазақстан Республикасының Мемлекеттік кеңесшісінің шетелдік сапарлары кезінде Қазақстан Республикасы Президенті Кеңсесінің Бастығы, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Вице-Президентінің шетелдік сапарлары кезінде Қазақстан Республикасы Президенті Кеңсесінің Басшысы, Қазақстан Республикасы Премьер-Министрінің орынбасары, Қазақстан Республикасы Премьер-Министрінің шетелдік сапарлары кезінде Қазақстан Республикасы Премьер-Министрінің орынбасары, Қазақстан Республикасының Сыртқы істер министрінің шетелдік сапарлары кезінде Аппарат басшысы бекіткен өкілдік мақсаттарға арналған шығындар жөніндегі акті береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2372,50 +2782,108 @@
               </w:rPr>
               <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкілдік шығындардың нормалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді – ҚР Сыртқы істер министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2730,51 +3198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасы Премьер-Министрі орынбасарының, Қазақстан Республикасы Сыртқы істер министрінің және Қауіпсіздік Кеңесі Хатшысының қатысуымен өтетін Қазақстан Республикасының Мемлекеттік Протоколында көзделген қабылдаулар өткізу (таңғы ас, түскі ас, кешкі ас) шығындары күніне бір адамға арналған есеп бойынша жүргізіледі</w:t>
+Қазақстан Республикасы Президентінің, Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Құрылтай Төрағасының, Қазақстан Республикасы Премьер-Министрі орынбасарының, Қазақстан Республикасы Сыртқы істер министрінің және Қауіпсіздік Кеңесі Хатшысының қатысуымен өтетін Қазақстан Республикасының Мемлекеттік Протоколында көзделген қабылдаулар өткізу (таңғы ас, түскі ас, кешкі ас) шығындары күніне бір адамға арналған есеп бойынша жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4098,52 +4566,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасының Президенті – 5000 АҚШ доллары; Қазақстан Республикасының Премьер-Министрі – 3000 АҚШ доллары; Қазақстан Республикасының Мемлекеттік кеңесшісі – 2500 АҚШ доллары; Қазақстан Республикасының Сыртқы істер министрі – 2000 АҚШ доллары.</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының Президенті – 5000 АҚШ доллары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Премьер-Министрі – 3000 АҚШ доллары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Вице-Президенті – 2500 АҚШ доллары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Сыртқы істер министрі – 2000 АҚШ доллары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4631,55 +5153,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>