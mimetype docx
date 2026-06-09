--- v1 (2025-12-28)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbde7f9" w14:textId="bbde7f9">
+    <w:p w14:paraId="ad14ff8" w14:textId="ad14ff8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,77 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025-2027 жылдарға арналған Бадамша ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 265 шешімі</w:t>
+        <w:t>Ақтөбе облысы Қарғалы аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 265 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 85 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -305,50 +337,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2025-2027 жылдарға арналған Бадамша ауылдық округі бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -383,50 +416,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 345468,9 мың теңге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -751,70 +785,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ауылдық округінің бюджетінің кірісіне келесідей есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -879,90 +913,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскелерін сатудан түсетін түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2025-2027 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9 - бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -991,128 +1025,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) айлық есептік көрсеткіш - 3932 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 46228 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2025 жылға арналған ауылдық округінің бюджетінде аудандық бюджеттен берілген субвенция көлемі – 44494 мың теңге сомасында қарастырылғаны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2025 жылға арналған ауылдық округ бюджетінде республикалық бюджеттен ағымдағы нысаналы трансферттер түсімі ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік бюджет қаражаты есебінен ұсталатын азаматтық қызметшілердің жекелеген санаттарының, ұйымдар жұмыскерлерінің, қазыналық кәсіпорындар жұмыскерлерінің жалақысан арттыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2025 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен ағымдағы нысаналы трансферттер түсімі ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер андыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1221,159 +1255,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қарғалы аудандық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1570,180 +1616,174 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1027"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4728"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1772,86 +1812,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1893,86 +1926,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2027,90 +2053,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2120,4843 +2139,4395 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 345468,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94236,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56897,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56897,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17746,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 402,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 429,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16792,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19593,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19498,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқада салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқада салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1184,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 249285,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 249285,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6968,180 +6539,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1173"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3482"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7170,86 +6735,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7291,86 +6849,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7425,90 +6976,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7518,5317 +7062,4831 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 364609,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135361,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114072,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органдардың күрделі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 органының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21288,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқтаж азаматтарға үйде әлеуметтiк көмек көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 567,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй шаруашылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің мемлекеттік тұрғын үй қорының сақталуын ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162087,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162087,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28111,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8742,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125233,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1594" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55392,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1594" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12840,180 +11898,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="527"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3063"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13042,86 +12094,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13163,86 +12208,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13297,90 +12335,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13390,243 +12421,215 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттiк кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13638,193 +12641,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1861"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13853,86 +12854,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13974,86 +12968,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14108,90 +13095,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14201,700 +13181,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14906,180 +13823,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="280"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5642"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5642" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15108,86 +14019,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15229,86 +14133,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="281" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15363,90 +14260,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="281" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15456,942 +14346,830 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Каржы активтерiмен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5642" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық активтер сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5642" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5642" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="280" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="5535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5642" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16403,193 +15181,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2097"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2099"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16618,86 +15394,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16739,86 +15508,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16873,90 +15635,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16966,700 +15721,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3255" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарызалу келісім-шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17671,180 +16363,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3316"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2733"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17873,86 +16559,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17994,86 +16673,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18128,90 +16800,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18221,470 +16886,428 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18696,193 +17319,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1319"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5338"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18911,86 +17532,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19032,86 +17646,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19166,90 +17773,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19259,930 +17859,846 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19140,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5338" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20325,193 +18841,191 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Бадамша ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1104"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4161"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20540,86 +19054,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20661,86 +19168,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20795,90 +19295,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20888,3693 +19381,3350 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24586,180 +22736,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1237"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24788,86 +22932,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24909,86 +23046,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25043,90 +23173,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25136,3463 +23259,3141 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғынүй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17892</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28604,180 +26405,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="527"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3063"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28806,86 +26601,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28927,86 +26715,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29061,90 +26842,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29154,243 +26928,215 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттiк кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29402,193 +27148,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1861"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29617,86 +27361,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29738,86 +27475,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29872,90 +27602,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29965,700 +27688,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30670,180 +28330,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="416"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30872,86 +28526,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30993,86 +28640,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31127,90 +28767,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31220,942 +28853,830 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Каржы активтерiмен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық активтер сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32167,193 +29688,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2002"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32382,86 +29901,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32503,86 +30015,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32637,90 +30142,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32730,700 +30228,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыз алу келісім-шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33435,180 +30870,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3316"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2733"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33637,86 +31066,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33758,86 +31180,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33892,90 +31307,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33985,470 +31393,428 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34591,193 +31957,191 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Бадамша ауылдық округ бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1104"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4161"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34806,86 +32170,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34927,86 +32284,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35061,90 +32411,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35154,3693 +32497,3350 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15331</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 499</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4161" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38852,180 +35852,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1237"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39054,86 +36048,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39175,86 +36162,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39309,90 +36289,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -39402,3463 +36375,3141 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғынүй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17892</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9036</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3901" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -42870,180 +39521,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="527"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3063"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43072,86 +39717,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43193,86 +39831,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43327,90 +39958,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -43420,243 +40044,215 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="7129" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттiк кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3063" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -43668,193 +40264,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1861"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43883,86 +40477,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44004,86 +40591,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44138,90 +40718,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -44231,700 +40804,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2889" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -44936,180 +41446,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="416"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45138,86 +41642,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45259,86 +41756,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -45393,90 +41883,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -45486,942 +41969,830 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Каржы активтерiмен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық активтер сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="8213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитiн пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2423" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -46433,193 +42804,191 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2002"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46648,86 +43017,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46769,86 +43131,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -46903,90 +43258,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -46996,700 +43344,637 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3108" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыз алу келісім-шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -47701,180 +43986,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3316"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2733"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -47903,86 +44182,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -48024,86 +44296,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -48158,90 +44423,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -48251,470 +44509,428 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="771" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2563" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2733" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>