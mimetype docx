--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1498738" w14:textId="1498738">
+    <w:p w14:paraId="c57b323" w14:textId="c57b323">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Атырау облысы Мәдениет және тілдерді дамыту басқармасы" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облысы әкімдігінің 2023 жылғы 18 шілдедегі № 126 қаулысы</w:t>
+        <w:t>Атырау облысы әкімдігінің 2023 жылғы 18 шілдедегі № 126 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1860,1304 +1860,1478 @@
         <w:t>
       20) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүргізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) тиiстi аумақтардың экономикалық және әлеуметтiк даму жоспарларында жергiлiктi маңызы бар тарих және мәдениет ескерткіштерін есепке алуды, сақтауды, зерделеуді, оларға ғылыми-реставрациялық жұмыстарды және археологиялық жұмыстарды ұйымдастыру жөнiндегi iс-шараларды көздейдi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      22) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды және (немесе) археологиялық жұмыстарды жүзеге асыру жөніндегі қызметті лицензиялауды келіседі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) алынып тасталды - Атырау облысы әкімдігінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) уәкiлеттi органмен келiсу бойынша қала құрылысы жобаларын әзiрлеу және бекiту кезiнде барлық санаттағы тарих және мәдениет ескерткiштерiн анықтау, зерделеу, сақтау жөнiндегi іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тiрек жоспарларын және карта-схемаларын жасауды қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      23) уәкiлеттi органмен келiсу бойынша қала құрылысы жобаларын әзiрлеу және бекiту кезiнде барлық санаттағы тарих және мәдениет ескерткiштерiн анықтау, зерделеу, сақтау жөнiндегi іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тiрек жоспарларын және карта-схемаларын жасауды қамтамасыз етедi;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) тиісті елді мекендердің бас жоспарларына тарихи-сәулет тiрек жоспарларын енгізу жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      24) тиісті елді мекендердің бас жоспарларына тарихи-сәулет тiрек жоспарларын енгізу жөніндегі жұмысты жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қорғау мiндеттемелерiн ресiмдейдi және береді, тарих және мәдениет ескерткішінің меншiк иелерi мен пайдаланушыларының оларды орындауын бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      25) қорғау мiндеттемелерiн ресiмдейдi және береді, тарих және мәдениет ескерткішінің меншiк иелерi мен пайдаланушыларының оларды орындауын бақылайды;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) монументтік өнер құрылыстарын орнату жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      26) монументтік өнер құрылыстарын орнату жөніндегі жұмысты жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) мемориалдық тақталарды орнату жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      27) мемориалдық тақталарды орнату жөніндегі жұмысты жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті маңызы бар тарих және мәдениет ескерткiштерiне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қарайды және келiседi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      28) жергілікті маңызы бар тарих және мәдениет ескерткiштерiне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қарайды және келiседi;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) уәкілетті органмен келісу бойынша тарихи-мәдени мұра объектiлерiн тарихи-мәдени сараптама қорытындысы негізінде жергілікті маңызы бар тарих және мәдениет ескерткiштерi деп тануды және оларды Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосуды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      29) уәкілетті органмен келісу бойынша тарихи-мәдени мұра объектiлерiн тарихи-мәдени сараптама қорытындысы негізінде жергілікті маңызы бар тарих және мәдениет ескерткiштерi деп тануды және оларды Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосуды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) уәкілетті органмен келісу бойынша жергілікті маңызы бар тарих және мәдениет ескерткішін тарихи-мәдени сараптама қорытындысы негізінде мәртебесінен айыру және оны Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастау бойынша жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      30) уәкілетті органмен келісу бойынша жергілікті маңызы бар тарих және мәдениет ескерткішін тарихи-мәдени сараптама қорытындысы негізінде мәртебесінен айыру және оны Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізімінен алып тастау бойынша жұмыстарды ұйымдастырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-1) Қазақстан Республикасының тарихи-мәдени мұра объектілерін қорғау және пайдалану заңнамасында белгіленген талаптар бұзылған жағдайда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік Құқық бұзушылық туралы Қазақстан Республикасы Кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік жазаларды қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) орталық мемлекеттік органдардың және олардың ведомстволарының аумақтық бөлімшелерінің, облыстың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының және ауыл, кент, ауылдық округ әкімі аппараттарының Қазақстан Республикасының тіл туралы заңнамасын сақтауына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      31) орталық мемлекеттік органдардың және олардың ведомстволарының аумақтық бөлімшелерінің, облыстың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының және ауыл, кент, ауылдық округ әкімі аппараттарының Қазақстан Республикасының тіл туралы заңнамасын сақтауына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) алынып тасталды - Атырау облысы әкімдігінің 13.02.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) мемлекеттiк тiлдi және басқа тiлдердi дамытуға бағытталған облыстық маңызы бар шаралар кешенiн жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) облыстық ономастика комиссиясының қызметiн қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z28" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) тілдерді дамыту саласындағы уәкілетті органға жыл қорытындысы бойынша Қазақстан Республикасында тіл саясатын дамытудың 2023-2029 жылдарға арналған тұжырымдаманың орындалу барысы туралы талдамалық жиынтық ақпаратты енгізу жұмысын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z12" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-2) тілдік кемсітушіліктің алдын-алу іс-шараларын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z13" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-3) Қазақстан Республикасы тіл саясаты мәселелері бойынша әлеуметтанулық және талдамалық зерттеу жүргізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z14" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-4) қоғамдық ұйымдармен мемлекеттік тілдің қолданыс аясын кеңейту мақсатында конференциялар, семинарлар, дөңгелек үстелдер ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z15" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-5) мемлекеттік мекемелерге, кәсіпкерлік субъектілеріне, квазимемлекеттік секторға олардың тіл заңнамасы талаптарының орындалуын қамтамасыз ету мақсатында түсіндіру жұмыстарын жүргізіп, әдістемелік көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z16" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-6) Қазақстан халқы тілдері күнін мерекелеу шеңберінде тілдік ортаны дамыту мен құрудың өзекті проблемалары жөніндегі іс-шараларды өткізіп және оларды БАҚ-та насихаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z17" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-7) мемлекеттік тілдің беделін арттыруға, қолдану салаларын кеңейтуге (фестивальдер, кездесулер, акциялар және т.б), тіл мәдениетін жетілдіруге (тіл туралы нақыл сөздер, мақал-мәтелдер, аңыз адамдардың өсиеттері және т.б) қатысты іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z18" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-8) шетелдегі қазақ диаспорасының өкілдеріне ана тілін үйренуде әдістемелік және ұйымдастырушылық қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z19" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-9) этностардың ана тілдерін оқытуға жағдай жасау мәселелері бойынша этно-мәдени бірлестіктер және қоғамдық ұйымдармен ықпалдастықты арттыру, тілдік ортаны қалыптастыру бойынша іс-шараларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z20" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-10) мемлекеттік органдардағы және ұлттық компаниялардағы жалпы құжатайналымында мемлекеттік тілде іс жүргізудің үлестік көлеміне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z21" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-11) ресми интернет- ресурстарға мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z22" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-12) мемлекеттік тілді кеңінен қолдануды қамтамасыз ете отырып, бұқаралық мәдени, спорттық және өзге де қоғамдық іс-шараларды өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z23" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-13) мемлекеттік дерекқор "Мекенжай тіркелімі" ақпараттық жүйесінің жұмысын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z24" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-14) республикалық "Тарихи тұлғалар" тізіміне ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z25" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-15) көше аншлагтарын жазу және орналастыру тәртібі туралы ақпараттық түсінік жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z26" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-16) қоғамда қарама-қайшы пікір тудырмайтын әкімшілік-аумақтық бірліктерге, елді-мекендер мен олардың құрамдас бөліктеріне, мемлекет меншігіндегі объектілерге атау беру, қайта атау, транскрипциясын нақтылау мен өзгертуді талап ететін 2024-2028 жылдарға арналған тиісті Жол картасын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z27" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-17) ономастикалық атауларды ретке келтірудегі ашықтық қағидаттарын сақтауды қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32) алынып тасталды - Атырау облысы әкімдігінің 13.02.2025 № </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Атырау облысы әкімдігінің 06.09.2024 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі); 13.02.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі); 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...395 lines deleted...]
-      35) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Басқарма басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z82" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқарманы басқаруды басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z83" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z84" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z85" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z86" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың жұмысына басшылық жасайды және оған жүктелген міндеттердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z87" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдар мен басқа да ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z88" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзінің орынбасары мен Басқарма қызметкерлерінің міндеттері мен өкілеттіктерін анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z89" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына сәйкес Басқарманың қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z90" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z91" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заңнамада белгіленген тәртіппен Басқарма қызметкерлерін көтермелейді және оларға тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z92" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Басқармада сыбайлас жемқорлыққа қарсы іс-қимыл жасауға бағытталған тиісті шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануы үшін дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z93" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарып, өзінің құзыретіне жататын басқа да мәселелер бойынша шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z94" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Заңнамаға сәйкес Басқарма мемлекеттік басқару органы болып табылатын мемлекеттік мекемелер мен кәсіпорындардың басшыларын қызметке тағайындайды және қызметтен босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z95" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z96" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшы өз орынбасарының өкілеттігін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z97" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Басқарманың мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z98" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z99" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z100" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z101" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z102" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z103" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Басқарманы қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z104" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басқарманың қарамағындағы мемлекеттік мекемелердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z106" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының Ғабдол Сланов атындағы Атырау облыстық орталық ғылыми әмбебап кітапханасы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Атырау облысы әкімдігінің 06.09.2024 № </w:t>
-[...9 lines deleted...]
-        <w:t>203</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Атырау облысы әкімдігінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі); 13.02.2025 № </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="88"/>
-[...508 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z107" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының Облыстық балалар кітапханасы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z108" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3390,108 +3564,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының Мақат тарихи-өлкетану музейі" коммуналдық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z120" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының "Атамұра" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
+      10. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының "Атамұра" коммуналдық мемлекеттік қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z124" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Атырау облысы Мәдениет және тілдерді дамыту басқармасының Атырау Жастар театры" коммуналдық мемлекеттік қазыналық кәсіпорны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тізбе 11 тармақпен толықтырылды - Атырау облысы әкімдігінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3817,31 +4073,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>