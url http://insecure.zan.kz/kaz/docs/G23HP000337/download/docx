--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="396fc49" w14:textId="396fc49">
+    <w:p w14:paraId="d9e05a8" w14:textId="d9e05a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2732,51 +2732,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) мемлекеттік қызметтер көрсетудің сапасын, қолжетімділігін арттыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66) ақпараттандыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процестерін оңтайландыру және автоматтандыру жөніндегі шараларды әзірлеуге қатысу;</w:t>
+      66) цифрландыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процестерін оңтайландыру және автоматтандыру жөніндегі шараларды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасына ішкі бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
@@ -3132,51 +3132,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) білім беру мәселелері бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      86) білім беру жүйесін басқару органдарын ақпараттық қамтамасыз етуді жүзеге асыру;</w:t>
+      86) білім беру жүйесін басқару органдарын цифрлық қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) Министрлік қалыптастыратын мемлекеттік саясатты іске асыру жөніндегі жергілікті атқарушы органдардың қызметін үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
@@ -3196,87 +3196,123 @@
         <w:t>
       88) Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, ведомстволық бағынысты білім беру ұйымдарының жарғыларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89-1) халықаралық мектеп мәртебесін беру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89-2) оқыту тілін қосымша қолдауды қажет ететін, қазақ тілінде оқитын бірінші сыныптардың білім алушыларына арналған бейімдеу бағдарламасын, сондай-ақ оны ендіру қағидалары мен шарттарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) республикалық орта білім беру ұйымдарында білім беру сапасын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      91) орта білім беру саласында сыбайлас жемқорлыққа қарсы іс-қимыл жөнінде шаралар қабылдау;</w:t>
+      91) орта білім беру саласында сыбайлас жемқорлыққа және көлеңкелі экономикаға қарсы іс-қимыл жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) жеке және заңды тұлғалар жолданымдарда (арыздарда, шағымдарда), сұрау салуларда, ұсыныстарда, үн қосулар мен хабарларда көтеретін жүйелі мәселелерді талдауды, мониторингілеуді және айқындауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
@@ -3321,51 +3357,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Оқу-ағарту министрінің 26.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5057,51 +5133,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жыл сайын "Балалардың хал-ахуал индексі" мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z220" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) білім беру жүйесін басқару органдарын балалардың құқықтарын қорғау мәселелері бойынша ақпараттық қамтамасыз етуді жүзеге асыру;</w:t>
+      7) білім беру жүйесін басқару органдарын балалардың құқықтарын қорғау мәселелері бойынша цифрлық қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) баланың құқықтарын қорғау саласында жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
@@ -6816,432 +6892,484 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) бақылау субъектісіне (объектісіне) бара отырып, тексеру және профилактикалық бақылау нәтижелері туралы нұсқама/акт жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z298" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес балалардың құқықтарын қорғау саласындағы уәкілетті органның құзыретіне кіретін баптар бойынша Әкімшілік құқық бұзушылықтар үшін әкімшілік жауапкершілік қолдану, оларды қарау және сот органдарына жолдау, сот отырыстарына қатысу;</w:t>
+        <w:t>
+      85) мемлекеттік бақылау шараларының нәтижелері бойынша Әкімшілік құқық бұзушылықтар туралы хаттамалар жасау, Қазақстан Республикасының Әкімшілік құқық бұзушылықтар туралы Кодексіне сәйкес балалардың құқықтарын қорғау саласындағы уәкілетті органның құзыретіне кіретін баптар бойынша Әкімшілік құқық бұзушылықтар үшін әкімшілік жауапкершілік қолдану, оларды қозғау және сот органдарына жолдау, сот отырыстарына қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z299" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) баланың құқықтарын қорғау саласындағы тәуекел дәрежесін бағалау өлшемшарттары мен тексеру парақтарын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z300" w:id="305"/>
+    <w:bookmarkStart w:name="z490" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-1) балалардың құқықтарын қорғау саласындағы жоспарлы тексерулерді жүргізу үшін қолданылатын тәуекел дәрежесін бағалау критерийлері мен тексеру парақтарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z300" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) мемлекеттік бақылауда тәуекелдерді бағалау және басқару жүйесін автоматтандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z301" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z301" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) көзделген құзырет шеңберінде мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарын, сондай-ақ арнаулы білім беру ұйымдарын жабдықтармен және жиһазбен жарақтандыру нормаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z302" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z302" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) тиісті саланың уәкілетті органдарымен келісім бойынша көзделген құзырет шеңберінде педагогтер лауазымдарының үлгілік біліктілік сипаттамаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z303" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z303" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) көтермелеудің салалық жүйесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z304" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z304" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) білім беру ұйымдары түрлерінің номенклатурасын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z305" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z305" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) Комитет құзыреті шеңберінде педагогтер лауазымдарының тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z306" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z306" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) Комитет құзыреті шеңберінде мемлекеттік ұйымдар педагогтерінің жалақысын есептеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z307" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z307" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) Комитет құзыреті шеңберінде педагогтерді аттестаттаудан өту қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z309" w:id="314"/>
-[...15 lines deleted...]
-      96) Комитет құзыреті шеңберінде "Ұлттық білім беру деректер қоры" ақпараттық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграциялау және ақпараттық қауіпсіздікті қамтамасыз ету қағидаларын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Комитет құзыреті шеңберінде білім беру сапасына халықаралық салыстырмалы зерттеулер жүргізуді үйлестіруді және білім беруді дамытудың жай-күйі туралы жыл сайынғы Ұлттық баяндаманы дайындауды, сондай-ақ "Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, қолдау, жүйелік-техникалық қызмет көрсету, интеграциялау және киберқауіпсіздігін қамтамасыз ету жөніндегі жұмыста қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z310" w:id="315"/>
+    <w:bookmarkStart w:name="z309" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) Комитет құзыреті шеңберінде "Ұлттық білім беру деректер қоры" цифрлық жүйесін қалыптастыру, сүйемелдеу, жүйелік-техникалық қызмет көрсету, интеграциялау және киберқауіпсіздігін қамтамасыз ету қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z310" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) Комитет құзыреті шеңберінде баланы жәбірлеудің (қорқытудың) алдын алу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z312" w:id="317"/>
+    <w:bookmarkStart w:name="z311" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) цифрлық саласындағы уәкілетті органмен келісім бойынша Комитеттің құзыреті шеңберінде Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процестерін оңтайландыру және цифрландыру бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z312" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) Комитет құзыреті шеңберінде мемлекеттік және бюджеттік жоспарлау жөніндегі орталық уәкілетті органдармен келісім бойынша Министрліктің даму жоспарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z313" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z313" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100) жеке және заңды тұлғалар жолданымдарда (арыздарда, шағымдарда), сұрау салуларда, ұсыныстарда, үн қосулар мен хабарларда көтеретін жүйелі мәселелерді талдауды, мониторингілеуді және айқындауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z467" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z467" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-1) облыстың, республикалық маңызы бар қаланың, астананың Бала құқықтары жөніндегі өңірлік уәкілінің қызмет қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100-2) алып тасталды – ҚР Оқу-ағарту министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z469" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      100-3) зорлық-зомбылыққа, қатыгездікпен қарауға, буллингке ұшыраған кәмелетке толмағандарға, сондай-ақ олардың көзінше жеке адамға қарсы құқық бұзушылықтар жасалған кәмелетке толмағандарға көмек көрсету бағдарламаларын әзірлеу;</w:t>
+      100-3) мүдделі мемлекеттік органдармен бірлесіп, зорлық-зомбылыққа, қатыгез қарым-қатынасқа, буллингке ұшыраған, сондай-ақ зорлық көрген көріністерге куә болған кәмелетке толмағандарға көмек көрсету және оны анықтау ережелерін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
     <w:bookmarkStart w:name="z470" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-4) басқа да мемлекеттік органдармен және ұйымдармен бірлесіп адам саудасының алдын алу жөніндегі іс-шараларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z487" w:id="323"/>
     <w:p>
@@ -7277,74 +7405,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-6) қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның баласынан бөлек тұратын ата-ананың, аталарының, әжелерінің, аға-інілері мен апа-сіңлілерінің баламен араласуға байланысты дауларды шешу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z489" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      100-7) кәмелетке толмағандардың ісі және олардың құқықтарын қорғау жөніндегі комиссияны құру және оның қызметін ұйымдастыру қағидаларын бекіту;</w:t>
+      100-7) Кәмелетке толмағандар ісі және олардың құқықтарын қорғау жөніндегі комиссияны құру және оның қызметін жүзеге асыру ережелерін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z314" w:id="326"/>
+    <w:bookmarkStart w:name="z491" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-8) Зорлық-зомбылық құрбаны болған балаларға көмек көрсету кабинеттерінің типтік қызмет ережелерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z492" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-9) педагогтердің кәмелетке толмағандар арасындағы құқық бұзушылықтардың, зорлық-зомбылықтың, қатыгез қарым-қатынас (буллинг) фактілерінің алдын алу мәселелері бойынша біліктілігін арттыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z493" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-10) Қазақстан Республикасының Балалардың құқықтарын қорғау жөніндегі өңірлік уәкілетті органы қызметкерлерінің біліктілігін арттыру ережелерін әзірлеу оны өту мерзімдерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z494" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-11) Қазақстан Республикасының Балалардың құқықтарын қорғау жөніндегі өңірлік уәкілетті органы қызметкерлерін бекітілген үлгідегі киіммен қамтамасыз ету және оны кию ережелерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z495" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-12) Қазақстан Республикасының Балалардың құқықтарын қорғау жөніндегі өңірлік уәкілетті органы қызметкерлерінің біліктілігін арттыруға арналған білім беру бағдарламаларын әзірлеу, келісу және бекіту ережелерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z496" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-13) білім беру ұйымдарында ерекше бақылауды қажет ететін кәмелетке толмағандарға педагогикалық қолдау көрсету ережелерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z497" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-14) білім беру ұйымдарының оқушылары мен тәрбиеленушілерінде заңға бағынатын мінез-құлықты қалыптастыруға, оларға моральдық негіздер мен салауатты өмір салтын үйретуге бағытталған бағдарламалар мен әдістемелерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z498" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-15) Қазақстан Республикасының аумағында тұрақты тұратын азаматтар тарапынан қылмыстық құқық бұзушылық жасағандығы туралы деректерді мемлекеттік органдардың цифрлық объектілері арқылы өзара әрекеттесу арқылы тексеру;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z499" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-16) Балалардың құқықтарын қорғау саласында мемлекеттік саясатты қалыптастыруға қатысу және сыбайлас жемқорлыққа және көлеңкелі экономикаға қарсы іс-қимыл жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z314" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7366,521 +7674,561 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 24.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">; 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="327"/>
+    <w:bookmarkStart w:name="z315" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z316" w:id="328"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z316" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитетке басшылықты Комитетке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын Төраға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z317" w:id="329"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z317" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитет төрағасы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z318" w:id="330"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z318" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z319" w:id="331"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z319" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет Төрағасының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z320" w:id="332"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z320" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрліктің басшылығына Комитеттің құрылымы мен штат кестесі бойынша ұсыныстар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z321" w:id="333"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z321" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрліктің Аппарат басшысына Комитет қызметкерлерін іссапарға жіберу, біліктілігін арттыру, көтермелеу, оларға тәртіптік жазалар қолдану және алып тастау мәселелері бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z322" w:id="334"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z322" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыретiне кiретiн мәселелер бойынша құқықтық актілер шығарады, Комитеттің барлық қызметкерлері үшін міндетті болып табылатын сұрақтар бойынша нұсқау береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z323" w:id="335"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z323" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z324" w:id="336"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z324" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыбайлас жемқорлыққа қарсы күресті күшейтуге бағытталған шараларды қабылдау жұмысына және мемлекеттік қызмет туралы заңнама талаптырн сақтауға басшылық жасайды, қызметкерлердің сыбайлас жемқорлыққа қарсы заңнамалар талаптарын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z325" w:id="337"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z325" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) қызметкерлердің Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексін, орындаушылық және еңбек тәртібін сақтауын бақылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z326" w:id="338"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z326" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Комитет орынбасарларының, құрылымдық бөлімшелері басшыларының және қызметкерлерінің өкілеттіктері мен міндеттерін айқындайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z327" w:id="339"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z327" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы заңдары мен Қазақстан Республикасы Президентінің актілеріне сәйкес өзге де өкілеттілікті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z328" w:id="340"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z328" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға болмаған кезде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z329" w:id="341"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z329" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z330" w:id="342"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z330" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z331" w:id="343"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z331" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қаражаттар есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z332" w:id="344"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z332" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z333" w:id="345"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z333" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше көзделмесе, Комитеттің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z334" w:id="346"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z334" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z335" w:id="347"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z335" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z336" w:id="348"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z336" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7972,1085 +8320,1179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="349"/>
+    <w:bookmarkStart w:name="z338" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Оқу-ағарту министрлігінің  Білім саласында сапаны қамтамасыз ету комитеті" республикалық мемлекеттік мекемесі туралы Ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z339" w:id="350"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z339" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z340" w:id="351"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z340" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Оқу-ағарту министрлігінің Білім саласында сапаны қамтамасыз ету комитеті (бұдан әрі – Комитет) Қазақстан Республикасы Оқу-ағарту министрлігінің (бұдан әрі – Министрлік) құзыреті шегінде мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру деңгейлерінде, қосымша білім беру, балалар мен педагогтердің құқықтарын қорғау саласында, Қазақстан Республикасының білім беру саласындағы заңнамасының талаптарын сақтау жөніндегі қызметіне қатысты іске асыру және бақылау функцияларын жүзеге асыратын ведомство болып табылады, сондай-ақ ведомствоның құзыреті шегінде Министрліктің стратегиялық функцияларын орындауға қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z341" w:id="352"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z341" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитет өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z342" w:id="353"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z342" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Комитет мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы мемлекеттік тілде көрсетілген мөрлері мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z343" w:id="354"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z343" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z344" w:id="355"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z344" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитетке Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z345" w:id="356"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z345" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Комитет өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Комитет төрағасының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z346" w:id="357"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z346" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комитеттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z347" w:id="358"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z347" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комитеттің орналасқан жері: Қазақстан Республикасы 010000, Астана қаласы, "Есіл" ауданы, Мәңгілік Ел даңғылы, № 8 үй, №11 кіреберіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z348" w:id="359"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z348" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Оқу-ағарту министрлігінің Білім саласында сапаны қамтамасыз ету комитеті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z349" w:id="360"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z349" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Ереже Комитеттің құрылтай құжаты болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z350" w:id="361"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z350" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комитеттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z351" w:id="362"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z351" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Комитетке кәсіпкерлік субъектілерімен Комитеттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z352" w:id="363"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z352" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Комитетке Қазақстан Республикасының заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер республикалық бюджеттің кірісіне жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z353" w:id="364"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z353" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комитеттің мақсаттары, құқықтары мен міндеттері, функциялары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z354" w:id="365"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z354" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z355" w:id="366"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z355" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведомствоның құзыреті шегінде мектепке дейінгі тәрбие мен оқыту, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру саласында бірыңғай мемлекеттік саясатты қалыптастыруға және іске асыруға қатысуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z356" w:id="367"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z356" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім беру жүйесінің сапасын сырттай бағалау, мемлекеттік бақылау жүргізу жолымен мектепке дейінгі тәрбие мен оқыту, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары көрсететін білім беру қызметтерінің жоғары сапасын қамтамасыз ету мақсатында білім беру саласында мемлекеттік реттеуді жүзеге асыруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z357" w:id="368"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z357" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z358" w:id="369"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z358" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңнамада белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z359" w:id="370"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z359" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитеттің құзыретіне кіретін мәселелер бойынша қолданыстағы заңнаманы қолдану жөніндегі түсіндірмелер мен түсініктемелер беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z360" w:id="371"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z360" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде консультативтік-кеңесші және сарапшылық комиссиялар құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z361" w:id="372"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z361" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комитет қызметкерлерінің біліктілігін арттыруды және қайта даярлауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z362" w:id="373"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z362" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және мемлекеттік қызмет туралы заңнамасында қарастырылған тәртіппен қызметкерлерді көтермелеу, оларға тәртіптік жазалар қолдану және мерзімінен бұрын алу, қызметкерлерді материалдық жауапкершілікке тарту бойынша ұсыныс жолдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z363" w:id="374"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z363" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құзыреті шегінде Қазақстан Республикасының нормативтік құқықтық актілері мен халықаралық шарттарының жобаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z364" w:id="375"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z364" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведомстволардың аумақтық бөлімшелеріне орындалуы міндетті нұсқаулар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z365" w:id="376"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z365" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында көзделген тәртіппен әкімшілік құқық бұзушылық туралы істерді қарау, олар бойынша хаттамалар жасау және әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z366" w:id="377"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z366" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тексерілетін субъектілерге бақылау жүргізу кезінде мемлекеттiк органдардың және ведомстволық бағынысты ұйымдардың мамандарын, консультанттарын және сарапшыларын тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z367" w:id="378"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z367" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Комитеттің құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап-арыз беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z368" w:id="379"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z368" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Комитеттің құзыретіне кіретін мәселелер бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z369" w:id="380"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z369" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңдарында белгіленген жағдайларды қоспағанда, өз өкілеттіктерін жүзеге асыру кезінде алынған коммерциялық, қызметтік, заңмен қорғалатын өзге де құпияны құрайтын ақпаратты жария етпеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z370" w:id="381"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z370" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының заңнамалық актілерінде айқындалған тәртіппен басқа мемлекеттік органдармен, халықаралық ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z371" w:id="382"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z371" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің қолжетімділігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z372" w:id="383"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z372" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді көрсету бойынша мемлекеттік қызметтерді көрсету тәртібі туралы тұтынушыларды ақпараттандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z373" w:id="384"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z373" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) мемлекеттік қызметті көрсету саласындағы уәкілетті органдарға тиісті ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z374" w:id="385"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z374" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Қазақстан Республикасының заңнамасына сәйкес өзге де құқытар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z375" w:id="386"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z375" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z376" w:id="387"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z376" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру саласында азаматтардың конституциялық құқықтары мен бостандықтарын сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z377" w:id="388"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z377" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитеттің өкілеттіктеріне жататын мәселелер бойынша жергілікті атқарушы органдардың қызметін бақылау функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z378" w:id="389"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z378" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бастауыш, негізгі орта, жалпы орта білім, техникалық және кәсіптік, орта білімнен кейінгі білім беру үшін біліктіліктер бойынша, әскери, арнаулы оқу орындары үшін мамандықтардың топтары бойынша білім беру ұйымдарының білім беру қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="391"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z379" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рухани білім беруге арналған жұмыс істеу қағидаларына сәйкес рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы білім беру қызметімен айналысуға лицензиялауды электрондық түрде жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z380" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) білім беру қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны беру, білім беру ұйымының қайта ұйымдастырылуына байланысты білім беру қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу мәселелерін алқалы және жария қарау үшін консультациялық-кеңесші орган құру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="393"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z381" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Комитеттің аумақтық бөлімшелерінің рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы оның жұмыс істеу қағидаларына сәйкес электрондық түрде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаның екінші абзацы 01.01.2027 бастап қолданысқа енгізіледі – ҚР Оқу-ағарту министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастауыш білім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z472" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі орта білім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z473" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы орта білім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z474" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәмелетке толмағандарға білім беру-сауықтыру қызметтерін ұсыну үшін білім беру;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша, әскери, арнаулы оқу орындары үшін мамандық топтары бойынша техникалық және кәсіптік білім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z475" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша, әскери, арнаулы оқу орындары үшін мамандық топтары бойынша орта білімнен кейінгі білім беру қызметiмен айналысуға лицензиялауды жүзеге асыру бойынша жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z386" w:id="398"/>
+    <w:bookmarkStart w:name="z386" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рухани білім беру ұйымдарына Қазақстан Республикасының заңнамасында көзделген тәртіппен рұқсат және (немесе) рұқсатқа қосымша берілгенге дейін өтініш берушінің біліктілік талаптарына сәйкестігіне рұқсаттық бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z387" w:id="399"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z387" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9065,1151 +9507,1169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Білім туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z388" w:id="400"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z388" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республикалық білім беру ұйымдарына (орта білім беру, техникалық және кәсіптік білім беру ұйымдары) және Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты білім беру ұйымдарда мемлекеттік аттестаттауды өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z390" w:id="402"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z389" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицензиарларды, лицензия беруді келісуді жүзеге асыратын мемлекеттік органдарды айқындау туралы нормативтік құқықтық актілердің жобаларын әзірлеу және оларды рұқсаттар және хабарламалар саласындағы уәкілетті органмен және цифрландыру саласындағы уәкілетті органмен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) меншік нысанына және ведомстволық бағыныстылығына қарамастан, мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын мемлекеттік аттестаттаудан өткізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) республикалық білім беру ұйымдарының, рухани білім беру және Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты білім беру ұйымдарының білім беру қызметін жүзеге асыруға берілген лицензиялар бойынша біліктілік талаптарына сәйкестігіне тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z391" w:id="403"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z391" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) республикалық білім беру ұйымдарының, рухани білім беру және Қазақстан Республикасы Қорғаныс министрлігіне ведомстволық бағынысты білім беру ұйымдарының біліктілік талаптарына сәйкестігін тексеру нәтижесінде анықталған бұзушылықтарды жою туралы нұсқамалардың орындалуына жоспардан тыс тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z392" w:id="404"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z392" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) бақылау және тексеру іс-шараларының нәтижелері бойынша әкімшілік құқық бұзушылық туралы хаттамалар жасау, білім саласындағы уәкілетті органның құзыретіне кіретін баптар бойынша Қазақстан Республикасының әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік құқық бұзушылықтар үшін әкімшілік жаза қолдану, оларды қозғау және сот органдарына беру, сот процестеріне қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z393" w:id="405"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z393" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасының білім беру саласындағы заңнамасының анықталған бұзушылықтарын ұйғарымда белгіленген мерзімде жою туралы орындалуы міндетті жазбаша ұйғарымдар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z394" w:id="406"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z394" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Комитеттің аумақтық бөлімшелерінің денсаулық сақтау саласында техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын жүзеге асыратын білім беру ұйымдарын қоспағанда, меншік нысанына және ведомстволық бағыныстылығына қарамастан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z395" w:id="407"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z395" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z396" w:id="408"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z396" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асырып жатқан білім беру ұйымдарына мемлекеттік аттестаттауды жүргізу бойынша жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z397" w:id="409"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z397" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) меншік нысандары мен ведомстволық бағыныстылығына қарамастан, мектепке дейінгі тәрбие мен оқыту, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру және қосымша білім беру ұйымдарында Қазақстан Республикасы заңнамасының және білім беру саласындағы нормативтік құқықтық актілердің, мемлекеттік жалпыға міндетті білім беру стандарттарының орындалуына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z398" w:id="410"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z398" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) орта, техникалық және кәсіптік, орта білімнен кейінгі білім алушылардың білімін бағалау өлшемшарттарын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z399" w:id="411"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z399" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) білім беру ұйымдарының бағалау өлшемдерін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z400" w:id="412"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z400" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) тәуекел дәрежесін бағалау өлшемдері негізінде бақылау субъектілеріне бару арқылы профилактикалық бақылауды жүргізудің жартыжылдық тізімін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z401" w:id="413"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z401" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) аккредиттеу органдарын, оның ішінде шетелдік аккредиттеу органдарын тану рәсімін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z402" w:id="414"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z402" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) аккредиттеу органдарын, оның ішінде шетелдік аккредиттелген органдарын тану қағидаларын әзірлеу, танылған аккредиттеу органдарының, аккредиттелген білім беру ұйымдары мен білім беру бағдарламаларының тізілімін, сондай-ақ оларды оған енгізу, тоқтата тұру және одан шығару негіздерін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z403" w:id="415"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z403" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) ғылым және ғылыми-техникалық қызмет саласында ұсыныстар әзірлеуге және мемлекеттік саясатты іске асыруға қатысу, Комитеттің өкілеттіктері шегінде ғылыми зерттеулер жүргізу жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z405" w:id="417"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z404" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) цифрландыру саласындағы уәкілетті органмен келісім бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін цифрландыруды және оңтайландыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z405" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) білім алушылардың білім жетістіктеріне мониторинг жүргізу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z406" w:id="418"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z406" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) білім алушылардың білім жетістіктеріне мониторингілеу жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z407" w:id="419"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z407" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) бiлiм беру жүйесінің сапасын сырттай және iшкi бағалау үшін статистикалық және талдамалық бағалау көрсеткіштерінің кешені көмегімен білім беру мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z408" w:id="420"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z408" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) білім беру жетістіктерін мониторингілеу нәтижелері бойынша білім беру ұйымдарына әдіснамалық қолдау көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z409" w:id="421"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z409" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарынан шығатын ресми құжаттарға апостиль қою жөніндегі Комитеттің аумақтық бөлімшелерінің жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z410" w:id="422"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z410" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) бастауыш, негізгі орта, жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі білімі туралы құжаттарды тану қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z411" w:id="423"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z411" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) орта білім беру ұйымдарына арналған оқулықтарды және мектепге дейінгі ұйымдарға, орта білім беру ұйымдарына арналған оқу-әдістемелік кешендерді дайындау, сараптау, сынақтан өткізу және мониторинг жүргізу, басып шығару жөніндегі қағидаларды әзірлеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z413" w:id="425"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z412" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) орта білім беру ұйымдарына арналған жекелеген пәндер бойынша оқулықтар мен базалық оқулықтардың, мектепке дейінгі ұйымдарға, орта білім беру ұйымдарына арналған оқу-әдістемелік кешендердің тізбесін, оның ішінде цифрлық нысанда қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z413" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) мемлекеттік білім беру ұйымдарының білім алушылары мен тәрбиеленушілерін оқулықтармен және оқу-әдістемелік кешендермен қамтамасыз ету қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z414" w:id="426"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z414" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) орта білім беру ұйымдарына арналған оқулықтардың және мектепге дейінгі ұйымдарға, орта білім беру ұйымдарына арналған оқу-әдістемелік кешендердің құрылымы мен мазмұнына қойылатын талаптарды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z415" w:id="427"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z415" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) мемлекеттік білім беру ұйымдары педагогтерінің оқулықтар мен оқу-әдістемелік кешендерді таңдау қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z416" w:id="428"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z416" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) мектепге дейінгі, орта білім беру ұйымдарының білім алушыларын мен тәрбиеленушілерін оқулықтармен және оқу-әдістемелік кешендермен қамтамасыз ету бойынша жұмысты ұйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z417" w:id="429"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z417" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) мектепке дейінгі тәрбие мен оқыту бағдарламаларын, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарының оқулықтарға және оқу-әдістемелік кешендеріне қажеттілігін болжау әдістемесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z418" w:id="430"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z418" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта, жалпы орта білім берудің үлгілік оқу жоспарларын, үлгілік оқу бағдарламаларын сараптау және сынақтан өткізу жөніндегі жұмысты ұйымдастыру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z419" w:id="431"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z419" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z420" w:id="432"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z420" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) мемлекеттік қызмет көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z421" w:id="433"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z421" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) мемлекеттік қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z422" w:id="434"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z422" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын ішкі бақылауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z424" w:id="436"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z423" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) мектепке дейінгі тәрбие мен оқыту бойынша рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімін жүргізу жөніндегі Комитеттің аумақтық бөлімшелерінің қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z424" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Комитеттің аумақтық бөлімшелерінің мектепке дейінгі тәрбие мен оқыту бойынша қызметтің басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдауды жүзеге асыру жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z425" w:id="437"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z425" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) Комитеттің аумақтық бөлімшелерінің Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында көзделген тәртіппен, хабарлама жасау тәртібімен жүзеге асырылатын білім беру ұйымдарының қызметін тоқтата тұру жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z426" w:id="438"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z426" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) білім беру ұйымын Қазақстан Республикасының заңдарында белгіленген жағдайларда мектепке дейінгі тәрбие мен оқыту бойынша қызметті жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламалардың тізілімінен алып тастау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z427" w:id="439"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z427" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) білім беру ұйымдарын салу, күрделі және ағымдағы жөндеу, материалдық-техникалық қамтамасыз ету, бейнебақылау жүйелерімен және санитариялық-гигиеналық жайлылықпен (жылы дәретханалар) жарақтандыру, оқулықтармен қамтамасыз ету, авариялық және үш ауысымды мектептердің дайындығына, педагогтердің құқықтарын қорғау мәселелеріне мониторинг жүргізу жөніндегі Комитеттің аумақтық бөлімшелерінің қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z428" w:id="440"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z428" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) білім беру ұйымдарда педагог мәртебесі туралы Қазақстан Республикасы заңнамасы талаптарының сақталуына мониторинг (талдау) жүргізу бойынша Комитеттің аумақтық бөлімшелерінің қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z429" w:id="441"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z429" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) Комитеттің аумақтық бөлімшелерінің қызметін үйлестіру және ішкі бақылау, сондай-ақ оларға Комитет қызметінің бағыттары бойынша әдістемелік көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z433" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z430" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) білім алушылардың функционалдық сауаттылығын, академиялық білімін, мәтінді түсіну сапасын және компьютерлік және цифрлық сауаттылығын бағалау, сондай-ақ мұғалімдердің жұмыс жағдайын бағалау бойынша халықаралық зерттеулер жүргізуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z431" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) "Ұлттық білім беру дерекқоры" цифрлық жүйесін қалыптастыру, қолдап отыру, жүйелік-техникалық қызмет көрсету, интеграциялау және оның киберқауіпсіздігін қамтамасыз ету қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z432" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) білім беру саласындағы цифрландыру объектілеріне қойылатын ең төмен талаптарды әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z433" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) мемлекеттік бюджеттен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламалар әзірлеуді ұйымдастыруға қатысу және мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі және жалпы орта білім, техникалық және кәсіптік, орта білімнен кейінгі және қосымша білім беру саласында олардың іске асырылуын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z434" w:id="446"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z434" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) мемлекеттік бюджеттен қаржыландырылатын, мектепке дейінгі тәрбие мен оқыту, бастауыш, негізгі, жалпы орта білім, техникалық және кәсіптік, орта білімнен кейінгі және қосымша білім беру саласында орындалған ғылыми, ғылыми-техникалық жобалар мен бағдарламалар жөнінде есептерді қалыптстыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z435" w:id="447"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z435" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) ғылыми және (немесе) ғылыми-техникалық қызметті базалық және бағдарламалық-нысаналы қаржыландыру, сондай-ақ ғылыми және (немесе) ғылыми-техникалық қызмет пен ғылыми және (немесе) ғылыми-техникалық қызметтің нәтижелерін коммерцияландыруды гранттық қаржыландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z436" w:id="448"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z436" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) мемлекеттік және бюджеттік жоспарлау жөніндегі орталық уәкілетті органдармен келісу бойынша Министрліктің даму жоспарын әзірлеуга қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z437" w:id="449"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z437" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) мектепке дейінгі тәрбие мен оқыту, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру саласындағы мемлекеттік саясатты іске асыру бойынша ақпараттық-түсіндіру жұмысын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z438" w:id="450"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z438" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу және келісу, сондай-ақ Комитет жанындағы консультативтік-кеңесші органдардың қызметін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z439" w:id="451"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z439" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) Қазақстан Республикасының заңнамасына қайшы келетін, ескірген, сыбайлас жемқорлықты тудыратын және тиімсіз іске асырылатын құқық нормаларын анықтау, оларды жетілдіру жөнінде ұсыныстар әзірлеу, сондай-ақ өзгерістер және (немесе) толықтырулар енгізу немесе олардың күші жойылды деп тану жөнінде уақытылы шаралар қабылдау үшін Комитет әзірлеген және (немесе) іске асыратын заңға тәуелді актілерге қатысты тұрақты негізде мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z441" w:id="453"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z440" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) білім беру саласында сыбайлас жемқорлыққа және көлеңкелі экономикаға қарсы іс-қимыл жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z441" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) жеке және заңды тұлғалар жолданымдарда (арыздарда, шағымдарда), сұрау салуларда, ұсыныстарда, үн қосулар мен хабарларда көтеретін жүйелі мәселелерді талдауды, мониторингілеуді және айқындауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkEnd w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10238,640 +10698,680 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z443" w:id="454"/>
+    <w:bookmarkStart w:name="z443" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkEnd w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді – ҚР Оқу-ағарту министрінің 26.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="455"/>
+    <w:bookmarkStart w:name="z444" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет басшысының мәртебесі және өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z445" w:id="456"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z445" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитетке басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты Төраға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z446" w:id="457"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z446" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитеттің Төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z447" w:id="458"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z447" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет Төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z448" w:id="459"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z448" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет Төрағасының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z449" w:id="460"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z449" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрліктің басшылығына Комитеттің құрылымы мен штат кестесі бойынша ұсыныстар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z450" w:id="461"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z450" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрліктің Аппарат басшысына қызметкерлерді көтермелеу, оларға тәртіптік жазалар қолдану және мерзімінен бұрын алу, қызметкерлерді материалдық жауапкершілікке тарту, іссапарға жіберу, даярлау (қайта даярлау), біліктілігін арттыру мәселелері бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z451" w:id="462"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z451" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыретiне кiретiн мәселелер бойынша құқықтық актілер шығарады, Комитеттің және оның аумақтық органдарының барлық қызметкерлері үшін міндетті болып табылатын сұрақтар бойынша нұсқау береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z452" w:id="463"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z452" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z453" w:id="464"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z453" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сыбайлас жемқорлыққа қарсы күресті күшейтуге бағытталған шараларды қабылдау жұмысына басшылық жасайды, қызметкерлердің сыбайлас жемқорлыққа қарсы заңнамалар талаптарын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z454" w:id="465"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z454" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) қызметкерлердің Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексін, орындаушылық және еңбек тәртібін сақтауын бақылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z455" w:id="466"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z455" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z456" w:id="467"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z456" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы заңдары мен Қазақстан Республикасы Президентінің актілеріне сәйкес өзге де өкілеттілікті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z457" w:id="468"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z457" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға болмаған кезде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z458" w:id="469"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z458" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z459" w:id="470"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z459" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z460" w:id="471"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z460" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z461" w:id="472"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z461" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z462" w:id="473"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z462" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше көзделмесе, Комитет өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z463" w:id="474"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z463" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z464" w:id="475"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z464" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z465" w:id="476"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z465" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkEnd w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>