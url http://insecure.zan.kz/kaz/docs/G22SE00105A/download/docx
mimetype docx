--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8e8921" w14:textId="c8e8921">
+    <w:p w14:paraId="5650b2f" w14:textId="5650b2f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімінің аппараты" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2022 жылғы 3 мамырдағы № 105 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2022 жылғы 3 мамырдағы № 105 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -954,54 +954,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ғабит Мүсірепов атындағы аудан әкімінің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ғабит Мүсірепов атындағы аудан әкімінің аппараты мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ және орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасы Қаржы министрінің 2014 жылғы 4 желтоқсандағы № 540 "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесін бекіту туралы" бұйрығына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      4. Ғабит Мүсірепов атындағы аудан әкімінің аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ және орыс тілдерінде жазылған мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары бар Қазақстан Республикасының заңнамасына сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ғабит Мүсірепов атындағы аудан әкімінің аппараты азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1014,54 +1076,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ғабит Мүсірепов атындағы аудан әкімі аппаратының, егер оған "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, бюджет және қаржы заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ғабит Мүсірепов атындағы аудан әкімінің аппараты өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Ғабит Мүсірепов атындағы аудан әкімі аппараты басшысының бұйрықтарымен және Қазақстан Республикасының Азаматтық кодексінде, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде, Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" Кодексінде, Қазақстан Республикасының Бюджет кодексінде, Қазақстан Республикасының Еңбек кодексінде, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңында, Қазақстан Республикасының "Жұмылдыру дайындығы және жұмылдыру туралы" Заңында, Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңында, Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңында, Қазақстан Республикасының "Азаматтық қорғау туралы" Заңында, Қазақстан Республикасының "Қазақстан Республикасындағы мемлекеттік қызмет туралы" Заңында, Қазақстан Республикасының "Мемлекеттік сатып алу туралы" Заңында, Қазақстан Республикасының "Құқықтық актілер туралы" Заңында, Қазақстан Республикасы Президенті мен Үкіметінің актілерінде көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      7. Ғабит Мүсірепов атындағы аудан әкімінің аппараты өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Ғабит Мүсірепов атындағы аудан әкімі аппараты басшысының бұйрықтарымен және Қазақстан Республикасының Азаматтық кодексінде, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде, Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" Кодексінде, Қазақстан Республикасының Бюджет кодексінде, Қазақстан Республикасының Еңбек кодексінде, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңында, Қазақстан Республикасының "Жұмылдыру дайындығы және жұмылдыру туралы" Заңында, Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңында, Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңында, Қазақстан Республикасының "Азаматтық қорғау туралы" Заңында, Қазақстан Республикасының "Қазақстан Республикасындағы мемлекеттік қызмет туралы" Заңында, Қазақстан Республикасының "Мемлекеттік сатып алу туралы" Заңында, Қазақстан Республикасының "Құқықтық актілер туралы" Заңында, Қазақстан Республикасы Президенті мен Үкіметінің актілерінде көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ғабит Мүсірепов атындағы аудан әкімі аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының Бюджет кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңына, Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңына, сондай-ақ осы Ережеге сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1134,72 +1258,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ғабит Мүсірепов атындағы аудан әкімінің аппаратына кәсіпкерлік субъектілерімен Ғабит Мүсірепов атындағы аудан әкімі аппаратының өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Ғабит Мүсірепов атындағы аудан әкімінің аппаратына заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер Ғабит Мүсірепов атындағы аудан әкімінің аппаратына Қазақстан Республикасының заңдарымен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Ғабит Мүсірепов атындағы аудан әкімі аппаратының міндеттері мен өкілеттіктері</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Ғабит Мүсірепов атындағы аудан әкімі аппаратының міндеттері, функциялары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1296,127 +1520,127 @@
         <w:t>
       14. Өкілеттіктер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өз құзыреті шегінде мемлекеттік органдардың лауазымды тұлғаларынан және басқа да ұйымдардан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрату және алу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z16" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүліктік және мүліктік емес құқықтарды сатып алу және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде шарттар, келісімдер жасасу.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде шарттар, келісімдер жасасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Азаматтық кодексінде, Қазақстан Республикасының Бюджет кодексінде, Қазақстан Республикасының Еңбек кодексінде, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңында, Қазақстан Республикасының "Жұмылдыру дайындығы және жұмылдыру туралы" Заңында, Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңында, Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңында, Қазақстан Республикасының "Азаматтық қорғау туралы" Заңында, Қазақстан Республикасының "Қазақстан Республикасындағы мемлекеттік қызмет туралы" Заңында, Қазақстан Республикасының "Мемлекеттік сатып алу туралы" Заңында, Қазақстан Республикасының "Құқықтық актілер туралы" Заңында көзделген өзге де құқықтарға ие болу.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Азаматтық кодексінде, Қазақстан Республикасының Бюджет кодексінде, Қазақстан Республикасының Еңбек кодексінде, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңында, Қазақстан Республикасының "Жұмылдыру дайындығы және жұмылдыру туралы" Заңында, Қазақстан Республикасының "Мемлекеттік мүлік туралы" Заңында, Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңында, Қазақстан Республикасының "Азаматтық қорғау туралы" Заңында, Қазақстан Республикасының "Қазақстан Республикасындағы мемлекеттік қызмет туралы" Заңында, Қазақстан Республикасының "Мемлекеттік сатып алу туралы" Заңында, Қазақстан Республикасының "Құқықтық актілер туралы" Заңында көзделген өзге де құқықтарға ие болу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
@@ -1476,50 +1700,112 @@
         <w:t>
       Ғабит Мүсірепов атындағы аудан әкімінің аппаратына жүктелген міндеттерді және функцияларды орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ғабит Мүсірепов атындағы аудан әкімі аппаратының функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1656,1330 +1942,1550 @@
         <w:t>
       7) Қазақстан Республикасы Еңбек кодексінің, мемлекеттік қызмет туралы заңнаманың талаптарына сәйкес кадр жұмысын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бос әкімшілік мемлекеттік лауазымдарға орналасуға конкурстар өткізуді ұйымдастыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      9) функционалдық блоктар бойынша жергілікті бюджеттен қаржыландырылатын ауданның атқарушы органдарының "Б" корпусының мемлекеттік әкімшілік лауазымдарын бөлу жөніндегі бірыңғай комиссияның қызметін ұйымдастыруды жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті бюджеттен қаржыландырылатын ауданның атқарушы органдарының мемлекеттік қызметшілерінің тәртіптік теріс қылықтарын қарау жөніндегі бірыңғай тәртіптік комиссияның қызметін ұйымдастыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      10) жергілікті бюджеттен қаржыландырылатын ауданның атқарушы органдарының мемлекеттік қызметшілерінің тәртіптік теріс қылықтарын қарау жөніндегі бірыңғай тәртіптік комиссияның қызметін ұйымдастыруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ғабит Мүсірепов атындағы аудан әкімі аппаратының мемлекеттік қызметшілерінің және жергілікті бюджеттен қаржыландырылатын ауданның атқарушы органдары басшыларының қызметін бағалауды ұйымдастыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      11) жергілікті бюджеттен қаржыландырылатын ауданның атқарушы органдарының мемлекеттік қызметшілерінің қызметін бағалау жөніндегі бірыңғай комиссияның қызметін ұйымдастыруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ауданның атқарушы органдарымен көрсетілетін мемлекеттік қызметтер сапасының мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      12) ауданның атқарушы органдарымен көрсетілетін мемлекеттік қызметтер сапасының мониторингі;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электрондық қызметтер мен электрондық үкіметті дамыту және енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      13) электрондық қызметтер мен электрондық үкіметті дамыту және енгізу;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) уәкілетті органға мемлекеттік қызметтер көрсету саласындағы жұмыстың жай-күйі туралы анықтамалық материалды тоқсан сайын дайындауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      14) уәкілетті органға мемлекеттік қызметтер көрсету саласындағы жұмыстың жай-күйі туралы анықтамалық материалды тоқсан сайын дайындауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік қызметтер көрсету сапасына ішкі бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      15) мемлекеттік қызметтер көрсету сапасына ішкі бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) құжаттамалық қамтамасыз етуді, оның ішінде тиісті құжат айналымын ұйымдастыру, ақпараттық технологияларды енгізу және дамыту жолымен жүзеге асыру, іс қағаздарын жүргізу қағидаларының сақталуын бақылау және мемлекеттік тілдің қолданылу аясын кеңейту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      16) құжаттамалық қамтамасыз етуді, оның ішінде тиісті құжат айналымын ұйымдастыру, ақпараттық технологияларды енгізу және дамыту жолымен жүзеге асыру, іс қағаздарын жүргізу қағидаларының сақталуын бақылау және мемлекеттік тілдің қолданылу аясын кеңейту;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке және заңды тұлғалардың өтініштерін қабылдауды, тіркеуді және есепке алуды жүзеге асыру, Ғабит Мүсірепов атындағы аудан әкімінің, аудан әкімі орынбасарларының және аудан әкімі аппараты басшысының жеке тұлғаларды және заңды тұлғалар өкілдерін жеке қабылдауын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      17) жеке және заңды тұлғалардың өтініштерін қабылдауды, тіркеуді және есепке алуды жүзеге асыру, Ғабит Мүсірепов атындағы аудан әкімінің, аудан әкімі орынбасарларының және аудан әкімі аппараты басшысының жеке тұлғаларды және заңды тұлғалар өкілдерін жеке қабылдауын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мемлекеттік орган жіберген жеке және заңды тұлғалардың өтініштерін қарауға бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      18) мемлекеттік орган жіберген жеке және заңды тұлғалардың өтініштерін қарауға бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) аудан әкімінің аппараты бойынша, сондай-ақ ауданның атқарушы органдары бойынша жеке және заңды тұлғалардың өтініштерімен жұмыс мәселелері бойынша есептілікті уақтылы ұсынуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      19) аудан әкімінің аппараты бойынша, сондай-ақ ауданның атқарушы органдары бойынша жеке және заңды тұлғалардың өтініштерімен жұмыс мәселелері бойынша есептілікті уақтылы ұсынуды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) "қызмет бабында пайдалану үшін" таратылуы шектелген қызметтік ақпаратпен жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      20) "қызмет бабында пайдалану үшін" таратылуы шектелген қызметтік ақпаратпен жұмысты ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) "құжаттардың бірыңғай электрондық архиві" ақпараттық жүйесінің жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      21) "құжаттардың бірыңғай электрондық архиві" ақпараттық жүйесінің жұмыс істеуін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) қолма-қол, сондай-ақ "Е-лицензиялау" ақпараттық жүйесінің "электрондық үкімет" веб-порталы арқылы келіп түскен мемлекеттік қызметтерді көрсетуге өтініштерді қабылдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...15 lines deleted...]
-      22) қолма-қол, сондай-ақ "Е-лицензиялау" ақпараттық жүйесінің "электрондық үкімет" веб-порталы арқылы келіп түскен мемлекеттік қызметтерді көрсетуге өтініштерді қабылдауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) жеке және заңды тұлғалардан келіп түсетін өтініштерге мониторинг және талдау жүргізу болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...15 lines deleted...]
-      23) жеке және заңды тұлғалардан келіп түсетін өтініштерге мониторинг және талдау жүргізу болып табылады;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) аудан әкімдігі және әкімі шығарған актілерді есепке алу және тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...15 lines deleted...]
-      24) аудан әкімдігі және әкімі шығарған актілерді есепке алу және тіркеу;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) аудан әкімі мен әкімдігінің актілерін тиісті ресімдеуді және таратуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
-[...15 lines deleted...]
-      25) аудан әкімі мен әкімдігінің актілерін тиісті ресімдеуді және таратуды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Ғабит Мүсірепов атындағы аудан әкімдік қаулыларының, әкім шешімдері мен өкімдерінің, әкімі аппараты басшысының бұйрықтарының жобаларын дайындауды ұйымдастыру және қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      26) Ғабит Мүсірепов атындағы аудан әкімдік қаулыларының, әкім шешімдері мен өкімдерінің, әкімі аппараты басшысының бұйрықтарының жобаларын дайындауды ұйымдастыру және қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) мемлекеттік және қызметтік құпияларды, құпия іс жүргізуді сақтау үшін жағдайларды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) нормативтік құқықтық актілердің, әкімнің, әкімдіктің құқықтық актілерінің жобаларын және мемлекеттік органның құқықтық мәселелер жөніндегі өзге де құжаттарын әзірлеу үшін әкім аппаратының басқа құрылымдық бөлімшелерінің, әкімдік бөлімдерінің, ауылдық округ әкімі аппараттарының қызметкерлерін белгіленген тәртіппен тарту, сондай-ақ нормативтік құқықтық актілерді "Құқықтық актілер туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен сәйкес келтіру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29) алып тасталды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30) "Құқықтық мониторинг жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2023 жылғы 11 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен белгіленген тәртіппен аудан әкімдігінің, аудан әкімінің және ауылдық округтер әкімдерінің нормативтік құқықтық актілеріне құқықтық мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
-[...15 lines deleted...]
-      29) аудан әкімі және әкімдігі шығарған нормативтік құқықтық актілердің электрондық тіркелімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) құқықтық білім мектебінде сабақтар өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      30) "Құқықтық мониторинг жүргізу ережесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 29 тамыздағы № 486 қаулысымен бекітілген тәртіпте аудан әкімі аудан әкімдігінің және ауыл, ауылдық округ әкімдерінің нормативтік құқықтық актілеріне құқықтық мониторинг жүргізу;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) мемлекеттік сатып алу туралы заңнамаға сәйкес мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімдерін орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      31) құқықтық білім мектебінде сабақтар өткізу;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Ғабит Мүсірепов атындағы аудан әкімі аппаратының қызметіндегі сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      32) мемлекеттік сатып алу туралы заңнамаға сәйкес мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімдерін орындау;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) құқықтық тәртіпті қолдау, құқық бұзушылықтар мен сыбайлас жемқорлықтың профилактикасы, жұмылдыру дайындығы, жұмылдыру, аумақтық қорғаныс және азаматтық қорғау, азаматтарды әскери қызметке шақыру, терроризмге қарсы іс-қимыл мәселелері бойынша мемлекеттік, құқық қорғау органдарымен және қоғамдық ұйымдармен өзара іс-қимылды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      33) Ғабит Мүсірепов атындағы аудан әкімі аппаратының қызметіндегі сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) тиісті әкімшілік-аумақтық бірліктер шегінде әскерге шақырылуға жататын азаматтарды уақтылы хабардар етуді және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастыру және қамтамасыз ету, жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында өздерінің басқаруындағы аудандық коммуналдық меншікті қорғаныс мұқтажы үшін Қазақстан Республикасы Үкіметінің шешімі бойынша беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
-[...15 lines deleted...]
-      34) құқықтық тәртіпті қолдау, құқық бұзушылықтар мен сыбайлас жемқорлықтың профилактикасы, жұмылдыру дайындығы, жұмылдыру, аумақтық қорғаныс және азаматтық қорғау, азаматтарды әскери қызметке шақыру, терроризмге қарсы іс-қимыл мәселелері бойынша мемлекеттік, құқық қорғау органдарымен және қоғамдық ұйымдармен өзара іс-қимылды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) ауданның жұмылдыру жоспарын әзірлеу, облыс әкімдігімен келісу және бекіту, сондай-ақ тиісті әкімшілік-аумақтық бірліктер шегінде жұмылдыру дайындығы жөніндегі іс-шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...15 lines deleted...]
-      35) тиісті әкімшілік-аумақтық бірліктер шегінде әскерге шақырылуға жататын азаматтарды уақтылы хабардар етуді және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастыру және қамтамасыз ету, жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында өздерінің басқаруындағы аудандық коммуналдық меншікті қорғаныс мұқтажы үшін Қазақстан Республикасы Үкіметінің шешімі бойынша беру;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) азаматтық қорғау саласында тиісті әкімшілік-аумақтық бірліктің аумағында жергілікті ауқымдағы төтенше жағдайлардың салдарларын жоюды жүзеге асыру, сондай-ақ уәкілетті орган ведомствосының аумақтық бөлімшелерімен бірлесіп, олардың алдын алуды және жоюды қамтамасыз ету болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
-[...15 lines deleted...]
-      36) ауданның жұмылдыру жоспарын әзірлеу, облыс әкімдігімен келісу және бекіту, сондай-ақ тиісті әкімшілік-аумақтық бірліктер шегінде жұмылдыру дайындығы жөніндегі іс-шараларды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) азаматтық қорғау саласында жасалған терроризм актісінің салдарынан туындаған техногендік сипаттағы төтенше жағдайлардан халықты және аумақтарды қорғау жөніндегі іс-шараларды жүзеге асыру, сондай-ақ оның салдарларын жоюға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...15 lines deleted...]
-      37) азаматтық қорғау саласында тиісті әкімшілік-аумақтық бірліктің аумағында жергілікті ауқымдағы төтенше жағдайлардың салдарларын жоюды жүзеге асыру, сондай-ақ уәкілетті орган ведомствосының аумақтық бөлімшелерімен бірлесіп, олардың алдын алуды және жоюды қамтамасыз ету болып табылады;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Қазақстан Республикасындағы сайлау туралы заңнама шеңберінде сайлауды өткізу мәселелері бойынша іс-шараларды ұйымдастыру дайындығын және өткізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...15 lines deleted...]
-      38) азаматтық қорғау саласында жасалған терроризм актісінің салдарынан туындаған техногендік сипаттағы төтенше жағдайлардан халықты және аумақтарды қорғау жөніндегі іс-шараларды жүзеге асыру, сондай-ақ оның салдарларын жоюға қатысу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40) алып тасталды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 27.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41) алып тасталды - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Қазақстан Республикасының соттарында аудан әкімінің және әкімдігінің, Ғабит Мүсірепов атындағы аудан әкімі аппаратының мүдделерін білдіру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
-[...15 lines deleted...]
-      39) Қазақстан Республикасындағы сайлау туралы заңнама шеңберінде сайлауды өткізу мәселелері бойынша іс-шараларды ұйымдастыру дайындығын және өткізуді жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Ғабит Мүсірепов атындағы аудан әкімі аппаратының бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ғабит Мүсірепов атындағы аудан әкімі аппаратына басшылықты Ғабит Мүсірепов атындағы аудан әкімінің аппаратына жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ғабит Мүсірепов атындағы аудан әкімі аппаратының басшысы Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңына, Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ғабит Мүсірепов атындағы аудан әкімі аппараты басшысының орынбасарлары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ғабит Мүсірепов атындағы аудан әкімі аппараты басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ғабит Мүсірепов атындағы аудан әкімі аппаратының мүддесін мемлекеттік органдарда және өзге де ұйымдарда сенімхатсыз білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық құжаттарға бірінші қол қою құқығына ие болады, шарттар жасасады, сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудан әкімі аппаратының жұмысын ұйымдастырады және басшылық жасайды, аппаратқа жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ғабит Мүсірепов атындағы аудан әкімі аппаратының қызметкерлерімен сыбайлас жемқорлыққа қарсы заңнаманың сақталуына, сыбайлас жемқорлыққа қарсы шаралардың қабылданбауына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ғабит Мүсірепов атындағы аудан әкімі аппаратында мемлекеттік қызмет туралы заңнаманың орындалуын бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудан әкімдігіне Ғабит Мүсірепов атындағы аудан әкімі аппараты туралы ережені, құрылымы мен штат санының лимитін бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қосымша ақыларды белгілеу, мемлекеттік қызметшілерді материалдық көтермелеу, материалдық көмек көрсету бойынша ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аппараттың құзыреті шегінде қызметтік құжаттамаларға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нормативтік құқықтық актілердің жобаларын және басқа да құжаттарды келіседі және аудан әкімі мен әкімдігіне қарауға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осы Ережеде белгіленген құзыреті шегінде бұйрықтар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ғабит Мүсірепов атындағы аудан әкімі аппаратының техникалық қызмет көрсетуді жүзеге асыратын және Ғабит Мүсірепов атындағы аудан әкімі аппаратының жұмыс істеуін қамтамасыз ететін және еңбек қатынастары мәселелері оның құзыретіне жатқызылған мемлекеттік қызметшілер болып табылмайтын жұмыскерлерін тағайындайды, босатады, тәртіптік жазаға тартады және көтермелеу шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғабит Мүсірепов атындағы аудан әкімі аппаратының басшысы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының Еңбек кодексіне, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, сондай-ақ осы Ережеге сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ғабит Мүсірепов атындағы аудан әкімі аппаратының Қазақстан Республикасының Азаматтық кодексінде, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ғабит Мүсірепов атындағы аудан әкімі аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік және "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ғабит Мүсірепов атындағы аудан әкімінің аппаратына бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер Қазақстан Республикасының Азаматтық кодексінде, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңында, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында өзгеше белгіленбесе, Ғабит Мүсірепов атындағы аудан әкімінің аппаратының өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 тарау. Ғабит Мүсірепов атындағы аудан әкімі аппаратының бірінші басшысының мәртебесі, өкілеттігі</w:t>
-[...397 lines deleted...]
-      21. Ғабит Мүсірепов атындағы аудан әкімі аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік және "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+        <w:t xml:space="preserve"> 5 тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Ғабит Мүсірепов атындағы аудан әкімінің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Еңбек кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңына, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, сонымен қатар, осы Ережеге сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>