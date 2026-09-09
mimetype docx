--- v0 (2025-11-09)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d705c8" w14:textId="8d705c8">
+    <w:p w14:paraId="356a54c" w14:textId="356a54c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,286 +100,335 @@
         </w:rPr>
         <w:t>"Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы әкімдігінің 2021 жылғы 15 қарашадағы № 518 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" 2021 жылғы 1 қыркүйектегі № 590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қостанай облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Қоса беріліп отырған "Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ереже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. "Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) жоғарыда көрсетілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ереженің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заңнамада белгіленген тәртіпте әділет органдарында мемлекеттік тіркелуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) осы қаулыға қол қойылған күннен бастап күнтізбелік жиырма күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрде көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Қостанай облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін, жіберілуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) осы қаулыны ресми жарияланғанынан кейін оның Қостанай облысы әкімдігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы қаулының орындалуын бақылау Қостанай облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,50 +523,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Мұхамбетов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -752,2162 +822,2461 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. "Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) ветеринария саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Басқарманың осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ведомстволық бағынысты ұйымдары бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Басқарма өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ және орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Басқарманың, егер оған Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Басқарма өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Заңды тұлғаның орналасқан жері: 110000, Қазақстан Республикасы, Қостанай облысы, Қостанай қаласы, О. Шипин көшесі, 153/3-үй.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Қостанай облысы әкімдігінің 10.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ереже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге жол берілмейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...1139 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Міндеттер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарларды аурулардан қорғау және оларды емдеу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ветеринариялық-санитариялық қауіпсіздікті қамтамасыз ету;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген өзге де міндеттер.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Қостанай облысы әкімдігінің 12.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 156</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Қостанай облысы әкімдігінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Өкілеттіктер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) құқықтар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өз қызметін басқа атқарушы билік және жергілікті өзін-өзі басқару органдарымен өзара іс-қимылда жүзеге асыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өз құзыреті шегінде мемлекеттік органдардан, басқа ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрату және алу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының қолданыстағы заңнамасына сәйкес заңды және жеке тұлғалармен шарттар жасасу, мүліктік және жеке мүліктік емес құқықтарды сатып алу, Мемлекеттік органдарда, ұйымдарда өз мүдделерін білдіру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өңірдің ветеринариялық-санитариялық қауіпсіздігін қамтамасыз ету мәселелері жөніндегі бағдарламаларды әзірлеуге және іске асыруға қатысу үшін басқа ұйымдардың, басқармалар мен ведомстволардың мамандарын тарту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгіленген тәртіппен эпизоотияға қарсы төтенше комиссиялар құру туралы ұсыныс шығару;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының заңнамасында көзделген өзге де құқықтар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс әкімінің және әкімдігінің актілері мен тапсырмаларын сапалы және уақытылы орындау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету сапасын арттыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарманың қарамағындағы мемлекеттік кәсіпорындарға қатысты басқару органының функцияларын жүзеге асыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Функциялар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) денсаулық сақтау саласындағы уәкілетті мемлекеттік органмен бірлесіп, халықтың денсаулығын жануарлар мен адамға ортақ аурулардан қорғауды ұйымдастырады және өзара ақпарат алмасуды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ветеринария саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) облыстың аумағында орналасқан екі және одан да көп ауданда жануарлардың жұқпалы аурулары пайда болған жағдайда тиісті аумақтың бас мемлекеттік ветеринариялық-санитариялық инспекторының ұсынуы бойынша карантинді немесе шектеу іс-шараларын белгілеу туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) осы облыстың аумағында орналасқан екі және одан да көп ауданда пайда болған жануарлардың жұқпалы ауруларының ошақтарын жою жөніндегі ветеринариялық іс-шаралар кешені жүргізілгеннен кейін тиісті аумақтың бас мемлекеттік ветеринариялық-санитариялық инспекторының ұсынуы бойынша шектеу іс-шараларын немесе карантинді алып тастау туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) Қазақстан Республикасының Рұқсаттар және хабарламалар туралы заңнамасына сәйкес жануарлардан алынатын өнім мен шикізатқа ветеринариялық-санитариялық сараптаманы лицензиялауды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) ветеринария саласындағы кәсіпкерлік қызметті жүзеге асырудың басталғаны немесе тоқтатылғаны туралы Жеке және заңды тұлғалардан хабарламалар қабылдайды, сондай-ақ "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) мал қорымдарын (биотермиялық шұңқырларды) салуды, реконструкциялауды ұйымдастырады және оларды күтіп-ұстауды қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) облыстың жергілікті өкілді органына бекіту үшін жануарларды асырау қағидаларын, үй жануарларын асырау және серуендету қағидаларын, жануарларды аулау, уақытша ұстау және жансыздандыру қағидаларын, жануарларды асыраудың санитариялық аймақтарының шекараларын белгілеу жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) мүдделі тұлғаларға өткізіліп жатқан ветеринариялық іс-шаралар туралы ақпарат беруді ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілерін пайдалануға қабылдау жөніндегі мемлекеттік комиссияны ұйымдастырады, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымды қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) Жануарлардың саулығы мен адамның денсаулығына қауіп төндіретін жануарларды, жануарлардан алынатын өнімдер мен шикізатты алып қоймай залалсыздандыруды (зарарсыздандыруды) және қайта өңдеуді ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) Жануарлардың саулығы мен адамның денсаулығына қауіп төндіретін, алып қоймай залалсыздандырылған (зарарсыздандырылған) және қайта өңделген жануарлардың, жануарлардан алынатын өнімдер мен шикізаттың құнын иелеріне өтеуді ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) Ауру жануарларды санитариялық союды ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) жануарларды аулауды, уақытша ұстауды және жансыздандыруды ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) уәкілетті орган белгілеген тәртіппен аумақты аймақтарға бөлу туралы шешім шығарады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) уәкілетті органмен келісім бойынша тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитариялық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралар жоспарын бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитариялық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралардың ұйымдастырылуын және өткізілуін үйлестіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) ветеринариялық препараттардың республикалық қорын қоспағанда, жануарлардың аса қауіпті ауруларының профилактикасы бойынша ветеринариялық препараттарды сақтауды, тасымалдауды (жеткізуді) ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарды (құралдарды) және атрибуттарды тасымалдау (жеткізу) жөніндегі көрсетілетін қызметтерді мемлекеттік сатып алуды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарға (құралдарға) және атрибуттарға қажеттілікті айқындайды және процессингтік орталыққа ақпарат береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21) Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқорды жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22) Эпизоотия ошақтары пайда болған жағдайда оларды зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) Эпизоотологиялық зерттеп-қарау актісін береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) ветеринариялық есепке алу мен есептілікті жинақтауды, талдауды және оларды уәкілетті органға ұсынуды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25) жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасы жөніндегі ветеринариялық препараттарды, олардың профилактикасы мен диагностикасы жөніндегі қызметтерді мемлекеттік сатып алуды жүзеге асырады, ветеринариялық препараттарды сақтауды және тасымалдауды (жеткізуді) ұйымдастыруды қамтамасыз етеді, жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасы жөніндегі ветеринариялық іс-шараларды жүргізеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26) уәкілетті орган бекіткен тізбе бойынша жануарлардың аса қауіпті ауруларының, сондай-ақ жануарлардың энзоотиялық және басқа да ауруларының профилактикасы, биологиялық материал сынамаларын алу және оларды диагностикалау үшін жеткізу бойынша ветеринариялық іс-шаралардың орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27) ветеринария мәселелері бойынша халықтың арасында ағарту жұмыстарын ұйымдастырады және жүргізеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28) ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі іс-шаралардың жүргізілуін ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29) Жануарлар өсіруді, жануарларды, жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілерін, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарды пайдалануға қабылдайтын мемлекеттік комиссияларға қатысады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30) профилактикасы мен диагностикасы бюджет қаражаты есебінен жүзеге асырылатын жануарлардың энзоотиялық ауруларының тізбесін әзірлейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31) мал қорымдарының (биотермиялық шұңқырлардың) тізіліміне енгізу үшін мал қорымдары (биотермиялық шұңқырлар) туралы деректерді (мәліметтерді) жинауды және жинақтауды ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Қостанай облысы әкімдігінің 12.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бірінші басшының мәртебесі, өкілеттігі мемлекеттік органның атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...300 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Басқармаға басшылықты ветеринария басқармасына жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) басқарма қызметкерлерінің міндеттері мен өкілеттіктерінің шеңберін белгілейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Қазақстан Республикасының заңнамасына сәйкес Басқарма қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Басқарманың құрылымдық бөлімшелері туралы ережелерді бекітеді, орындалуы міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) заңнамада белгіленген тәртіппен көтермелеу, материалдық көмек көрсету, тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) басқарма атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органдармен және өзге де ұйымдармен барлық өзара қарым-қатынастарда басқарманың атынан өкілдік етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдамағаны үшін дербес жауапты болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) белгіленген еңбекақы төлеу қоры және қызметкерлер саны шегінде міндеттемелер мен төлемдер бойынша Басқарманың қаржыландыру жоспарын, басқару құрылымын бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3012,522 +3381,619 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қостанай облысы әкімдігінің ветеринария басқармасы" мемлекеттік мекемесінің қарамағындағы мемлекеттік кәсіпорындардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Қостанай облысы әкімдігі ветеринария басқармасының "Алтынсарин ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Қостанай облысы әкімдігі ветеринария басқармасының "Амангелді ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Қостанай облысы әкімдігі ветеринария басқармасының "Әулиекөл ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Қостанай облысы әкімдігі ветеринария басқармасының "Бейімбет Майлин ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қостанай облысы әкімдігі ветеринария басқармасының "Денисов ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Қостанай облысы әкімдігі ветеринария басқармасының "Жангелдин ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Қостанай облысы әкімдігі ветеринария басқармасының "Жітіқара ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Қостанай облысы әкімдігі ветеринария басқармасының" "Қамысты ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Қостанай облысы әкімдігі ветеринария басқармасының "Қарабалық ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Қостанай облысы әкімдігі ветеринария басқармасының "Қарасу ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Қостанай облысы әкімдігі ветеринария басқармасының "Қостанай ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Қостанай облысы әкімдігі ветеринария басқармасының "Меңдіқара ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Қостанай облысы әкімдігі ветеринария басқармасының "Науырзым ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Қостанай облысы әкімдігі ветеринария басқармасының "Сарыкөл ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Қостанай облысы әкімдігі ветеринария басқармасының "Ұзынкөл ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Қостанай облысы әкімдігі ветеринария басқармасының "Федоров ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Қостанай облысы әкімдігі ветеринария басқармасының "Арқалық қаласының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Қостанай облысы әкімдігі ветеринария басқармасының "Қостанай қаласының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Қостанай облысы әкімдігі ветеринария басқармасының "Лисаков қаласының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Қостанай облысы әкімдігі ветеринария басқармасының "Рудный қаласының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. Қостанай облысы әкімдігі ветеринария басқармасының "Алтынсарин ауданының ветеринариялық станциясы" коммуналдық мемлекеттік кәсіпорны.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...379 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>