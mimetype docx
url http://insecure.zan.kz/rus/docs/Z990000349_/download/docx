--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06e8b92" w14:textId="06e8b92">
+    <w:p w14:paraId="fe522dd" w14:textId="fe522dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,117 +187,119 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационная система", "информационной системе", "информационных системах", "электронный информационный ресурс", "электронных информационных ресурсах", "электронно-цифровой форме" заменены соответственно словами "цифровая система", "цифровой системе", "цифровых системах", "цифровой ресурс", "цифровых ресурсах", "цифровой форме" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      по всему тексту слова "информационная система", "информационной системе", "информационных системах", "электронный информационный ресурс", "электронных информационных ресурсах", "электронно-цифровой форме" предусматриваются заменить соответственно словами "цифровая система", "цифровой системе", "цифровых системах", "цифровой ресурс", "цифровых ресурсах", "цифровой форме" в соответствии с Законом РК от 09.01.2026 </w:t>
-[...37 lines deleted...]
-      </w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "иностранцами", "иностранцам", "иностранцев" и "иностранцы" заменены соответственно словами "иностранными гражданами", "иностранным гражданам", "иностранных граждан" и "иностранные граждане" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z176" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон определяет правовые основы и единую систему защиты государственных секретов в интересах обеспечения национальной безопасности Республики Казахстан, регулирует общественные отношения, возникающие в связи с отнесением сведений к государственным секретам, их засекречиванием, распоряжением, защитой и рассекречиванием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -365,71 +367,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные секреты - защищаемые государством сведения, составляющие государственную и служебную тайны, распространение которых ограничивается государством с целью осуществления эффективной военной, экономической, научно-технической, внешнеэкономической, внешнеполитической, разведывательной, контрразведывательной, оперативно-розыскной и иной деятельности, не вступающей в противоречие с общепринятыми нормами международного права;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z174" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      информационная система в защищенном исполнении, отнесенная к государственным секретам, – информационная система ограниченного доступа, предназначенная для создания, поиска, сбора, обработки, накопления, хранения, распространения, отображения, использования и потребления информации, содержащей государственные секреты;</w:t>
+      цифровая система в защищенном исполнении, отнесенная к государственным секретам, – цифровая система ограниченного доступа, предназначенная для создания, поиска, сбора, обработки, накопления, хранения, распространения, отображения, использования и потребления информации, содержащей государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z175" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      электронный информационный ресурс, содержащий сведения, составляющие государственные секреты, – информация, предоставленная в электронно-цифровой форме и содержащаяся на электронном носителе в информационной системе в защищенном исполнении, отнесенной к государственным секретам;</w:t>
+      цифровой ресурс, содержащий сведения, составляющие государственные секреты, – информация, предоставленная в цифровой форме и содержащаяся на электронном носителе в цифровой системе в защищенном исполнении, отнесенной к государственным секретам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z85" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственная тайна - сведения военного, экономического, политического и иного характера, разглашение или утрата которых наносит или может нанести ущерб национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z86" w:id="6"/>
     <w:p>
@@ -1139,63 +1141,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Защита государственных секретов является одним из видов основной деятельности государственного органа и организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Полномочия Президента Республики Казахстан, Парламента, Правительства, государственных органов и организаций Республики Казахстан в области защиты государственных секретов</w:t>
+        <w:t xml:space="preserve"> Глава 2. Полномочия Президента Республики Казахстан, Курултая, Правительства, государственных органов и организаций Республики Казахстан в области защиты государственных секретов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Полномочия Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан:</w:t>
       </w:r>
@@ -1283,51 +1323,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет другие полномочия в соответствии с Конституцией и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях введения Президентом Республики Казахстан на всей территории Республики или в отдельных ее местностях чрезвычайного или военного положения на этот период может быть изменен порядок допуска должностных лиц и граждан к государственным секретам.</w:t>
+      В случаях введения Президентом Республики Казахстан на всей территории Республики Казахстан или в отдельных ее местностях чрезвычайного или военного положения на этот период может быть изменен порядок допуска должностных лиц и граждан к государственным секретам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1371,154 +1411,274 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Полномочия Парламента Республики Казахстан</w:t>
-[...17 lines deleted...]
-      Парламент Республики Казахстан в пределах своих полномочий:</w:t>
+        <w:t>Статья 6. Полномочия Курултая Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курултай Республики Казахстан в пределах своих полномочий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимает законы в области государственных секретов, вносит изменения и дополнения к ним;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проводит парламентские слушания по вопросам обеспечения государственных секретов;</w:t>
+      2) проводит слушания по вопросам обеспечения государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает обращение к Президенту Республики Казахстан об освобождении от должности члена Правительства по результатам заслушивания его отчета по вопросам обеспечения государственных секретов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Компетенция Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1699,51 +1859,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет порядок материально-технического и финансового обеспечения работ по защите государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) утверждает порядок отнесения государственных органов и организаций к категории особорежимных, режимных и особо охраняемых объектов Республики Казахстан, а также утверждает перечни территорий, временно закрытых для посещения иностранцами;</w:t>
+      7) утверждает порядок отнесения государственных органов и организаций к категории особорежимных, режимных и особо охраняемых объектов Республики Казахстан, а также утверждает перечни территорий, временно закрытых для посещения иностранными гражданами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) определяет порядок организации, функционирования и ликвидации подразделений по защите государственных секретов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4074,2336 +4234,3080 @@
         <w:t>
       16) сведения, раскрывающие распределение или использование полос радиочастот радиоэлектронными средствами военного или специального назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z113" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) сведения, раскрывающие организацию или функционирование всех видов связи, радиолокационного, радиотехнического обеспечения войск;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) предусматривается исключить Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сведения, раскрывающие содержание, организацию или результаты основных видов деятельности Пограничной службы Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z115" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) сведения, раскрывающие направления развития средств, технологий двойного назначения, содержание, результаты выполнения целевых программ, научно-исследовательских и (или) опытно-конструкторских работ по созданию или модернизации этих средств, технологий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
-[...15 lines deleted...]
-      19) сведения, раскрывающие направления развития средств, технологий двойного назначения, содержание, результаты выполнения целевых программ, научно-исследовательских и (или) опытно-конструкторских работ по созданию или модернизации этих средств, технологий;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) сведения о применении в военных целях средств, технологий двойного назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z116" w:id="46"/>
-[...15 lines deleted...]
-      20) сведения о применении в военных целях средств, технологий двойного назначения;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) сведения о перспективах развития и (или) об использовании космической инфраструктуры Республики Казахстан в интересах обеспечения ее обороноспособности и безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z117" w:id="47"/>
-[...15 lines deleted...]
-      21) сведения о перспективах развития и (или) об использовании космической инфраструктуры Республики Казахстан в интересах обеспечения ее обороноспособности и безопасности;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) сведения, раскрывающие состояние и (или) направления развития гидронавтики в интересах обороны и безопасности государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z118" w:id="48"/>
-[...15 lines deleted...]
-      22) сведения, раскрывающие состояние и (или) направления развития гидронавтики в интересах обороны и безопасности государства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными законами РК от 10.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 12. Сведения в области экономики, образования, науки и техники, относимые к государственным секретам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К государственным секретам в области экономики, образования, науки и техники относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о показателях, определяющих подготовку экономики Республики Казахстан к устойчивому функционированию в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z120" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения, раскрывающие существо новейших достижений в области науки и техники, которые могут быть использованы в создании принципиально новых изделий, технологических процессов в различных отраслях экономики, а также определяющие качественно новый уровень возможностей вооружения и военной техники, повышения их боевой эффективности, разглашение которых может нанести ущерб интересам государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения, раскрывающие содержание и (или) направленность научно-исследовательских, опытно-конструкторских или проектных работ, проводимых в интересах обороны и безопасности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о подготовке или распределении кадров, раскрывающие мероприятия, проводимые в интересах безопасности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения, раскрывающие результаты работ в области гидрометеорологии или гелиогеофизики, а также результаты специальных геологогеофизических исследований, проводимых в интересах обеспечения безопасности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z124" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения, раскрывающие планы (задания) государственного оборонного заказа, объемы поставок вооружения и военной техники, производственные мощности по их выпуску;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z125" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о связях предприятий по кооперации, о разработчиках или изготовителях вооружения и военной техники, если эти сведения раскрывают данные о производственных мощностях по их выпуску и (или) основные тактико-технические характеристики вооружения и военной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z126" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения, раскрывающие состояние метрологического обеспечения вооружения и военной техники, технические или метрологические характеристики военных эталонов или средств метрологического обеспечения, определяющие качественно новый уровень вооружения и военной техники. Сведения, раскрывающие основные направления или программы развития стандартизации, а также содержание военных национальных стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z127" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения, раскрывающие прогнозные оценки научно-технического прогресса в Республике Казахстан и его социально-экономические последствия по направлениям, определяющим обороноспособность государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z128" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сведения о производстве металлургической промышленностью редких металлов или других материалов, имеющих стратегическое значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сведения, раскрывающие ресурсный потенциал, балансовые запасы в недрах или данные о добыче отдельных видов полезных ископаемых в целом по Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения о расходах республиканского бюджета, раскрывающие обеспечение безопасности Республики Казахстан (кроме обобщенных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z131" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сведения, раскрывающие затраты на научно-исследовательские, опытно-конструкторские работы по созданию вооружения и военной техники. Те же сведения применительно к работам, проводимым в интересах специальных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными законами РК от 10.07.2002 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...291 lines deleted...]
-      13) сведения, раскрывающие затраты на научно-исследовательские, опытно-конструкторские работы по созданию вооружения и военной техники. Те же сведения применительно к работам, проводимым в интересах специальных объектов;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункта 14) предусматривается в редакции Закона РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сведения, раскрывающие ассигнования или фактические затраты на заказы, разработку, производство или ремонт вооружения и военной техники, режимных объектов. Те же сведения применительно к специальным объектам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сведения по неурегулированным расчетам Республики Казахстан с иностранными государствами, кроме обобщенных показателей по внешней задолженности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z132" w:id="62"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="64"/>
+    <w:bookmarkStart w:name="z134" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) сведения, раскрывающие расходы денежных средств на содержание войск по отдельным статьям смет государственных органов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z135" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сведения о выпуске новых банкнот и монет национальной валюты Республики Казахстан и (или) их замене, если последнее влечет изъятие из обращения банкнот и монет (кроме юбилейных и памятных), с даты принятия решения и до момента передачи этих сведений в средства массовой информации для публикации об их выпуске в обращение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) сведения о способах защиты государственных ценных бумаг, документов от подделок, а также способы определения их подлинности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z135" w:id="65"/>
-[...15 lines deleted...]
-      17) сведения о выпуске новых банкнот и монет национальной валюты Республики Казахстан и (или) их замене, если последнее влечет изъятие из обращения банкнот и монет (кроме юбилейных и памятных), с даты принятия решения и до момента передачи этих сведений в средства массовой информации для публикации об их выпуске в обращение;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) сведения о мобилизационных мощностях по изготовлению (ремонту) вооружения и военной техники, создании и (или) развитии (сохранении) этих мощностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z136" w:id="66"/>
-[...15 lines deleted...]
-      18) сведения о способах защиты государственных ценных бумаг, документов от подделок, а также способы определения их подлинности;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) сведения о мобилизационных мощностях по производству продукции общего применения, стратегических видов сырья, материалов, создании и (или) развитии (сохранении) этих мощностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z137" w:id="67"/>
-[...15 lines deleted...]
-      19) сведения о мобилизационных мощностях по изготовлению (ремонту) вооружения и военной техники, создании и (или) развитии (сохранении) этих мощностей;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) сведения, раскрывающие работы, проводимые в целях создания средств индикации, дегазации, химической защиты населения от оружия массового уничтожения или новых сорбционных и других материалов для них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z138" w:id="68"/>
-[...15 lines deleted...]
-      20) сведения о мобилизационных мощностях по производству продукции общего применения, стратегических видов сырья, материалов, создании и (или) развитии (сохранении) этих мощностей;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) сведения, раскрывающие результаты топографической, геодезической или картографической деятельности, имеющие важное оборонное или экономическое значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z139" w:id="69"/>
-[...15 lines deleted...]
-      21) сведения, раскрывающие работы, проводимые в целях создания средств индикации, дегазации, химической защиты населения от оружия массового уничтожения или новых сорбционных и других материалов для них;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) сведения, раскрывающие состояние, оборудование, подготовку для военных целей транспортной сети, средств транспорта, объемы воинских перевозок и маршруты транспортировки вооружения и военной техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z140" w:id="70"/>
-[...15 lines deleted...]
-      22) сведения, раскрывающие результаты топографической, геодезической или картографической деятельности, имеющие важное оборонное или экономическое значение;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) сведения, раскрывающие возможности и (или) мобилизационные резервы железных дорог по обеспечению железнодорожных перевозок грузов, организацию и объемы воинских перевозок, объемы перевозок и маршруты транспортировки стратегических видов энергетического, минерального, сельскохозяйственного сырья, топлива, материалов, отдельных видов вооружения или военной техники, организацию и (или) функционирование системы связи или управления, а также специальные меры по обеспечению безопасности железнодорожного движения и сохранности грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z141" w:id="71"/>
-[...15 lines deleted...]
-      23) сведения, раскрывающие состояние, оборудование, подготовку для военных целей транспортной сети, средств транспорта, объемы воинских перевозок и маршруты транспортировки вооружения и военной техники;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) сведения, раскрывающие дислокацию, специализацию, мощности и (или) пропускную способность пунктов погрузки или выгрузки войск, данные об их продовольственном, медико-санитарном обслуживании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z142" w:id="72"/>
-[...15 lines deleted...]
-      24) сведения, раскрывающие возможности и (или) мобилизационные резервы железных дорог по обеспечению железнодорожных перевозок грузов, организацию и объемы воинских перевозок, объемы перевозок и маршруты транспортировки стратегических видов энергетического, минерального, сельскохозяйственного сырья, топлива, материалов, отдельных видов вооружения или военной техники, организацию и (или) функционирование системы связи или управления, а также специальные меры по обеспечению безопасности железнодорожного движения и сохранности грузов;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) сведения, раскрывающие мобилизационную потребность в транспортных средствах, в том числе по отдельным видам транспорта, и (или) мобилизационную обеспеченность ими;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z143" w:id="73"/>
-[...15 lines deleted...]
-      25) сведения, раскрывающие дислокацию, специализацию, мощности и (или) пропускную способность пунктов погрузки или выгрузки войск, данные об их продовольственном, медико-санитарном обслуживании;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) сведения, раскрывающие состояние сил или средств гражданской обороны в целом по Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z144" w:id="74"/>
-[...15 lines deleted...]
-      26) сведения, раскрывающие мобилизационную потребность в транспортных средствах, в том числе по отдельным видам транспорта, и (или) мобилизационную обеспеченность ими;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) сведения, раскрывающие структурную организацию или показатели мобилизационного плана экономики Республики Казахстан, а также состояние мобилизационной подготовки государственных органов или отдельных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z145" w:id="75"/>
-[...15 lines deleted...]
-      27) сведения, раскрывающие состояние сил или средств гражданской обороны в целом по Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) сведения, раскрывающие фактические запасы государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z146" w:id="76"/>
-[...15 lines deleted...]
-      28) сведения, раскрывающие структурную организацию или показатели мобилизационного плана экономики Республики Казахстан, а также состояние мобилизационной подготовки государственных органов или отдельных организаций;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) сведения, характеризующие создание и сохранение страхового фонда технической документации на изделия вооружения и военной техники, важнейшую гражданскую продукцию, а также проектной документации на объекты повышенного риска, системы жизнеобеспечения населения и объекты, являющиеся национальным достоянием, сведения о дислокации объектов (баз) хранения страхового фонда технической документации в целом по Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z147" w:id="77"/>
-[...15 lines deleted...]
-      29) сведения, раскрывающие фактические запасы государственного материального резерва;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) сведения, раскрывающие планы, содержание или результаты научно-исследовательских работ в области мобилизационной подготовки и мобилизации промышленности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z148" w:id="78"/>
-[...15 lines deleted...]
-      30) сведения, характеризующие создание и сохранение страхового фонда технической документации на изделия вооружения и военной техники, важнейшую гражданскую продукцию, а также проектной документации на объекты повышенного риска, системы жизнеобеспечения населения и объекты, являющиеся национальным достоянием, сведения о дислокации объектов (баз) хранения страхового фонда технической документации в целом по Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) сведения, раскрывающие платежный баланс Республики Казахстан с зарубежными странами в течение военного времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z149" w:id="79"/>
-[...15 lines deleted...]
-      31) сведения, раскрывающие планы, содержание или результаты научно-исследовательских работ в области мобилизационной подготовки и мобилизации промышленности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) сведения о горных выработках, естественных полостях, других сооружениях, которые могут быть использованы в интересах обороны страны, а также сведения, раскрывающие схемы железнодорожных узлов, объектов, имеющих стратегическое и оборонное значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z150" w:id="80"/>
-[...15 lines deleted...]
-      32) сведения, раскрывающие платежный баланс Республики Казахстан с зарубежными странами в течение военного времени;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) сведения о физико-химических явлениях (полях), сопутствующих созданию, производству и (или) эксплуатации вооружения, военной техники, раскрывающие их охраняемые параметры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z151" w:id="81"/>
-[...15 lines deleted...]
-      33) сведения о горных выработках, естественных полостях, других сооружениях, которые могут быть использованы в интересах обороны страны, а также сведения, раскрывающие схемы железнодорожных узлов, объектов, имеющих стратегическое и оборонное значение;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) сведения об обеспечении физической защиты ядерных материалов и ядерных установок, за исключением сведений, подпадающих под действие международных договоров, ратифицированных Республикой Казахстан и предусматривающих их обмен, и сведений, которые могут быть получены из открытых источников или путем свободного к ним доступа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z152" w:id="82"/>
-[...15 lines deleted...]
-      34) сведения о физико-химических явлениях (полях), сопутствующих созданию, производству и (или) эксплуатации вооружения, военной техники, раскрывающие их охраняемые параметры;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) сведения, раскрывающие содержание тестов и кодов правильных ответов к ним, используемых при проведении единого национального тестирования проводимого за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z153" w:id="83"/>
-[...15 lines deleted...]
-      35) сведения об обеспечении физической защиты ядерных материалов и ядерных установок, за исключением сведений, подпадающих под действие международных договоров, ратифицированных Республикой Казахстан и предусматривающих их обмен, и сведений, которые могут быть получены из открытых источников или путем свободного к ним доступа;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменениями, внесенными законами РК от 02.04.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 27.07.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 03.02.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 12.01.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 443-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 25.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 13. Сведения во внешнеполитической и внешнеэкономической области, относимые к государственным секретам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К государственным секретам во внешнеполитической и внешнеэкономической области относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения по вопросам внешней политики, внешней торговли, научно-технических связей, раскрывающие стратегию и тактику внешней политики Республики Казахстан, преждевременное распространение которых может нанести ущерб интересам государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z173" w:id="84"/>
-[...15 lines deleted...]
-      36) сведения, раскрывающие содержание тестов и кодов правильных ответов к ним, используемых при проведении единого национального тестирования проводимого за счет бюджетных средств.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения по политическим, военным, научно-техническим или экономическим вопросам в отношении одного или ряда иностранных государств, полученные в доверительном порядке, если их разглашение может привести к выявлению источника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...280 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о переговорах между представителями Правительства Республики Казахстан и представителями других государств о выработке единой принципиальной позиции в международных отношениях, если, по мнению участников переговоров, разглашение этих сведений может повлечь для одной из сторон дипломатические осложнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о подготовке, заключении, подготовке к денонсации, содержании или выполнении международных договоров, преждевременное распространение которых может нанести ущерб обороноспособности, безопасности, политическим или экономическим интересам Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z158" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения об экспорте и импорте вооружения, военной техники или снаряжения, а также сведения об оказании технического содействия иностранным государствам в создании вооружения, военной техники и военных объектов, в том числе безвозмездно, с указанием стран- получателей, если разглашение этих сведений может повлечь для одной из сторон дипломатические осложнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z159" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения, раскрывающие существо или объем экономического сотрудничества с иностранными государствами в особый период, а также взаимодействие военно-мобилизационных органов внешнеэкономических организаций государств - участников СНГ по этим вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z160" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения, раскрывающие содержание мероприятий по обеспечению взаимных поставок сырья, материалов, топлива, оборудования, медикаментов между Республикой Казахстан и государствами - участниками СНГ на расчетный год или мероприятий по оказанию последним технического содействия в строительстве предприятий и объектов на расчетный год в целом по Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z161" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения, раскрывающие объемы перевозок экспортно-импортных грузов между Республикой Казахстан и государствами - участниками СНГ на расчетный год в целом по Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 13. Сведения во внешнеполитической и внешнеэкономической области, относимые к государственным секретам Республики Казахстан</w:t>
-[...193 lines deleted...]
-        </w:rPr>
         <w:t>Статья 14. Сведения в области разведывательной, контрразведывательной, оперативно-розыскной и иной деятельности, относимые к государственным секретам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К государственным секретам в области разведывательной, контрразведывательной, оперативно-розыскной и иной деятельности относятся:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения, раскрывающие силы, средства, источники, методы, планы, состояние, организацию, результаты разведывательной, контрразведывательной, оперативно-розыскной деятельности, не использованные в уголовном процессе как фактические данные, имеющие значение для правильного разрешения уголовного дела, а также данные о финансировании разведывательной, контрразведывательной, оперативно-розыскной деятельности, если они раскрывают перечисленные сведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="93"/>
+    <w:bookmarkStart w:name="z178" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) сведения, раскрывающие силы, средства, формы, методы и результаты деятельности по обеспечению безопасности лиц, в отношении которых принято решение о применении мер личной безопасности участников уголовного процесса, данные о финансировании этой деятельности, если они раскрывают перечисленные сведения, а также сведения о лицах, в отношении которых применены меры безопасности, предусмотренные подпунктами 6) и 7) части первой пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной защите лиц, участвующих в уголовном процессе";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения, раскрывающие принадлежность конкретных лиц к кадровому составу органов разведки, контрразведки Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается исключить Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о лицах, оказывающих (оказывавших) конфиденциальное содействие органам Республики Казахстан, осуществляющим разведывательную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения, раскрывающие состояние и результаты оперативно- мобилизационной работы, проводимой в области внешней разведки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 5) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о лицах, сотрудничающих (сотрудничавших) на конфиденциальной основе с органами Республики Казахстан, осуществляющими контрразведывательную или оперативно-розыскную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения, раскрывающие состояние, результаты, а также мероприятия оперативно-мобилизационной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения, раскрывающие силы, средства, методы, планы, состояние и результаты деятельности органов радиоэлектронной разведки, средств связи, а также данные о финансировании этой деятельности, если эти данные раскрывают перечисленные сведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается исключить Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения, раскрывающие силы, средства, методы, планы или результаты разведывательной, контрразведывательной, оперативно-розыскной деятельности Пограничной службы Комитета национальной безопасности Республики Казахстан, а также данные о финансировании этой деятельности, если эти данные раскрывают перечисленные сведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается исключить Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о лицах, сотрудничающих (сотрудничавших) на конфиденциальной основе с подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан, осуществляющими разведывательную, контрразведывательную или оперативно-розыскную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 10) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сведения о системе правительственной связи, шифрованной, засекреченной, кодированной или иных видах специальной связи и информация о государственных шифрах, кодах, методах или средствах их анализа, средствах шифрования, засекречивания, кодирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сведения об организации, силах, средствах и методах обеспечения безопасности Президента Республики Казахстан и членов его семьи, о состоянии здоровья и частной жизни Президента Республики Казахстан, экс-Президентов Республики Казахстан и членов их семей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 12) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения, раскрывающие организацию, силы, средства или методы обеспечения безопасности других охраняемых лиц высших органов власти и управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сведения, раскрывающие силы, средства и методы подразделений по борьбе с организованной преступностью, а также проводимые ими оперативно-поисковые и оперативно-технические мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сведения, раскрывающие принадлежность конкретных лиц к кадровому составу уголовно-исполнительной системы, оперативных подразделений службы экономических расследований, органов национальной безопасности, а также органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сведения, раскрывающие силы, средства и методы ведения следствия по уголовным делам, затрагивающим интересы безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сведения, раскрывающие организацию или фактическое состояние защиты государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) сведения, раскрывающие планируемые и (или) проводимые мероприятия по защите информации от несанкционированного доступа, иностранных технических разведок и утечки по техническим каналам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) сведения о сотрудниках подразделений специального назначения, лицах, участвующих и (или) оказывающих содействие в проведении антитеррористической операции, выявлении, предупреждении, пресечении и раскрытии акта терроризма, и о членах семей указанных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) сведения, раскрывающие тактику, форму, методы, средства и состав участников антитеррористических операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) сведения об цифровых ресурсах, содержащих сведения, составляющие государственные секреты, и цифровых системах в защищенном исполнении, отнесенных к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменениями, внесенными законами РК от 16.03.2001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.07.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 08.04.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 23.04.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2016); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 15. Порядок отнесения сведений к государственным секретам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Отнесение сведений к государственным секретам осуществляется руководителями государственных органов в соответствии с Перечнем должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы, возглавляемые указанными должностными лицами, наделяются полномочиями по распоряжению сведениями, составляющими государственные секреты Республики Казахстан, в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отнесение сведений к государственным секретам осуществляется в соответствии с их отраслевой, ведомственной или программно-целевой принадлежностью.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:p>
-[...777 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственными органами, руководители которых наделены полномочиями по отнесению сведений к государственным секретам, на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6478,308 +7382,308 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона разрабатываются в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>порядке</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, определяемом Правительством Республики Казахстан, ведомственные (отраслевые) перечни сведений, подлежащих засекречиванию. В эти перечни включаются сведения, полномочиями по распоряжению которыми наделены указанные органы, и устанавливается степень их секретности. В рамках целевых программ по разработке и модернизации образцов вооружения и военной техники, научно-исследовательских и опытно-конструкторских работ по решению заказчиков указанных образцов и работ могут разрабатываться отдельные перечни сведений, подлежащих засекречиванию. Эти перечни утверждаются руководителями соответствующих государственных органов и организаций. Целесообразность засекречивания таких перечней определяется их содержанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="96"/>
+    <w:bookmarkStart w:name="z163" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обоснование необходимости отнесения сведений к государственным секретам в соответствии с принципами засекречивания сведений возлагается на государственные органы и организации, которыми эти сведения получены (разработаны).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z164" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обоснованность отнесения сведений к государственным секретам может быть обжалована в судебном порядке. При решении суда о необоснованности засекречивания сведений эти сведения подлежат рассекречиванию в установленном настоящим Законом порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменением, внесенным Законом РК от 10.01.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Засекречивание сведений и их носителей,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>составляющих государственные секреты Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z164" w:id="97"/>
-[...15 lines deleted...]
-      4. Обоснованность отнесения сведений к государственным секретам может быть обжалована в судебном порядке. При решении суда о необоснованности засекречивания сведений эти сведения подлежат рассекречиванию в установленном настоящим Законом порядке.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16. Принципы засекречивания сведений и их носителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Засекречивание сведений, составляющих государственные секреты Республики Казахстан, и их носителей осуществляется в соответствии с принципами законности, обоснованности и своевременности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законность означает соответствие засекречивания Конституции и законам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обоснованность заключается в установлении путем экспертной оценки целесообразности засекречивания конкретных сведений, вероятных экономических и иных последствий этого акта, исходя из баланса жизненно важных интересов общества, граждан и государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Своевременность предполагает установление ограничений на распространение этих сведений с момента их получения (разработки) или заблаговременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 17. Сведения, не подлежащие засекречиванию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Не подлежат засекречиванию сведения о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...216 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) чрезвычайных ситуациях и катастрофах, угрожающих безопасности и здоровью граждан, и их последствиях, а также о стихийных бедствиях, их официальных прогнозах и последствиях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6954,70 +7858,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       11) массовых репрессиях по политическим, социальным и другим мотивам, в том числе находящиеся в архивах, за исключением сведений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="100"/>
+    <w:bookmarkStart w:name="z7" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Должностные лица, принявшие решение о засекречивании перечисленных сведений либо о включении их в этих целях в носители сведений, составляющих государственные секреты, несут ответственность в соответствии с законами Республики Казахстан. Граждане вправе обжаловать такие решения в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7071,50 +7975,126 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Степени секретности сведений и грифы секретности носителей этих сведений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение на казахском языке, текст на русском языке не меняется, в соответствии с Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Степень секретности сведений, составляющих государственные секреты, должна соответствовать степени тяжести ущерба, который нанесен или может быть нанесен национальной безопасности Республики Казахстан или интересам государственных органов и организаций вследствие распространения указанных сведений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7383,51 +8363,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Собственник носителей сведений вправе обжаловать действия должностных лиц, ущемляющие его права, в порядке, установленном законами Республики Казахстан. В случае признания судом действий должностных лиц незаконными порядок возмещения ущерба, нанесенного собственнику носителей сведений, определяется решением суда в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Не может быть ограничено право собственности на сведения и их носителей, принадлежащие иностранцам, лицам без гражданства и иностранным организациям, если эти сведения получены (разработаны) без нарушения законодательства Республики Казахстан.</w:t>
+      4. Не может быть ограничено право собственности на сведения и их носителей, принадлежащие иностранным гражданам, лицам без гражданства и иностранным организациям, если эти сведения получены (разработаны) без нарушения законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7539,70 +8519,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При невозможности идентификации полученных (разработанных) сведений со сведениями, содержащимися в действующих перечнях, должностные лица государственных органов и организаций, граждане обязаны обеспечить предварительное засекречивание полученных (разработанных) сведений в соответствии с предполагаемой степенью секретности и в месячный срок направить в адрес должностного лица, утвердившего соответствующий перечень, предложения по его дополнению (изменению).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица, утвердившие перечень, обязаны в течение трех месяцев организовать экспертную оценку поступивших предложений и принять решение по дополнению (изменению) действующего перечня или снятию предварительно присвоенного сведениям грифа секретности. Порядок засекречивания сведений и их носителей определяется Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="101"/>
+    <w:bookmarkStart w:name="z172" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Срок засекречивания сведений, составляющих государственные секреты, не должен превышать тридцать лет. В исключительных случаях этот срок продлевается по заключению уполномоченного государственного органа по защите государственных секретов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7756,68 +8736,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 21 исключена Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="102"/>
+    <w:bookmarkStart w:name="z47" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Рассекречивание сведений и их носителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Основания рассекречивания сведений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7979,512 +8959,598 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       окончание срока засекречивания сведений, составляющих государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимость использования результатов оперативно-розыскной, контрразведывательной деятельности в уголовном процессе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="103"/>
+    <w:bookmarkStart w:name="z165" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы и организации, руководители которых наделены полномочиями по отнесению сведений к государственным секретам, обязаны периодически, но не реже, чем через каждые пять лет, пересматривать содержание действующих в этих органах и организациях перечней сведений, подлежащих засекречиванию, в части обоснованности засекречивания сведений и их соответствия установленной ранее степени секретности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z166" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правом изменения действующих в государственных органах и организациях перечней сведений, подлежащих засекречиванию, наделяются утвердившие их руководители, которые несут персональную ответственность за обоснованность принятых ими решений по рассекречиванию сведений. Решения указанных руководителей, связанные с изменением перечня сведений, подлежащих засекречиванию, подлежат согласованию с уполномоченным государственным органом по защите государственных секретов Республики Казахстан и Комитетом национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 22 с изменениями, внесенными законами РК от 16.03.2001 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23. Порядок рассекречивания носителей сведений, составляющих государственные секреты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Носители сведений, составляющих государственные секреты, рассекречиваются не позднее сроков, установленных при их засекречивании. До истечения этих сроков носители подлежат рассекречиванию, если изменены положения действующего в государственном органе или организации перечня, на основании которого они были засекречены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч 2 пункта 1 предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В исключительных случаях право продления первоначально установленных сроков засекречивания носителей сведений, составляющих государственные секреты, предоставляется руководителям государственных органов и организаций, наделенным полномочиями по отнесению соответствующих сведений к государственным секретам, на основании заключения назначенной ими в установленном порядке экспертной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Руководители государственных органов и организаций наделяются полномочиями по рассекречиванию носителей сведений, необоснованно засекреченных подчиненными им должностными лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители государственных архивов Республики Казахстан наделяются полномочиями по рассекречиванию носителей сведений, составляющих государственные секреты Республики Казахстан, находящихся на хранении в закрытых фондах этих архивов, в случае делегирования им таких полномочий организацией - фондообразователем или ее правопреемником. В случае ликвидации организации - фондообразователя и отсутствия ее правопреемника вопрос о порядке рассекречивания носителей сведений, составляющих государственные секреты, рассматривается уполномоченным государственным органом по защите государственных секретов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок рассекречивания носителей сведений, составляющих государственные секреты, определяется Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменением, внесенным Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24. Исполнение запросов граждан, государственных органов и организаций Республики Казахстан о рассекречивании сведений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Граждане, государственные органы и организации вправе обратиться в государственные органы и организации Республики Казахстан с запросом о рассекречивании сведений, отнесенных к государственным секретам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственные органы и организации, в том числе и государственные архивы, получившие такой запрос, обязаны в срок до одного месяца рассмотреть его и дать мотивированный ответ по существу запроса. Если они не правомочны решить вопрос о рассекречивании запрашиваемых сведений, то запрос передается в государственный орган, наделенный такими полномочиями, либо в уполномоченный государственный орган по защите государственных секретов Республики Казахстан, о чем уведомляются граждане, государственные органы и организации, подавшие запрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Исполнение запросов граждан, государственных органов и организаций осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 24 с изменением, внесенным Законом РК от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Распоряжение сведениями, составляющими государственные секреты Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z166" w:id="104"/>
-[...440 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Передача сведений, составляющих государственные секреты, государственными органами и организациями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8496,70 +9562,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       1. Передача сведений, составляющих государственные секреты, осуществляется государственными органами и организациями, не состоящими в отношениях подчиненности и не выполняющими совместных работ, с санкции государственного органа, в распоряжении которого в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона находятся эти сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="106"/>
+    <w:bookmarkStart w:name="z9" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы и организации, запрашивающие сведения, составляющие государственные секреты, обязаны создать условия, обеспечивающие защиту этих сведений. Их руководители несут персональную ответственность за соблюдение установленного порядка по ознакомлению со сведениями, составляющими государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязательным условием для передачи сведений, составляющих государственные секреты, государственным органам и организациям является выполнение ими требований настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8645,108 +9711,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       1. Передача сведений, составляющих государственные секреты, организациям или гражданам, в связи с выполнением совместных секретных работ, осуществляется заказчиком этих работ с разрешения государственного органа, в распоряжении которого в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона находятся соответствующие сведения, и только в объеме, необходимом для выполнения этих работ. При этом до передачи сведений, составляющих государственные секреты, заказчик обязан убедиться в наличии у организации разрешения на проведение работ с использованием сведений соответствующей степени секретности, а у граждан - соответствующего допуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Организации при проведении совместных секретных работ (получении государственных заказов) и возникновении в связи с этим необходимости в использовании сведений, составляющих государственные секреты, могут заключать с другими организациями договоры об использовании услуг их структурных подразделений по защите государственных секретов, о чем делается соответствующая отметка в разрешениях на проведение работ с использованием сведений, составляющих государственные секреты, обеих договаривающихся сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре на проведение совместных секретных работ, заключенном в установленном порядке, предусматриваются взаимные обязательства сторон по обеспечению сохранности сведений, составляющих государственные секреты, как в процессе проведения работ, так и по их завершении, а также условия финансирования работ (услуг) по защите сведений, составляющих государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="108"/>
+    <w:bookmarkStart w:name="z168" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Организация контроля за защитой государственных секретов при проведении совместных секретных работ возлагается на заказчика этих работ в соответствии с положениями заключенного сторонами договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При нарушении исполнителем в ходе совместных секретных работ взятых на себя обязательств по защите государственных секретов заказчик вправе приостановить выполнение заказа до устранения нарушений, а при повторных нарушениях - поставить вопрос об аннулировании заказа и разрешения на проведение работ с использованием сведений, составляющих государственные секреты, и о привлечении виновных лиц к ответственности. При этом материальный ущерб, нанесенный исполнителем государству в лице заказчика, подлежит взысканию в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9054,68 +10120,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="109"/>
+    <w:bookmarkStart w:name="z61" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Защита государственных секретов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Защита сведений, составляющих государственные секреты, при изменении форм собственности и функций субъектов правоотношений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9275,51 +10341,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 29. Допуск должностных лиц, граждан Республики Казахстан, иностранцев и лиц без гражданства к государственным секретам</w:t>
+        <w:t>Статья 29. Допуск должностных лиц, граждан Республики Казахстан, иностранных граждан и лиц без гражданства к государственным секретам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 29 с изменением, внесенным Законом РК от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9331,51 +10397,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Допуск должностных лиц и граждан Республики Казахстан, иностранцев и лиц без гражданства к государственным секретам предусматривает:</w:t>
+      1. Допуск должностных лиц и граждан Республики Казахстан, иностранных граждан и лиц без гражданства к государственным секретам предусматривает:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятие на себя письменных обязательств перед государством по неразглашению доверенных им сведений, составляющих государственные секреты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9480,378 +10546,472 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем проверочных мероприятий зависит от степени секретности сведений, к которым будет допускаться оформляемое лицо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимные обязательства администрации и оформляемого лица отражаются в договоре о допуске к государственным секретам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="110"/>
-[...15 lines deleted...]
-      Не допускается деятельность граждан Республики Казахстан, иностранцев и лиц без гражданства, требующая соответствующей формы допуска к государственным секретам, до оформления такого допуска в соответствии с законодательством Республики Казахстан о государственных секретах.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается деятельность граждан Республики Казахстан, иностранных граждан и лиц без гражданства, требующая соответствующей формы допуска к государственным секретам, до оформления такого допуска в соответствии с законодательством Республики Казахстан о государственных секретах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z169" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Устанавливаются три формы допуска к государственным секретам должностных лиц и граждан, соответствующие трем степеням секретности сведений, составляющих государственные секреты: особой важности, совершенно секретно или секретно. Наличие у должностных лиц и граждан допуска к сведениям более высокой степени секретности является основанием для доступа их к сведениям более низкой степени секретности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z170" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сроки, обстоятельства и порядок оформления или переоформления допуска должностных лиц и граждан к государственным секретам устанавливаются Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z169" w:id="111"/>
-[...15 lines deleted...]
-      2. Устанавливаются три формы допуска к государственным секретам должностных лиц и граждан, соответствующие трем степеням секретности сведений, составляющих государственные секреты: особой важности, совершенно секретно или секретно. Наличие у должностных лиц и граждан допуска к сведениям более высокой степени секретности является основанием для доступа их к сведениям более низкой степени секретности.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Иностранные граждане и лица без гражданства к государственным секретам допускаются только в рамках реализации международных договоров Республики Казахстан. Порядок допуска иностранных граждан и лиц без гражданства к государственным секретам Республики Казахстан определяется Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z170" w:id="112"/>
-[...15 lines deleted...]
-      3. Сроки, обстоятельства и порядок оформления или переоформления допуска должностных лиц и граждан к государственным секретам устанавливаются Правительством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 29 с изменениями, внесенными законами РК от 15.05.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 30. Основания для отказа должностному лицу или гражданину Республики Казахстан в допуске к государственным секретам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основаниями для отказа должностному лицу или гражданину Республики Казахстан в допуске к государственным секретам являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признание его судом недееспособным, ограниченно дееспособным, наличие у него непогашенной или неснятой в установленном законом порядке судимости за совершение умышленного преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие у него медицинских противопоказаний для работы с использованием сведений, составляющих государственные секреты, согласно перечню, утвержденному государственным органом, осуществляющим полномочия в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянное проживание его за границей и оформление им документов для выезда на постоянное жительство в другое государство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявление в результате проверочных мероприятий действий оформляемого лица, создающих угрозу национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непринятие должностным лицом и (или) гражданином Республики Казахстан ограничений, установленных законодательством Республики Казахстан о государственных секретах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац 7 пункта 1 предусматривается изменение Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех лет после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наложение административного взыскания за совершение коррупционного правонарушения в течение трех лет до оформления допуска к государственным секретам, за исключением случая, когда должностное лицо или государственный служащий впервые привлечены к административной ответственности за принятие на работу лица, не представившего декларацию об активах и обязательствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершение коррупционного преступления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z171" w:id="113"/>
-[...266 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="116"/>
+    <w:bookmarkStart w:name="z192" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       имевшаяся у него судимость или освобождение от уголовной ответственности на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9866,151 +11026,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан за совершение тяжких или особо тяжких преступлений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z193" w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z193" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       совершение преступления в составе преступной группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z194" w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z194" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уклонение гражданина от проверочных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z195" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z195" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       несоблюдение требований, предусмотренных абзацем вторым части первой пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z196" w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z196" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       непредставление или искажение сведений, указанных в настоящем пункте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение об отказе должностному лицу или гражданину в допуске к государственным секретам принимается руководителем государственного органа или организации в индивидуальном порядке с учетом результатов проверочных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10196,70 +11356,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       возникновения обстоятельств, являющихся основаниями для отказа должностному лицу или гражданину в допуске к государственным секретам в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="121"/>
+    <w:bookmarkStart w:name="z197" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо или гражданин Республики Казахстан вправе в установленном законодательством Республики Казахстан порядке повторно быть допущенным к государственным секретам по истечении пяти лет после такого прекращения при отсутствии оснований для отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Прекращение допуска должностного лица или гражданина к государственным секретам является дополнительным основанием для расторжения с ним трудового договора, контракта, отстранения от должности или увольнения по инициативе администрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10989,73 +12149,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Ответственность за нарушение законодательства Республики Казахстан о государственных секретах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Должностные лица, граждане Республики Казахстан, а также иностранцы и лица без гражданства несут ответственность за нарушение законодательства о государственных секретах в соответствии с законами Республики Казахстан.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="122"/>
+      1. Должностные лица, граждане Республики Казахстан, а также иностранные граждане и лица без гражданства несут ответственность за нарушение законодательства о государственных секретах в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Защита прав и интересов граждан, государственных органов и организаций в сфере действия настоящего Закона осуществляется в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11333,55 +12493,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11707,31 +12867,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>