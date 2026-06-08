--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="abba071" w14:textId="abba071">
+    <w:p w14:paraId="5addfe6" w14:textId="5addfe6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1992,474 +1992,472 @@
         </w:rPr>
         <w:t>
       2) осуществляют в соответствии с законодательством Республики Казахстан иные полномочия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Местные исполнительные органы (акиматы) областей, городов республиканского значения, столицы, районов (городов областного значения) в целях стимулирования создания сельскохозяйственных кооперативов в рамках реализации государственной политики развития агропромышленного комплекса и сельских территорий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z188" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывают предложения и осуществляют мероприятия по государственной поддержке сельскохозяйственных кооперативов в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z187" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) содействуют подготовке, переподготовке и повышению квалификации кадров для сельскохозяйственной кооперации и проведению научных исследований по вопросам сельскохозяйственной кооперации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организовывают региональные выставки, ярмарки с предоставлением торговых мест сельскохозяйственным кооперативам и их членам по ассортименту выпускаемой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляют на льготных условиях торговые места на коммунальных рынках для торговли продукцией сельскохозяйственных кооперативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывают и реализуют мероприятия по распространению и внедрению опыта создания и деятельности сельскохозяйственных кооперативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывают мероприятия по привлечению инвестиций и кредитов финансовых организаций для развития сельскохозяйственной кооперации, а также созданию условий для становления и развития конкурентоспособных производств, их модернизации и переходу на международные системы менеджмента качества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создают условия для функционирования и развития информационно-маркетинговой системы сельскохозяйственной кооперации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="30"/>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. СОЗДАНИЕ СЕЛЬСКОХОЗЯЙСТВЕННОГО КООПЕРАТИВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Порядок создания сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:bookmarkStart w:name="z74" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный кооператив создается по решению учредительного собрания, а также путем преобразования юридических лиц в сельскохозяйственный кооператив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z75" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сельскохозяйственный кооператив учреждается по решению не менее трех учредителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z76" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. На учредительном собрании учредители принимают решение о создании сельскохозяйственного кооператива, утверждают его устав, список учредителей кооператива, избирают лиц, уполномоченных подписывать и представлять документы сельскохозяйственного кооператива для государственной регистрации, проводить в установленном порядке денежную оценку имущества, в том числе имущественных и вещных прав, вносимых учредителями кооператива в качестве имущественного (паевого) взноса, определяют фирменное наименование и место нахождения сельскохозяйственного кооператива, виды деятельности, избирают органы управления сельскохозяйственным кооперативом и решают другие вопросы, касающиеся создания и начала деятельности сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z77" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учредительными документами сельскохозяйственного кооператива являются учредительный договор и устав сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z78" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Правоспособность сельскохозяйственного кооператива как юридического лица возникает с момента его государственной регистрации в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z79" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. После государственной регистрации сельскохозяйственного кооператива его учредители приобретают права и несут обязанности, установленные настоящим Законом, учредительным договором и уставом сельскохозяйственного кооператива для его членов, за исключением ассоциированных членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Учредительный договор сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:bookmarkStart w:name="z80" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Учредительный договор сельскохозяйственного кооператива заключается между учредителями кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учредительный договор сельскохозяйственного кооператива должен содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение о создании сельскохозяйственного кооператива, основные направления и виды его деятельности, полное и сокращенное наименование, место его нахождения (место нахождения исполнительного органа управления), органы управления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2577,90 +2575,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учредительный договор входит в состав документов, представляющих коммерческую тайну, и предъявляется в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Устав сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:bookmarkStart w:name="z82" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Устав сельскохозяйственного кооператива является документом, определяющим его правовое положение как юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z83" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Устав сельскохозяйственного кооператива утверждается квалифицированным большинством (не менее двух третей) голосов учредителей кооператива на учредительном собрании и в обязательном порядке должен содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фирменное наименование и организационно-правовую форму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2977,70 +2975,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) условия изменения вида деятельности сельскохозяйственного кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) условия реорганизации и ликвидации сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. По решению общего собрания учредителей кооператива его устав может включать в себя не противоречащие законодательству Республики Казахстан иные сведения, в том числе содержащиеся в типовом уставе сельскохозяйственного кооператива, разрабатываемом и утверждаемом уполномоченным органом в области развития агропромышленного комплекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Внесение изменений и (или) дополнений в устав сельскохозяйственного кооператива, принятие устава сельскохозяйственного кооператива в новой редакции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3049,360 +3047,360 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изменения и (или) дополнения в устав сельскохозяйственного кооператива, принятие устава сельскохозяйственного кооператива в новой редакции принимаются квалифицированным большинством голосов на общем собрании членов кооператива или письменным согласием (заочное голосование) квалифицированного большинства членов кооператива. Квалифицированное большинство составляет две третьих от общего числа членов кооператива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Филиалы и представительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:bookmarkStart w:name="z85" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный кооператив вправе создавать филиалы и представительства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Филиалом сельскохозяйственного кооператива является обособленное подразделение сельскохозяйственного кооператива, расположенное вне места его нахождения и осуществляющее все или часть его функций, в том числе функции представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z87" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Представительством сельскохозяйственного кооператива является обособленное подразделение сельскохозяйственного кооператива, расположенное вне места его нахождения и осуществляющее защиту и представительство интересов сельскохозяйственного кооператива, совершающее от его имени сделки и иные правовые действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Филиалы и представительства сельскохозяйственного кооператива не являются юридическими лицами. Они наделяются имуществом создавшего их сельскохозяйственного кооператива и действуют на основании утвержденного им положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учетная регистрация филиалов и представительств сельскохозяйственного кооператива осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z186" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z186" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ИМУЩЕСТВО СЕЛЬСКОХОЗЯЙСТВЕННОГО КООПЕРАТИВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Источники формирования имущества сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:bookmarkStart w:name="z90" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Имущество сельскохозяйственного кооператива формируется за счет имущественных (паевых) взносов, вступительных, дополнительных взносов его членов, имущественных (паевых) взносов ассоциированных членов кооператива, доходов от собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z91" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Имущество сельскохозяйственного кооператива принадлежит ему на праве собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z92" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Владение, пользование и распоряжение имуществом сельскохозяйственного кооператива осуществляют его органы управления в пределах предоставленных им полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных уставом сельскохозяйственного кооператива, полномочия по распоряжению его имуществом осуществляются по решению общего собрания членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:bookmarkStart w:name="z93" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для осуществления своей деятельности сельскохозяйственный кооператив вправе формировать фонды (паевой, резервный). Виды, размеры этих фондов, порядок их формирования и использования предусматриваются уставом сельскохозяйственного кооператива в соответствии с решением общего собрания членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z94" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае ликвидации сельскохозяйственного кооператива его имущество, оставшееся после выплат, произведенных в порядке очередности, установленной гражданским законодательством Республики Казахстан, а также выплат (выдачи) паев, распределения кооперативных выплат и дохода, распределяется между членами кооператива пропорционально внесенным имущественным (паевым) взносам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Паи и взносы членов кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="53"/>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Размер пая пропорционален внесенному членом кооператива имущественному (паевому) взносу. При внесении дополнительного взноса размер пая соответственно увеличивается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z96" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет имущественных (паевых) взносов ведется в стоимостном выражении. В случае внесения в счет имущественного (паевого) взноса имущества в натуральной форме денежная оценка такого взноса производится правлением сельскохозяйственного кооператива по методике, утверждаемой общим собранием членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если стоимость имущества превышает сумму, эквивалентную двадцатитысячекратному размеру месячного расчетного показателя, установленному на соответствующий финансовый год законом о республиканском бюджете, ее оценка должна быть подтверждена в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3449,107 +3447,107 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда в качестве имущественного (паевого) взноса сельскохозяйственному кооперативу передается право пользования имуществом, размер такого взноса определяется платой за пользование, исчисленной за весь срок, указанный в правоустанавливающих или учредительных документах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Передача права землепользования в качестве имущественного (паевого) взноса производится в соответствии с земельным законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="55"/>
+    <w:bookmarkStart w:name="z97" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение о внесении дополнительных взносов принимается общим собранием членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Имущественная ответственность сельскохозяйственного кооператива и его членов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="56"/>
+    <w:bookmarkStart w:name="z98" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный кооператив отвечает по своим обязательствам всем принадлежащим ему имуществом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сельскохозяйственный кооператив не отвечает по обязательствам своих членов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3559,353 +3557,353 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Члены кооператива не отвечают по обязательствам сельскохозяйственного кооператива и несут риск убытков, связанных с деятельностью сельскохозяйственного кооператива, в пределах стоимости внесенных ими имущественных (паевых) взносов, если иное не установлено уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Кооперативные выплаты членам кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="57"/>
+    <w:bookmarkStart w:name="z99" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кооперативные выплаты членам кооператива – часть дохода сельскохозяйственного кооператива, выплачиваемая членам кооператива пропорционально их участию в производственной и (или) иной хозяйственной деятельности сельскохозяйственного кооператива в порядке, установленном уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z100" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение о распределении кооперативных выплат принимается до принятия решения общего собрания членов кооператива по утверждению результатов деятельности сельскохозяйственного кооператива за соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Распределение чистого дохода сельскохозяйственного кооператива между его членами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="59"/>
+    <w:bookmarkStart w:name="z101" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Распределение чистого дохода между членами кооператива, полученного сельскохозяйственным кооперативом по результатам его деятельности за год, производится по решению общего собрания членов кооператива в соответствии с уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее собрание членов кооператива вправе принять решение об исключении чистого дохода или его части из распределения между членами кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="60"/>
+    <w:bookmarkStart w:name="z102" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Выплата чистого дохода должна быть произведена сельскохозяйственным кооперативом в денежной форме в течение месяца со дня принятия общим собранием членов кооператива решения о распределении чистого дохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z103" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z103" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ЧЛЕНСТВО В СЕЛЬСКОХОЗЯЙСТВЕННОМ КООПЕРАТИВЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Правовое положение членов кооператива, а также ассоциированных членов кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:bookmarkStart w:name="z104" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Членами кооператива могут быть физические и (или) юридические лица, принятые в сельскохозяйственный кооператив в порядке, установленном настоящим Законом и уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физические и юридические лица могут быть членами нескольких сельскохозяйственных кооперативов, различных по видам деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:bookmarkStart w:name="z105" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В сельскохозяйственном кооперативе допускается ассоциированное членство. При этом общая численность ассоциированных членов кооператива не должна превышать одной пятой от общего числа членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ассоциированными членами могут быть физические или юридические лица, являющиеся производителями сельскохозяйственной продукции, продукции аквакультуры (рыбоводства) и другой продукции, которые в целях гарантирования поставки сельскохозяйственным кооперативом (а также его членами) указанной продукции для организации и развития, в том числе собственного производства, вносят предусмотренный уставом сельскохозяйственного кооператива для ассоциированных членов кооператива имущественный (паевой) взнос в качестве предварительной оплаты сырья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:bookmarkStart w:name="z106" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ассоциированные члены кооператива не обязаны принимать участия в производственной и (или) иной хозяйственной деятельности сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z107" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Размер имущественных (паевых) взносов ассоциированных членов кооператива и условия выплаты по ним дивидендов, порядок приема и прекращения ассоциированного членства определяются в соответствии с настоящим Законом уставом сельскохозяйственного кооператива и предусматриваются условиями договора, заключаемого сельскохозяйственным кооперативом с ассоциированными членами кооператива. Такой договор может предусматривать и другие положения, не противоречащие настоящему Закону и уставу сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Права членов кооператива, а также ассоциированных членов кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:bookmarkStart w:name="z108" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Член кооператива вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвовать в управлении делами сельскохозяйственного кооператива, а также в работе общего собрания членов кооператива с правом одного голоса, за исключением ассоциированных членов кооператива. При этом данное право не может быть передано другим членам кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4042,70 +4040,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) на выплату (выдачу) пая в случаях, установленных настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) выйти из сельскохозяйственного кооператива в порядке, установленном настоящим Законом и уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:bookmarkStart w:name="z109" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ассоциированные члены кооператива имеют право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наряду с членами кооператива на первоочередное удовлетворение потребности в сельскохозяйственной продукции, продукции аквакультуры (рыбоводства) по ценам, определенным на общем собрании членов кооператива при вступлении в него и внесении имущественного (паевого) взноса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4152,127 +4150,127 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) совещательного голоса при принятии решений общим собранием членов кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выхода из сельскохозяйственного кооператива в порядке, установленном настоящим Законом и уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="68"/>
+    <w:bookmarkStart w:name="z110" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Член кооператива может иметь другие права, предусмотренные настоящим Законом, иными законами Республики Казахстан и учредительными документами сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z111" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ограничение в любой форме прав членов кооператива, предусмотренных настоящим Законом, иными законами Республики Казахстан и учредительными документами сельскохозяйственного кооператива, в том числе по соглашению членов кооператива, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Обязанности членов кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="70"/>
+    <w:bookmarkStart w:name="z112" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Член кооператива обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соблюдать требования, предусмотренные учредительными документами сельскохозяйственного кооператива; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4301,222 +4299,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносить имущественный (паевой) и вступительный взносы, а также дополнительные взносы в имущество сельскохозяйственного кооператива способом, в порядке и размере, предусмотренными учредительными документами сельскохозяйственного кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не разглашать сведения, которые сельскохозяйственным кооперативом объявлены его коммерческой тайной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="71"/>
+    <w:bookmarkStart w:name="z113" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Член кооператива может нести другие обязанности, предусмотренные настоящим Законом, иными законами Республики Казахстан и учредительными документами сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Прием членов кооператива, а также ассоциированных членов кооператива в сельскохозяйственный кооператив</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="72"/>
+    <w:bookmarkStart w:name="z114" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прием членов кооператива, а также ассоциированных членов кооператива в сельскохозяйственный кооператив производится с соблюдением норм настоящего Закона и устава сельскохозяйственного кооператива и оформляется решением общего собрания членов кооператива в соответствии с уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием ассоциированных членов кооператива осуществляется на основании договора, заключаемого сельскохозяйственным кооперативом с ассоциированными членами кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="73"/>
+    <w:bookmarkStart w:name="z115" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заявление с просьбой о приеме в члены кооператива должно содержать обязательства по соблюдению требований устава сельскохозяйственного кооператива, в том числе по внесению предусмотренных уставом сельскохозяйственного кооператива имущественных (паевых) и вступительных взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z116" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заявитель считается принятым в члены кооператива со дня внесения имущественного (паевого) и вступительного взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z117" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z117" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Члену кооператива выдается членская книжка, являющаяся документом, подтверждающим членство в сельскохозяйственном кооперативе, в котором указываются: данные о члене кооператива, а также в хронологическом порядке – сведения о размере внесенного им имущественного (паевого) взноса и сроках его внесения; размере вступительного взноса; размере и количестве дополнительных взносов, а также их форме (денежная, имущественная).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Прекращение членства в сельскохозяйственном кооперативе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="76"/>
+    <w:bookmarkStart w:name="z118" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Членство в сельскохозяйственном кооперативе прекращается в случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выхода из сельскохозяйственного кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4581,456 +4579,456 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) смерти, признания судом безвестно отсутствующим или объявления умершим физического лица, являющегося членом кооператива или ассоциированным членом кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ликвидации сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="77"/>
+    <w:bookmarkStart w:name="z119" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Каждый член кооператива имеет право добровольно прекратить свое членство в сельскохозяйственном кооперативе в порядке, установленном настоящим Законом и уставом сельскохозяйственного кооператива. Заявление о выходе из сельскохозяйственного кооператива должно быть рассмотрено в течение тридцати календарных дней со дня подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Продажа, выплата (выдача) пая при прекращении членства в сельскохозяйственном кооперативе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="78"/>
+    <w:bookmarkStart w:name="z120" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Член кооператива вправе произвести отчуждение другому лицу своего пая и выйти из сельскохозяйственного кооператива. Отчуждение пая лицам, не являющимся членами кооператива, допускается, если иное не установлено уставом сельскохозяйственного кооператива. При продаже пая другие члены кооператива пользуются правом преимущественной покупки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z121" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z121" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При прекращении членства в сельскохозяйственном кооперативе по основаниям, указанным в подпунктах 1), 3) – 6) пункта 1 статьи 29 настоящего Закона, члену кооператива или его правопреемнику выплачивается (выдается) его пай, а также причитающиеся члену кооператива кооперативные выплаты и часть чистого дохода сельскохозяйственного кооператива. Решение о выплате (выдаче) пая в соответствии с уставом сельскохозяйственного кооператива принимается общим собранием членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z122" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z122" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Выплата (выдача) пая осуществляется в сроки, установленные правлением сельскохозяйственного кооператива, но не более одного года с момента прекращения членства в сельскохозяйственном кооперативе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z123" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z123" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Если сельскохозяйственный кооператив не имеет возможности выплатить (выдать) выбывающему члену кооператива его пай, общее собрание членов кооператива выносит решение о внесении другими членами кооператива дополнительных взносов, за счет которых выплачивается (выдается) пай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z124" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z124" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При прекращении деятельности физического лица или ликвидации юридического лица, являющегося ассоциированным членом кооператива, выплата внесенного им имущественного (паевого) взноса может осуществляться в денежной и (или) в натуральной форме за счет сельскохозяйственной продукции, продукции аквакультуры (рыбоводства), в том числе за счет дополнительных взносов членов кооператива. При отчуждении ассоциированными членами кооператива права требования гарантированной поставки сельскохозяйственной продукции, продукции аквакультуры (рыбоводства) третьим лицам, исполнение обязательства осуществляется сельскохозяйственным кооперативом таким лицам в соответствии с условиями договора или иного документа, заключенного с ассоциированным членом кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z125" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z125" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Особенности выплаты (выдачи) пая в виде земельных участков или вещных прав на них членам кооператива при их выходе из сельскохозяйственного кооператива устанавливаются земельным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Исключение из сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="84"/>
+    <w:bookmarkStart w:name="z126" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уставом сельскохозяйственного кооператива могут предусматриваться условия, при которых производится исключение из сельскохозяйственного кооператива, а также порядок такого исключения. Лицо, исключенное из сельскохозяйственного кооператива, должно быть извещено в письменной форме в течение десяти рабочих дней с даты принятия общим собранием членов кооператива решения о его исключении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z127" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z127" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лицо, исключенное из сельскохозяйственного кооператива, вправе обжаловать решение общего собрания членов кооператива в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Обращение взыскания по долгам члена кооператива и права правопреемников члена кооператива при наследовании и реорганизации юридического лица, являющегося членом кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="86"/>
+    <w:bookmarkStart w:name="z128" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пай члена кооператива может быть предметом обращения по требованиям его кредиторов в порядке, установленном законодательством Республики Казахстан, при недостатке иного имущества для покрытия таких долгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z129" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z129" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наследники члена кооператива вправе приобрести права члена кооператива на основании заявления, если иное не установлено уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z130" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z130" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При реорганизации юридического лица, являющегося членом кооператива или ассоциированным членом кооператива, путем его преобразования в другие организационно-правовые формы права члена кооператива приобретает вновь созданное юридическое лицо, за исключением тех случаев, когда есть основания для прекращения членства в связи с перепрофилированием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z131" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z131" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При реорганизации юридического лица, являющегося членом кооператива или ассоциированным членом кооператива, путем присоединения членство присоединенного юридического лица прекращается и его доля переходит к юридическому лицу, к которому произошло присоединение. Если юридическое лицо, к которому произошло присоединение, не является членом кооператива, его прием в члены кооператива осуществляется в общем порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z132" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z132" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При реорганизации юридического лица, являющегося членом кооператива или ассоциированным членом кооператива, путем разделения или слияния членство реорганизованного юридического лица прекращается. Право на получение долей таких членов переходит к вновь образованным юридическим лицам в соответствии с разделительным балансом и передаточным актом. Права члена кооператива такие лица приобретают на основании заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z133" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z133" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае, когда наследники члена кооператива не приобретают права члена кооператива, им должен быть выплачен (выдан) их пай, а также причитающиеся члену кооператива кооперативные выплаты и часть чистого дохода сельскохозяйственного кооператива в порядке, установленном законодательством Республики Казахстан и уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z134" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z134" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. УПРАВЛЕНИЕ СЕЛЬСКОХОЗЯЙСТВЕННЫМ КООПЕРАТИВОМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Система органов управления сельскохозяйственным кооперативом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="93"/>
+    <w:bookmarkStart w:name="z135" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Органами управления сельскохозяйственным кооперативом являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высший орган – общее собрание членов кооператива;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5059,147 +5057,147 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контрольный орган – ревизионная комиссия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Система органов управления сельскохозяйственным кооперативом и их полномочия, порядок избрания и отзыва членов правления, а также порядок созыва и проведения общего собрания членов кооператива устанавливаются в соответствии с настоящим Законом уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="94"/>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Члены кооператива могут обжаловать в судебном порядке решения и действия (бездействие) органов управления сельскохозяйственным кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34. Общее собрание членов кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="95"/>
+    <w:bookmarkStart w:name="z137" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общее собрание членов кооператива является высшим органом управления сельскохозяйственным кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z138" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Каждый член кооператива имеет право одного голоса при принятии решений по всем вопросам деятельности сельскохозяйственного кооператива независимо от размера и количества его имущественных (паевых) взносов, за исключением ассоциированных членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z139" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Исключительной компетенцией общего собрания членов кооператива являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) избрание исполнительного органа и его руководителя, а также их переизбрание;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5372,167 +5370,167 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) другие вопросы, предусмотренные настоящим Законом и уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее собрание членов кооператива вправе принять к своему рассмотрению любые вопросы, относящиеся к деятельности сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:bookmarkStart w:name="z140" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Общее собрание членов кооператива созывается по мере необходимости, но не реже одного раза в год. Общее собрание членов кооператива созывается по предложению исполнительного органа или по требованию не менее одной трети членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Общее собрание членов кооператива правомочно принимать решения, если в нем принимает участие квалифицированное большинство в две трети членов кооператива. Решение на общем собрании членов кооператива принимается открытым голосованием и считается принятым по большинству голосов присутствующих членов кооператива, за исключением случаев, предусмотренных статьей 18 настоящего Закона. По требованию не менее одной трети присутствующих на общем собрании членов кооператива голосование может быть тайным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z142" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z142" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Член кооператива вправе участвовать на общем собрании членов кооператива лично или через представителя. В качестве представителя вправе выступать дееспособное физическое лицо, за исключением других членов, в том числе ассоциированных, данного сельскохозяйственного кооператива, имеющее нотариально удостоверенную доверенность от члена кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Правление сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="101"/>
+    <w:bookmarkStart w:name="z143" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Исполнительным органом сельскохозяйственного кооператива является его правление, члены которого избираются общим собранием членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z144" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правление возглавляет председатель правления, избираемый общим собранием членов кооператива из числа членов правления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сельскохозяйственных кооперативах с числом членов не более десяти допускается возложение функций правления на председателя сельскохозяйственного кооператива (единоличный исполнительный орган).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5543,128 +5541,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество членов правления, а также срок, на который избирается правление (председатель сельскохозяйственного кооператива), определяются уставом сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член правления (председатель сельскохозяйственного кооператива) не может одновременно быть членом другого органа управления сельскохозяйственного кооператива, за исключением общего собрания членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="103"/>
+    <w:bookmarkStart w:name="z145" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Члены правления (председатель сельскохозяйственного кооператива) могут быть освобождены от исполнения обязанностей в любое время по решению общего собрания членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление (председатель сельскохозяйственного кооператива) подконтрольно и подотчетно общему собранию членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="104"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. К компетенции правления (председателя сельскохозяйственного кооператива) относится решение всех текущих вопросов деятельности сельскохозяйственного кооператива, не отнесенных настоящим Законом и учредительными документами сельскохозяйственного кооператива к исключительной компетенции общего собрания членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z147" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Правление принимает свои решения на заседаниях, проводимых по мере необходимости, но не реже одного раза в три месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседание правления считается правомочным, если на нем присутствует две трети членов правления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5675,630 +5673,630 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вопросы на заседании правления решаются открытым голосованием. Решение правления считается принятым, если за него проголосовало две трети присутствующих на заседании членов правления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уставом сельскохозяйственного кооператива может быть предусмотрен круг вопросов, решения по которым считаются принятыми, если за них проголосовали единогласно все члены правления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="106"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Председатель правления (председатель сельскохозяйственного кооператива) действует от имени сельскохозяйственного кооператива без доверенности; распоряжается имуществом сельскохозяйственного кооператива в пределах, предусмотренных настоящим Законом и уставом сельскохозяйственного кооператива; выдает доверенности, в том числе с правом передоверия, от имени сельскохозяйственного кооператива; открывает счета сельскохозяйственного кооператива в банках второго уровня и других финансовых организациях; осуществляет прием на работу и увольнение работников сельскохозяйственного кооператива; в пределах своей компетенции издает приказы и дает указания, обязательные для исполнения членами кооператива и его работниками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36. Ревизия финансово-хозяйственной деятельности сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="107"/>
+    <w:bookmarkStart w:name="z149" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный кооператив вправе осуществлять ревизию своей финансово-хозяйственной деятельности самостоятельно по инициативе не менее одной трети членов кооператива (инициативная ревизионная группа) либо путем создания решением общего собрания членов кооператива контрольного органа – ревизионной комиссии или посредством вступления в ревизионный союз сельскохозяйственных кооперативов в соответствии со статьей 37 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z150" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z150" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К проведению ревизии в составе инициативной ревизионной группы или ревизионной комиссии могут привлекаться в соответствии с законодательством Республики Казахстан аудиторы, специалисты в области финансов и бухгалтерского учета и другие лица, оплата услуг которых осуществляется за счет средств сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены правления не могут быть членами инициативной ревизионной группы или ревизионной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инициативная ревизионная группа и ревизионная комиссия подотчетны общему собранию членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="109"/>
+    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Члены инициативной ревизионной группы или ревизионной комиссии при проведении проверки финансово-хозяйственной деятельности сельскохозяйственного кооператива обладают правом безусловного доступа ко всей документации сельскохозяйственного кооператива. По их требованию члены правления (председатель сельскохозяйственного кооператива) обязаны давать необходимые пояснения в устной или письменной форме. Результаты проверки направляются общему собранию членов кооператива для принятия соответствующих решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Ревизионный союз сельскохозяйственных кооперативов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="110"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ревизионный союз сельскохозяйственных кооперативов (далее – ревизионный союз) – добровольное объединение сельскохозяйственных кооперативов, созданное в форме некоммерческой организации и осуществляющее внутренний аудит финансово-хозяйственной деятельности входящих в него сельскохозяйственных кооперативов, координацию этой деятельности, оказание членам ревизионного союза сопутствующих внутреннему аудиту услуг, а также иную деятельность, не противоречащую законодательству Республики Казахстан, предусмотренную учредительными документами ревизионного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z153" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ревизионный союз создается по инициативе не менее чем десяти сельскохозяйственных кооперативов, являющихся его учредителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z154" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сельскохозяйственный кооператив вправе входить в один из ревизионных союзов по своему выбору. Сельскохозяйственный кооператив не вправе одновременно являться членом более чем одного ревизионного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z155" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ревизионный союз осуществляет свою деятельность в соответствии с настоящим Законом, уставом и учредительным договором. Высшими органами управления ревизионного союза являются общее собрание членов ревизионного союза и избираемый общим собранием членов ревизионного союза его наблюдательный совет. Исполнительным органом ревизионного союза является исполнительный директор, нанимаемый наблюдательным советом на основе трудового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z156" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ревизионный союз осуществляет внутренний аудит в соответствии с правилами ревизионного союза, утверждаемыми общим собранием членов ревизионного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z157" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Финансовая деятельность ревизионного союза осуществляется на основе сметы доходов и расходов, утверждаемой общим собранием членов ревизионного союза в соответствии с его учредительными документами. Расходы ревизионного союза на осуществление внутреннего аудита и оказание сопутствующих внутреннему аудиту услуг возмещаются за счет членских взносов, размер которых устанавливается на основе указанной сметы или иных источников в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z158" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z158" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ревизионный союз по результатам внутреннего аудита составляет в письменной форме заключение внутреннего аудита, которое является официальным документом, предназначенным для членов кооператива и иных пользователей бухгалтерской отчетности сельскохозяйственного кооператива и содержащим выраженное в установленной форме мнение ревизионного союза о достоверности бухгалтерской отчетности сельскохозяйственного кооператива, соответствии порядка ведения сельскохозяйственным кооперативом бухгалтерского учета законодательству Республики Казахстан, соблюдении органами управления сельскохозяйственным кооперативом положений устава и законодательства Республики Казахстан, а также данные о выявленных нарушениях, которые могут повлечь за собой ухудшение результатов финансово-хозяйственной деятельности членов ревизионного союза или их несостоятельность (банкротство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z159" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z159" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Форма, содержание, порядок подписания и представления заключения внутреннего аудита определяются правилами ревизионного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z160" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z160" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ревизионный союз вправе выдавать предписания об устранении выявленных нарушений и недостатков и осуществлять контроль за их исполнением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z161" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z161" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Не менее чем пятьдесят процентов из числа членов наблюдательного совета ревизионного союза должны составлять члены ревизионных комиссий сельскохозяйственных кооперативов, являющихся членами данного ревизионного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Наименование ревизионного союза должно содержать слова "Ревизионный союз сельскохозяйственных кооперативов".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 38. Аудит финансово-хозяйственной деятельности сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для проверки и подтверждения правильности годовой финансовой отчетности сельскохозяйственного кооператива, а также текущего состояния его дел общее собрание членов кооператива, созываемое по инициативе не менее одной трети его членов, вправе принять решение о проведении аудита финансово-хозяйственной деятельности сельскохозяйственного кооператива посредством привлечения независимой аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет по итогам аудита рассматривается и утверждается общим собранием членов кооператива в течение одного месяца после его завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Члены кооператива вправе требовать проведения за свой счет аудита финансово-хозяйственной деятельности сельскохозяйственного кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z164" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z164" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Если исполнительный орган уклоняется и (или) иным образом препятствует проведению аудита финансово-хозяйственной деятельности сельскохозяйственного кооператива, аудит может быть назначен по решению суда, принятому по заявлению заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39. Ассоциации (союзы) сельскохозяйственных кооперативов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="123"/>
+    <w:bookmarkStart w:name="z165" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственные кооперативы могут объединяться в ассоциации (союзы) сельскохозяйственных кооперативов, являющиеся некоммерческими организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z166" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z166" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ассоциации (союзы) сельскохозяйственных кооперативов создаются на добровольной основе, выполняют функции, делегируемые их учредителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z167" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z167" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ассоциации (союзы) сельскохозяйственных кооперативов учреждаются сельскохозяйственными кооперативами на основе решений общего собрания не менее чем двух сельскохозяйственных кооперативов в целях координации их деятельности, обеспечения защиты их общих имущественных и иных прав, представления их интересов в государственных органах, органах местного самоуправления, государственных и негосударственных организациях, международных организациях, а также оказания правовых, информационных, консультационных и иных услуг членам ассоциации (союза) сельскохозяйственных кооперативов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z168" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z168" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ассоциация (союз) сельскохозяйственных кооперативов действует на основании учредительного договора и устава, при этом ее члены сохраняют свою самостоятельность и права юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z169" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z169" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Основные функции ассоциации (союза) сельскохозяйственных кооперативов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация и содействие в развитии объединений сельскохозяйственных товаропроизводителей, пропаганда идей и принципов сельскохозяйственной кооперации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6363,511 +6361,511 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участие совместно с государственными органами в формировании рыночной инфраструктуры, развитии информационных и образовательных услуг членам ассоциации (союза) сельскохозяйственных кооперативов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) содействие во внедрении новой техники, технологии, организация обмена опытом, научно-технической информацией и организация патентно-лицензионной работы и лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="128"/>
+    <w:bookmarkStart w:name="z170" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ассоциации (союзы) сельскохозяйственных кооперативов вправе осуществлять другие функции, не противоречащие законодательству Республики Казахстан, предусмотренные учредительным договором или уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z171" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z171" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Финансирование деятельности ассоциаций (союзов) сельскохозяйственных кооперативов осуществляется посредством ежегодных договорных отчислений сельскохозяйственных кооперативов (членские взносы), объединившихся в данную ассоциацию (союз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z172" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z172" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Реорганизация и ликвидация ассоциаций (союзов) сельскохозяйственных кооперативов осуществляются в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z173" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z173" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. РЕОРГАНИЗАЦИЯ И ЛИКВИДАЦИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СЕЛЬСКОХОЗЯЙСТВЕННОГО КООПЕРАТИВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40. Реорганизация сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="132"/>
+    <w:bookmarkStart w:name="z174" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реорганизация сельскохозяйственного кооператива (слияние, присоединение, разделение, выделение, преобразование) осуществляется по решению общего собрания членов кооператива либо по решению суда в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z175" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z175" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При реорганизации сельскохозяйственного кооператива изменения и (или) дополнения в устав сельскохозяйственного кооператива или принятие устава сельскохозяйственного кооператива в новой редакции осуществляются в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z176" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z176" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При реорганизации сельскохозяйственного кооператива его права и обязанности переходят к правопреемникам в соответствии с передаточным актом и (или) разделительным балансом. Указанные документы должны содержать положения о правопреемстве по всем обязательствам реорганизуемого сельскохозяйственного кооператива в отношении всех его кредиторов и должников, включая и обязательства, оспариваемые сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z177" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z177" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Передаточный акт и (или) разделительный баланс утверждаются общим собранием членов кооператива и представляются для государственной регистрации в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 41. Ликвидация сельскохозяйственного кооператива</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="136"/>
+    <w:bookmarkStart w:name="z178" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный кооператив может быть ликвидирован по решению общего собрания членов кооператива (добровольная ликвидация) или на основании решения суда в случаях, предусмотренных законами Республики Казахстан (принудительная ликвидация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z179" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z179" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ликвидация сельскохозяйственного кооператива осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан с учетом требований законодательства Республики Казахстан о реабилитации и банкротстве, а также настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="138"/>
+    <w:bookmarkStart w:name="z180" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие с 1 января 2016 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z181" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z181" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z182" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z182" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 21 июля 1999 года "О сельской потребительской кооперации в Республике Казахстан" (Ведомости Парламента Республики Казахстан, 1999 г., № 21, ст. 770; 2006 г., № 8, ст. 45; 2007 г., № 9, ст. 67; 2012 г., № 21-22, ст. 124; 2014 г., № 10, ст. 52);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z183" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z183" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 25 декабря 2000 года "О сельскохозяйственных товариществах и их ассоциациях (союзах)" (Ведомости Парламента Республики Казахстан, 2000 г., № 23, ст. 413; 2006 г., № 8, ст. 45; 2007 г., № 9, ст. 67; 2011 г., № 6, ст. 49; 2014 г., № 10, ст. 52);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z184" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z184" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 8 апреля 2003 года "О сельском потребительском кооперативе водопользователей" (Ведомости Парламента Республики Казахстан, 2003 г., № 6, ст. 35; 2006 г., № 1, ст. 5; 2010 г., № 5, ст. 23; 2011 г., № 6, ст. 49; 2014 г., № 2, ст. 10; № 10, ст. 52). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z185" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сельские потребительские кооперативы, сельские потребительские кооперативы водопользователей, сельскохозяйственные товарищества обязаны пройти процедуру реорганизации или ликвидации в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При невыполнении указанных требований по истечении одного года с момента вступления в силу настоящего Закона указанные кооперативы подлежат ликвидации по решению суда.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -7061,55 +7059,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>