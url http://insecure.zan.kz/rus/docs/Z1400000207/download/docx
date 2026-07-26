--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2cf65ee" w14:textId="2cf65ee">
+    <w:p w14:paraId="16cac1f" w14:textId="16cac1f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -245,82 +245,58 @@
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационно-коммуникационных технологий", "в сфере информатизации", "информационно-коммуникационных и инновационных технологий" заменены соответственно словами "цифровых технологий", "в сфере цифровизации", "цифровых и инновационных технологий" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -499,131 +475,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автономный кластерный фонд "Астана Хаб" (далее – Фонд) – некоммерческая организация, созданная Правительством Республики Казахстан и выполняющая функции, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) инновационный кластер "Астана Хаб" (далее – инновационный кластер) – объединение участников инновационного кластера, призванных стимулировать инновационную деятельность, в том числе в области информационно-коммуникационных технологий, путем взаимодействия и совместного использования имеющихся возможностей, обмена знаниями и опытом, проведения исследований, эффективной передачи технологий, налаживания устойчивых партнерских связей и распространения информации;</w:t>
+      3) инновационный кластер "Астана Хаб" (далее – инновационный кластер) – объединение участников инновационного кластера, призванных стимулировать инновационную деятельность, в том числе в области цифровых технологий, путем взаимодействия и совместного использования имеющихся возможностей, обмена знаниями и опытом, проведения исследований, эффективной передачи технологий, налаживания устойчивых партнерских связей и распространения информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проект участника инновационного кластера "Астана Хаб" (далее – проект участника инновационного кластера) – комплекс мероприятий, направленных на создание или усовершенствование производств, технологий, товаров, работ и услуг, реализуемых в течение определенного срока времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z88" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) участники "Астана Хаб" – юридические лица, зарегистрированные в качестве участников "Астана Хаб" в порядке, определяемом уполномоченным органом в сфере информатизации;</w:t>
+      4-1) участники "Астана Хаб" – юридические лица, зарегистрированные в качестве участников "Астана Хаб" в порядке, определяемом уполномоченным органом в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z89" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-2) специальная экономическая зона "Парк инновационных технологий" – специальная экономическая зона в отрасли информационно-коммуникационных и инновационных технологий, созданная в соответствии с законодательством Республики Казахстан о специальных экономических и индустриальных зонах;</w:t>
+      4-2) специальная экономическая зона "Парк инновационных технологий" – специальная экономическая зона в отрасли цифровых и инновационных технологий, созданная в соответствии с законодательством Республики Казахстан о специальных экономических и индустриальных зонах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z64" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) центр технологического развития – центр, содействующий развитию и созданию инновационных технологий, в том числе информационно-коммуникационных технологий, а также занимающийся обучением по совершенствованию производственных технологий, включая его содержание и реализацию;</w:t>
+      5) центр технологического развития – центр, содействующий развитию и созданию инновационных технологий, в том числе цифровых технологий, а также занимающийся обучением по совершенствованию производственных технологий, включая его содержание и реализацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z65" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) транснациональная корпорация – юридическое лицо (совокупность юридических лиц), состоящее из основной организации и филиалов, дочерних организаций на территориях нескольких стран;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z66" w:id="11"/>
     <w:p>
@@ -1890,51 +1866,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Участниками инновационного кластера являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участники специальной экономической зоны "Парк инновационных технологий", включенные в единый реестр участников специальной экономической зоны, в том числе участники специальной экономической зоны в отрасли информационно-коммуникационных и инновационных технологий, осуществляющие деятельность вне территории специальной экономической зоны в соответствии с законодательством Республики Казахстан о специальных экономических и индустриальных зонах;</w:t>
+      1) участники специальной экономической зоны "Парк инновационных технологий", включенные в единый реестр участников специальной экономической зоны, в том числе участники специальной экономической зоны в отрасли цифровых и инновационных технологий, осуществляющие деятельность вне территории специальной экономической зоны в соответствии с законодательством Республики Казахстан о специальных экономических и индустриальных зонах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) юридические лица, имеющие статус научных организаций, акционерных инвестиционных фондов рискового инвестирования, организаций образования, технологических парков, отраслевых конструкторских бюро, центров коммерциализации технологий, национальных институтов развития, национальных управляющих холдингов, национальных холдингов, национальных компаний, а также юридические лица, осуществляющие инновационную деятельность, включенные Фондом в перечень участников инновационного кластера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2234,51 +2210,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Иностранцы и лица без гражданства, являющиеся работниками участников "Астана Хаб" или работниками Фонда, члены их семей (супруг (супруга), их дети и лица, находящиеся на их иждивении (при наличии подтверждающих документов), получают визу на въезд сроком действия до пяти лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z94" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Фонд ведет учет привлеченной им и участниками "Астана Хаб" иностранной рабочей силы. Сведения о привлеченных иностранцах и лицах без гражданства Фондом представляются в уполномоченный орган по вопросам миграции населения и Комитет национальной безопасности Республики Казахстан. Состав сведений, представляемых в уполномоченный орган по вопросам миграции населения и Комитет национальной безопасности Республики Казахстан, периодичность и порядок их представления определяются уполномоченным органом в сфере информатизации по согласованию с уполномоченным органом по вопросам миграции населения и Комитетом национальной безопасности Республики Казахстан.</w:t>
+      3. Фонд ведет учет привлеченной им и участниками "Астана Хаб" иностранной рабочей силы. Сведения о привлеченных иностранцах и лицах без гражданства Фондом представляются в уполномоченный орган по вопросам миграции населения и Комитет национальной безопасности Республики Казахстан. Состав сведений, представляемых в уполномоченный орган по вопросам миграции населения и Комитет национальной безопасности Республики Казахстан, периодичность и порядок их представления определяются уполномоченным органом в сфере цифровизации по согласованию с уполномоченным органом по вопросам миграции населения и Комитетом национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z95" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Фонд и участники "Астана Хаб" обязаны иметь в наличии и хранить по каждому привлеченному иностранцу и лицу без гражданства документы, подтверждающие их квалификацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z96" w:id="26"/>
     <w:p>
@@ -2784,51 +2760,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-9) оказание содействия в проведении и организации мероприятий, направленных на развитие инноваций в корпоративном секторе, в целях совершенствования взаимодействия между участниками инновационного кластера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z106" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-10) организация подготовки квалифицированных кадров в области информационно-коммуникационных технологий в соответствии с законодательством Республики Казахстан;</w:t>
+      5-10) организация подготовки квалифицированных кадров в области цифровых технологий в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z107" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-11) утверждение перечня участников инновационного кластера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z82" w:id="45"/>
     <w:p>
@@ -2953,70 +2929,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Органы управления Фонда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Высшим органом управления Фонда является Управляющий комитет. Председателем Управляющего комитета является руководитель уполномоченного органа в сфере информатизации.</w:t>
+      1. Высшим органом управления Фонда является Управляющий комитет. Председателем Управляющего комитета является руководитель уполномоченного органа в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Положение об Управляющем комитете, а также его состав утверждаются уполномоченным органом в сфере информатизации.</w:t>
+      Положение об Управляющем комитете, а также его состав утверждаются уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К исключительной компетенции Управляющего комитета относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3121,91 +3097,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В состав Управляющего комитета входят представители учредителя, педагоги и научные работники, представители общественных объединений, а также иные лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Деятельность Управляющего комитета обеспечивается уполномоченным органом в сфере информатизации.</w:t>
+      Деятельность Управляющего комитета обеспечивается уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z33" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководство текущей деятельностью Фонда осуществляется его исполнительным органом, который может быть коллегиальным или единоличным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z84" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнительный орган Фонда действует на основании и во исполнение решений Управляющего комитета и уполномоченного органа в сфере информатизации.</w:t>
+      Исполнительный орган Фонда действует на основании и во исполнение решений Управляющего комитета и уполномоченного органа в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура и компетенция исполнительного органа Фонда определяются уставом Фонда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3216,51 +3192,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в сфере информатизации:</w:t>
+      Уполномоченный орган в сфере цифровизации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определяет количественный состав, сроки полномочий руководителя и членов исполнительного органа Фонда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z87" w:id="53"/>
     <w:p>
       <w:pPr>
@@ -4846,55 +4822,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5220,31 +5196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>