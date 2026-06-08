--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="10f0046" w14:textId="10f0046">
+    <w:p w14:paraId="5086a81" w14:textId="5086a81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи по городу Аксу</w:t>
+        <w:t>Об утверждении Правил и размера оказания жилищной помощи по городу Аксу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Аксуского городского маслихата Павлодарской области от 28 марта 2024 года № 119/18. Зарегистрировано в Департаменте юстиции Павлодарской области 3 апреля 2024 года № 7531-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z29" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Аскуского городского маслихата Павлодарской области от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,151 +235,335 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан "О правовых актах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи", Аксуский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи по городу Аксу согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      1. Утвердить Правила и размер оказания жилищной помощи по городу Аксу согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Аскуского городского маслихата Павлодарской области от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Аксуского городского маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственному учреждению "Аппарат маслихата города Аксу" в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего решения в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z32" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      2) размещение настоящего решения на интернет-ресурсе государственного учреждения "Аппарат маслихата города Аксу" после его офицального опубликования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 в редакции решения Аскуского городского маслихата Павлодарской области от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -355,51 +579,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Аксуского городского маслихата </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председатель Аксуского городского маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -559,714 +793,880 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 119/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила и размер оказания жилищной помощи по городу Аксу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      Сноска. Приложение 1 в редакции решения Аксуского городского маслихата Павлодарской области от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z36" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Аксуского городского маслихата Павлодарской области от 25.09.2024 </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+      1. Настоящие Правила оказания жилищной помощи малообеспеченным семьям (гражданам) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 97 Закона Республики Казахстан "О жилищных отношениях" (далее - Закон) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" (далее - Правила) и определяют размер и порядок оказания жилищной помощи по городу Аксу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жилищная помощь – выплата из местного бюджета, предоставляемая малообеспеченным семьям (гражданам) для компенсации разницы между расходами на содержание единственного жилища либо его части, находящегося в собственности или полученного из государственного жилищного фонда, или арендованного местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов малообеспеченных семей (граждан) на эти цели, установленным местными представительными органами, в порядке, определенном Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) малообеспеченные семьи (граждане) – лица, которые в соответствии с жилищным законодательством Республики Казахстан имеют право на получение жилищной помощи (далее – получатели);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совокупный доход малообеспеченной семьи (граждан) – сумма видов доходов, учитываемых при назначении жилищной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предельно допустимый уровень расходов – отношение предельно-допустимого уровня расходов малообеспеченной семьи (граждан) в месяц на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе на капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, к совокупному доходу малообеспеченной семьи (граждан) в процентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов малообеспеченных семей (граждан) на эти цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельно допустимый уровень расходов к совокупному доходу малообеспеченой семьи (гражданина) установлен в размере пяти (5) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жилищная помощь предоставляется за счет средств местного бюджета, малообеспеченным семьям (гражданам) постоянно зарегистрированным и проживающим в городе Аксу в жилище, которое находится на праве собственности как единственное жилище на территории Республики Казахстан, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, на оплату:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потребления коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходов за пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы малообеспеченных семей (граждан), принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Назначение жилищной помощи (далее - государственная услуга) малообеспеченным семьям (гражданам) оказывается государственным учреждением "Отдел занятости и социальных программ города Аксу" (далее –уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размер жилищной помощи рассчитывается уполномоченным органом, в пределах норм в соответствии с пунктом 4-1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Совокупный доход малообеспеченной семьи (гражданина) исчисляется уполномоченным органом за квартал, предшествовавший кварталу обращения за назначением жилищной помощи, в порядке, определяемом пунктами 19 - 48 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Совокупный доход услугополучателей исчисляется услугодателем за квартал, предшествовавший кварталу обращения за назначением жилищной помощи, в порядке, определяемом </w:t>
+      8. Выплата компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникации социально защищаемым гражданам осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан "Об утверждении Правил предоставления жилищной помощи" от 8 декабря 2023 года № 117 (далее - Правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33763). </w:t>
-[...60 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33200).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нормативы потребления коммунальных услуг, обеспечиваемых компенсационными мерами для потребителей, не имеющих приборов учета, устанавливаются в соответствии с Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и Законом Республики Казахстан "О естественных монополиях". Если нормативы и тарифы на расходы не определены в установленном законодательством порядке, возмещение затрат производится по фактическим расходам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Малообеспеченная семья (гражданин) (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) направляет в уполномоченный орган через веб-портал "электронного правительства" или Государственную корпорацию заявление о назначении жилищной помощи, по форме согласно приложению 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для назначения жилищной помощи малообеспеченная семья (гражданин) (либо его представитель по нотариально заверенной доверенности) предоставляет документы согласно пункту 8 Перечня основных требований к оказанию государственной услуги Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Истребование документов, не предусмотренных настоящим пунктом, не допускается. Сведения о наличии или отсутствии жилища (по Республике Казахстан), принадлежащего им на праве собственности, уполномоченный орган получает посредством информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       - для семей из 2-х и более человек – 18 (восемнадцать) квадратных метров на одного человека от общей площади жилища. </w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+      13. При повторном обращении малообеспеченная семья (гражданин) (либо его представитель по нотариально заверенной доверенности) представляет только подтверждающие документы о доходах семьи и счета на коммунальные расходы за истекший квартал перед обращением, за исключением, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решение о назначении жилищной помощи либо мотивированный ответ об отказе в предоставлении жилищной помощи принимается уполномоченным органом, осуществляющим назначение жилищной помощи. Уведомление о назначении либо мотивированный ответ об отказе в назначении жилищной помощи направляется в Государственную корпорацию или "личный кабинет" в виде электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации, либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Финансирование расходов на предоставление жилищной помощи осуществляется в пределах средств, предусмотренных бюджетом города Аксу на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминимума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций предыдущего квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Нормативы потребления коммунальных услуг, обеспечиваемых компенсационными мерами для потребителей, ежеквартально запрашиваются у поставщиков услуг. </w:t>
-[...314 lines deleted...]
-    </w:p>
+      18. Уполномоченный орган отказывает в предоставление жилищной помощи по основаниям указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При представлении семьей заведомо ложной информации и (или) недостоверных документов, повлекших за собой незаконное назначение жилищной помощи, заявителю и его семье выплата жилищной помощи прекращается на весь период ее назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Выплата жилищной помощи получателям осуществляется уполномоченным органом по заявлению получателей через банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта", ежемесячно до 25 числа месяца следующего за месяцем принятия решения о назначении жилищной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Порядок обжалования решений, действий (бездействия) уполномоченного органа и (или) его должностных лиц по вопросам оказания жилищной помощи производится в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1358,282 +1758,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 119/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Аксуского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z21" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Аксуского городского маслихата "Об определении размера и порядка оказания жилищной помощи по городу Аксу" от 17 марта 2017 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5458).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z22" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Аксуского городского маслихата "О внесении изменений в решение Аксуского городского маслихата от 17 марта 2017 года № 87/11 "Об определении размера и порядка оказания жилищной помощи малообеспеченным семьям (гражданам) города Аксу" от 18 марта 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 27270).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z23" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Аксуского городского маслихата "О внесении изменений в решение Аксуского городского маслихата от 17 марта 2017 года № 87/11 "Об определении размера и порядка оказания жилищной помощи по городу Аксу" от 12 апреля 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7322).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z24" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Аксуского городского маслихата "О внесении изменения в решение Аксуского городского маслихата от 17 марта 2017 года № 87/11 "Об определении размера и порядка оказания жилищной помощи по городу Аксу" от 5 декабря 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7436-14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1959,31 +2359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>