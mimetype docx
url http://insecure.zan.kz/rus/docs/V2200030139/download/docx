--- v0 (2025-10-17)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8f03cd" w14:textId="a8f03cd">
+    <w:p w14:paraId="7923501" w14:textId="7923501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1072,977 +1072,1223 @@
         <w:t>
       3. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) образовательная программа (далее – программа) – единый комплекс основных характеристик образования, включающий цели, результаты и содержание обучения, организацию образовательного процесса, способы и методы их реализации, критерии оценки результатов обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реестр образовательных программ – модуль информационной системы "Единая платформа высшего образования" (далее – информационная система) уполномоченного органа в области науки и высшего образования, включающая в себя перечень образовательных программ, разработанных организациями высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) администратор – юридическое лицо, осуществляющее ведение Реестра;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      3) администратор – юридическое лицо, осуществляющее ведение Реестра;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявитель – организация, реализующая образовательные программы высшего и (или) послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      4) заявитель – организация, реализующая образовательные программы высшего и (или) послевузовского образования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра науки и высшего образования РК от 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 293</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ведение Реестра осуществляет администратор, определяемый уполномоченным органом в области науки и высшего образования. Ведение Реестра осуществляется в электронном виде в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра науки и высшего образования РК от 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 293</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Доступ в Реестр предоставляется посредством сети интернет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сведения, содержащиеся в Реестре, являются открытыми и доступными для ознакомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок ведения реестра образовательных программ, реализуемых организациями высшего и (или) послевузовского образования, а также основания включения в реестр образовательных программ и исключения из него</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Администратором создается постоянно действующая Комиссия для рассмотрения заявок по включению или исключению программ из Реестра (далее – Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии входят не менее 5 (пяти) представителей администратора и/или уполномоченного органа в области науки и высшего образования. Состав Комиссии утверждается руководителем администратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание Комиссии проводится по мере необходимости с целью принятия решения по заявкам заявителя. Кворум для проведения заседания не менее 2/3 (двух третьих) членов Комиссии. Решение Комиссии принимается простым большинством голосов и оформляется протоколом заседания. При равенстве голосов голос председателя Комиссии является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра науки и высшего образования РК от 27.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 293</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра науки и высшего образования РК от 03.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 469</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.10.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Включение программ в Реестр проводится в четыре этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представление организацией образования заявки для включения в Реестр (далее – заявка), согласно приложению к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка заявки администратором и направление заявки на доработку заявителю (при наличии замечаний);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение экспертизы программы экспертом и направление заявки на доработку заявителю (при наличии замечаний);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) включение программы в Реестр либо отклонение заявки администратором на основе решения Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра науки и высшего образования РК от 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 469</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра науки и высшего образования РК от 27.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 293</w:t>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...341 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для включения программы в Реестр заявитель заполняет заявку в информационной системе на казахском, русском и английском языках и отправляет администратору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В течение 10 (десяти) рабочих дней со дня поступления заявки администратор проводит проверку полноты сведений и правильности заполнения заявки на соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственным общеобязательным стандартам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> высшего и (или) послевузовского образования, утвержденным приказом Министра науки и высшего образования Республики Казахстан от 20 июля 2022 года № 2 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28916) (далее - ГОСО), национальной рамке квалификаций и (или) отраслевым рамкам квалификаций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка направляется администратором на экспертизу при соответствии требованиям настоящего пункта. Некорректно заполненная заявка возвращается заявителю для доработки (не более одного раза) с указанием причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Доработка программы заявителем производится в течение 10 (десяти) рабочих дней со дня направления администратором. При несвоевременной доработке программы она отклоняется решением Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Администратор проводит проверку доработанной заявки в течение 10 (десяти) рабочих дней со дня поступления. При устранении замечаний заявка направляется администратором на экспертизу. При не устранении замечаний заявка отклоняется решением Комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      Заявка направляется администратором на экспертизу при соответствии требованиям настоящего пункта. Некорректно заполненная заявка возвращается заявителю для доработки (не более одного раза) с указанием причины.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Количество программ, которые направляются на экспертизу, ограничивается в пределах бюджета на текущий финансовый год (не позднее 18.30 часов дня, который определен администратором последним днем приема заявок в пределах бюджета). При этом соблюдается очередность поступления заявок по дате и времени поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      11. Доработка программы заявителем производится в течение 10 (десяти) рабочих дней со дня направления администратором. При несвоевременной доработке программы она отклоняется решением Комиссии.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В последнюю неделю каждого квартала администратор размещает на официальном интернет-ресурсе информацию о количестве заявок, которые будут рассмотрены в пределах выделенного бюджета в текущем году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      12. Администратор проводит проверку доработанной заявки в течение 10 (десяти) рабочих дней со дня поступления. При устранении замечаний заявка направляется администратором на экспертизу. При не устранении замечаний заявка отклоняется решением Комиссии.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Экспертиза программы, поступившей для включения в Реестр, проводится параллельно 2 (двумя) экспертами. Экспертиза программы, не имеющей аналога в Республике Казахстан и впервые реализуемая заявителем (далее – инновационная программа), проводится параллельно 3 (тремя) экспертами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      13. Количество программ, которые направляются на экспертизу, ограничивается в пределах бюджета на текущий финансовый год (не позднее 18.30 часов дня, который определен администратором последним днем приема заявок в пределах бюджета). При этом соблюдается очередность поступления заявок по дате и времени поступления.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Список экспертов для проведения экспертизы программ утверждается приказом руководителя администратора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      В последнюю неделю каждого квартала администратор размещает на официальном интернет-ресурсе информацию о количестве заявок, которые будут рассмотрены в пределах выделенного бюджета в текущем году.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При назначении эксперта учитывается соответствие его квалификации направлению подготовки кадров, в рамках которой заявлена программа. Для проведения экспертизы программы по уровню магистратуры и докторантуры привлекается эксперт, имеющий ученую степень (доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю) или степень доктора философии (PhD), доктора по профилю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      14. Экспертиза программы, поступившей для включения в Реестр, проводится параллельно 2 (двумя) экспертами. Экспертиза программы, не имеющей аналога в Республике Казахстан и впервые реализуемая заявителем (далее – инновационная программа), проводится параллельно 3 (тремя) экспертами.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К проведению экспертизы программы заявителя не допускается эксперт, осуществляющий трудовую деятельность у данного заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      15. Список экспертов для проведения экспертизы программ утверждается приказом руководителя администратора.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Экспертиза программы проводится экспертом в течение 10 (десяти) рабочих дней со дня поступления от администратора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      16. При назначении эксперта учитывается соответствие его квалификации направлению подготовки кадров, в рамках которой заявлена программа. Для проведения экспертизы программы по уровню магистратуры и докторантуры привлекается эксперт, имеющий ученую степень (доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю) или степень доктора философии (PhD), доктора по профилю.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Эксперт:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проводит оценку программы на соответствие ГОСО, национальной рамке квалификаций и (или) отраслевым рамкам квалификаций, профессиональным стандартам (при их наличии), утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О профессиональных квалификациях" (далее - профстандарты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z107" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z107" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Программы бакалавриата педагогических направлений оцениваются на соответствие Государственным общеобязательным стандартам дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z108" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z108" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Программы по области "Здравоохранение" оцениваются на соответствие Государственным общеобязательным стандартам по уровням образования в области здравоохранения, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2057,1141 +2303,1329 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 4 июля 2022 года № ҚР ДСМ-63 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28716) и Типовым учебным программам по медицинским и фармацевтическим специальностям, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 9 января 2023 года № 4 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31672);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) анализирует соответствие наименования программы содержанию программы, заданной области образования, направлению подготовки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Классификатора направлений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подготовки кадров с высшим и послевузовским образованием, утвержденного приказом Министра образования и науки Республики Казахстан от 13 октября 2018 года № 569 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17565);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверяет корректность заполнения заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяет степень влияния на формирование результатов обучения каждой дисциплины, соотнесенной с формируемыми результатами обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценивает инновационную программу на направленность к новым видам деятельности, высокий уровень востребованности профессии, развитие инновационной экономики, принцип приоритетности отраслей экономики страны и региона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
-[...15 lines deleted...]
-      3) проверяет корректность заполнения заявки;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По результатам экспертизы эксперт представляет администратору заключение о включении программы в Реестр или направлении заявителю на доработку с указанием замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...15 lines deleted...]
-      4) определяет степень влияния на формирование результатов обучения каждой дисциплины, соотнесенной с формируемыми результатами обучения;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обнаружении в заявке заимствований (допустимый предел совпадений текста – не более 50 %) эксперт отклоняет программу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...15 lines deleted...]
-      5) оценивает инновационную программу на направленность к новым видам деятельности, высокий уровень востребованности профессии, развитие инновационной экономики, принцип приоритетности отраслей экономики страны и региона.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 19 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение эксперта отображается в информационной системе, в том числе в личном кабинете заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.Заявитель дорабатывает программу согласно замечаниям эксперта в течение 10 (десяти) рабочих дней со дня отправления экспертом и направляет доработанную заявку в Реестр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Эксперт проводит оценку доработанной заявки в течение 10 (десяти) рабочих дней со дня поступления ее в Реестр. После проведения экспертизы эксперт принимает решение "одобрить" или "отклонить" заявку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заявка автоматически отклоняется в информационной системе при наличии отрицательного заключения всех или большинства экспертов. При равном количестве отрицательного и положительного заключений экспертов Комиссия рассматривает заявку с привлечением независимого эксперта из списка экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. После проведения экспертизы администратор представляет заключения экспертов и материалы заявки в электронном или бумажном виде в Комиссию, которая принимает решение о включении программы либо отклонении заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Программа заявителя включается в Реестр при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличии положительных заключений экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коэффициенте влияния на формирование результатов обучения – не менее 75 % (семьдесят пять процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) максимальном количестве доработок программы – не более 2-х (двух) раз, в том числе не более одной доработки – по замечаниям администратора и не более одной доработки – по замечаниям экспертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 469</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
-[...135 lines deleted...]
-      23. После проведения экспертизы администратор представляет заключения экспертов и материалы заявки в электронном или бумажном виде в Комиссию, которая принимает решение о включении программы либо отклонении заявки.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1. Организацией высшего и (или) послевузовского образования при наличии лицензии по соответствующему направлению подготовки кадров допускается подача заявки на включенную в Реестр программу, заказчиком которой является уполномоченный орган в области науки и высшего образования. При этом заявка на включение программы рассматривается без экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 469</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24-1 в соответствии с приказом Министра науки и высшего образования РК от 27.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="63"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:bookmarkStart w:name="z109" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24-2. Организации высшего и (или) послевузовского образования создают и (или) вступают в инновационно-образовательный консорциум (далее – Консорциум), действующий на основе договора о совместной деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z110" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z110" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для реализации совместной программы, один из участников Консорциума подает заявку на включение программы в Реестр. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z111" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остальными его участниками допускается подача заявки на включенную в Реестр программу без экспертизы при условии представления копии договора о совместной деятельности, подписанного всеми участниками Консорциума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24-2 в соответствии с приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Программа, включенная в Реестр, периодически совершенствуется заявителем с целью ее актуализации (далее – обновление). Экспертиза программы, поступившей на обновление, проводится 1 (одним) экспертом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z112" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа обновляется администратором без проведения экспертизы при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z113" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устранении дублирующих дисциплин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z114" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перемещении дисциплины из одного цикла или компонента в другой;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z111" w:id="66"/>
-[...15 lines deleted...]
-      Остальными его участниками допускается подача заявки на включенную в Реестр программу без экспертизы при условии представления копии договора о совместной деятельности, подписанного всеми участниками Консорциума.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изменении объема трудоемкости дисциплины в кредитах и (или) ее описания при сохранении имеющихся результатов обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z116" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменении менее 50 % (пятьдесят процентов) дисциплин от общего количества дисциплин программы и (или) изменении менее 50 % (пятьдесят процентов) результатов обучения от общего количества результатов обучения программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z117" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) технической корректировки текста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24-2 в соответствии с приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Министра науки и высшего образования РК от 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 469</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
-[...55 lines deleted...]
-      1) устранении дублирующих дисциплин;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Администратор на основании решения Комиссии включает (обновляет) программу в Реестр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z114" w:id="70"/>
-[...15 lines deleted...]
-      2) перемещении дисциплины из одного цикла или компонента в другой;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Повторное рассмотрение заявки для включения и (или) обновления программы в Реестре, отклоненной экспертами или на основании решения Комиссии, проводится на платной основе за счет средств заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z115" w:id="71"/>
-[...15 lines deleted...]
-      3) изменении объема трудоемкости дисциплины в кредитах и (или) ее описания при сохранении имеющихся результатов обучения;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка на одну программу подается заявителем не более 3-х раз в течение 12 месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z116" w:id="72"/>
-[...15 lines deleted...]
-      4) изменении менее 50 % (пятьдесят процентов) дисциплин от общего количества дисциплин программы и (или) изменении менее 50 % (пятьдесят процентов) результатов обучения от общего количества результатов обучения программы;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Программа, представленная на включение в Реестр для получения лицензии и/или приложения к лицензии по соответствующему направлению подготовки кадров, включается в Реестр без отображения для общего доступа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z117" w:id="73"/>
-[...15 lines deleted...]
-      5) технической корректировки текста.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Исключение программы из Реестра производится администратором при наличии одного из следующих случаев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...77 lines deleted...]
-      26. Администратор на основании решения Комиссии включает (обновляет) программу в Реестр.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявления заявителя (в произвольной форме) об исключении программы из Реестра с приложением выписки из протокола заседания коллегиального органа заявителя с указанием причины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...15 lines deleted...]
-      27. Повторное рассмотрение заявки для включения и (или) обновления программы в Реестре, отклоненной экспертами или на основании решения Комиссии, проводится на платной основе за счет средств заявителя.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лишения лицензии, приложения к лицензии на занятие образовательной деятельностью по соответствующему направлению подготовки заявителя на основе официально представленной информации уполномоченного органа в области науки и высшего образования и (или) вступившего в законную силу решения суда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
-[...15 lines deleted...]
-      Заявка на одну программу подается заявителем не более 3-х раз в течение 12 месяцев.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при отсутствии лицензии и (или) приложения к лицензии на занятие образовательной деятельностью по соответствующему направлению подготовки в течение 6 (шести) месяцев после включения программы в Реестр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      28. Программа, представленная на включение в Реестр для получения лицензии и/или приложения к лицензии по соответствующему направлению подготовки кадров, включается в Реестр без отображения для общего доступа.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отзыва аккредитации программы и/или принятия решения "не аккредитовать программу" аккредитационным органом, включенным в Реестр признанных аккредитационных органов, на основе официально представленной им информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...15 lines deleted...]
-      29. Исключение программы из Реестра производится администратором при наличии одного из следующих случаев:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утраты актуальности программы (отсутствие контингента обучающихся в течение последних 4 (четырех) лет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) отсутствия обновления программы в течение 1 (одного) календарного года при изменении ГОСО, отраслевой рамки квалификаций и/или профстандартов, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О профессиональных квалификациях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3495,126 +3929,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка для включения в Реестр образовательных программ высшего и послевузовского образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение с изменениями, внесенными приказом Министра науки и высшего образования РК от 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 469</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполняется в электронной форме*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5247,70 +5681,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="87"/>
+          <w:bookmarkStart w:name="z91" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о дисциплинах (отображаются дисциплины, соответствующие следующим компонентам: вузовский компонент; компонент по выбору):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5428,124 +5862,124 @@
               </w:rPr>
               <w:t xml:space="preserve">- объем дисциплины в кредитах; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - соответствующие результаты обучения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * заполняется на трех (казахском, русском и английском) языках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5871,31 +6305,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>