--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f34d702" w14:textId="f34d702">
+    <w:p w14:paraId="766b327" w14:textId="766b327">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 31 марта 2020 года № 172. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2020 года № 20245.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра промышленности и строительства РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-24)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -718,1211 +814,1315 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утвержден приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2020 года № 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра промышленности и строительства РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра промышленности и строительства РК от 05.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-24)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) и определяют порядок:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования, обработки информации в электронной форме в объектах информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      формирования, обработки информации в электронной форме в объектах информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      централизованного сбора и хранения информации в электронной форме с объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      централизованного сбора и хранения информации в электронной форме с объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальные услуги – услуги, предоставляемые потребителю, включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, мусороудаление, обслуживание лифтов, для обеспечения безопасных и комфортных условий проживания (пребывания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) коммунальные услуги – услуги, предоставляемые потребителю, включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, мусороудаление, обслуживание лифтов, для обеспечения безопасных и комфортных условий проживания (пребывания);</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее – объекты информатизации ЖКХ) - электронные информационные ресурсы и информационные системы в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) объекты информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее – объекты информатизации ЖКХ) - электронные информационные ресурсы и информационные системы в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационная система централизованного сбора и хранения электронных информационных ресурсов в сфере жилищных отношений и жилищно-коммунального хозяйства (далее - ИС централизованного сбора) - это государственная информационная система, обеспечивающая консолидацию электронных информационных ресурсов с объектов информатизации ЖКХ, для анализа жилищного фонда и жилищно-коммунального хозяйства и осуществления государственного регулирования в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) информационная система централизованного сбора и хранения электронных информационных ресурсов в сфере жилищных отношений и жилищно-коммунального хозяйства (далее - ИС централизованного сбора) - это государственная информационная система, обеспечивающая консолидацию электронных информационных ресурсов с объектов информатизации ЖКХ, для анализа жилищного фонда и жилищно-коммунального хозяйства и осуществления государственного регулирования в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъекты информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее – субъекты информатизации ЖКХ) - уполномоченный орган, местные исполнительные органы, субъекты естественных монополий, объединения собственников имущества, субъекты управления объектом кондоминиума, собственники квартир, нежилых помещений, парковочных мест, кладовок и иные субъекты в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4) субъекты информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее – субъекты информатизации ЖКХ) - уполномоченный орган, местные исполнительные органы, субъекты естественных монополий, объединения собственников имущества, субъекты управления объектом кондоминиума, собственники квартир, нежилых помещений, парковочных мест, кладовок и иные субъекты в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган - центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      5) уполномоченный орган - центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования, обработки информации в электронной форме в объектах информатизации ЖКХ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования, обработки информации в электронной форме в объектах информатизации ЖКХ</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях формирования, обработки информации в электронной форме объекты информатизации ЖКХ обеспечивают автоматизацию процессов между субъектами информатизации ЖКХ в рамках своей компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      3. В целях формирования, обработки информации в электронной форме объекты информатизации ЖКХ обеспечивают автоматизацию процессов между субъектами информатизации ЖКХ в рамках своей компетенции.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Создаваемые и (или) развиваемые объекты информатизации ЖКХ обеспечивают ведение информации в зависимости от компетенции субъекта информатизации ЖКХ и функционала объекта информатизации ЖКХ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      4. Создаваемые и (или) развиваемые объекты информатизации ЖКХ обеспечивают ведение информации в зависимости от компетенции субъекта информатизации ЖКХ и функционала объекта информатизации ЖКХ:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере жилищных отношений и жилищного хозяйства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z103" w:id="23"/>
-[...15 lines deleted...]
-      в сфере жилищных отношений и жилищного хозяйства:</w:t>
+    <w:bookmarkStart w:name="z104" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об учете многоквартирных жилых домов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z104" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="25"/>
+    <w:bookmarkStart w:name="z105" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) информацию о многоквартирном жилом доме, заполняемую объединением собственников имущества или субъектами управления объектом кондоминиума, либо одним представителем собственников квартир, нежилых помещений, парковочных мест, кладовок при непосредственном совместном управлении в соответствии с приложением 1, 2 Правил по управлению объектом кондоминиума утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 февраля 2015 года № 108 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под за № 10528);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z106" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) об учете взносов собственников квартир и нежилых помещений на капитальный ремонт объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z106" w:id="26"/>
-[...15 lines deleted...]
-      3) об учете взносов собственников квартир и нежилых помещений на капитальный ремонт объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о плановых мероприятиях, по управлению и ремонту общего имущества многоквартирных жилых домов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z107" w:id="27"/>
-[...15 lines deleted...]
-      4) о плановых мероприятиях, по управлению и ремонту общего имущества многоквартирных жилых домов;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отчеты по итогам деятельности объединения собственников имущества или субъекта управления объектом кондоминиума по управлению многоквартирным жилым домом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z108" w:id="28"/>
-[...15 lines deleted...]
-      5) отчеты по итогам деятельности объединения собственников имущества или субъекта управления объектом кондоминиума по управлению многоквартирным жилым домом;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) о собраниях собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома, а также протоколах результатов собрания и голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z109" w:id="29"/>
-[...15 lines deleted...]
-      6) о собраниях собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома, а также протоколах результатов собрания и голосования;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) о подаче, обработке и выполнении заявок по управлению многоквартирных жилых домов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z110" w:id="30"/>
-[...15 lines deleted...]
-      7) о подаче, обработке и выполнении заявок по управлению многоквартирных жилых домов;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по заключенным договорам между субъектами информатизации ЖКХ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z111" w:id="31"/>
-[...15 lines deleted...]
-      8) по заключенным договорам между субъектами информатизации ЖКХ;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере коммунального хозяйства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z112" w:id="32"/>
-[...15 lines deleted...]
-      в сфере коммунального хозяйства:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) паспорта поставщика коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z113" w:id="33"/>
-[...15 lines deleted...]
-      9) паспорта поставщика коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) об учете поставщиков коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z114" w:id="34"/>
-[...15 lines deleted...]
-      10) об учете поставщиков коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) о лицевых счетах потребителей коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z115" w:id="35"/>
-[...15 lines deleted...]
-      11) о лицевых счетах потребителей коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) об учете общедомовых и индивидуальных приборов учета коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z116" w:id="36"/>
-[...15 lines deleted...]
-      12) об учете общедомовых и индивидуальных приборов учета коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) о данных показаний приборов учета коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z117" w:id="37"/>
-[...15 lines deleted...]
-      13) о данных показаний приборов учета коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) о тарификации, начислении, оплате стоимости коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z118" w:id="38"/>
-[...15 lines deleted...]
-      14) о тарификации, начислении, оплате стоимости коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) о коммунальных инженерных сетях: теплоснабжения, водоснабжения, водоотведения, канализационных очистных сооружениях, электроснабжения, газоснабжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z119" w:id="39"/>
-[...15 lines deleted...]
-      15) о коммунальных инженерных сетях: теплоснабжения, водоснабжения, водоотведения, канализационных очистных сооружениях, электроснабжения, газоснабжения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Формирование, обработка, в том числе обеспечение актуализации, полноты и достоверности информации в электронной форме в объектах информатизации ЖКХ осуществляются субъектами информатизации ЖКХ, в соответствии с законодательством в сфере жилищных отношений и жилищно-коммунального хозяйства через личный кабинет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...77 lines deleted...]
-      5. Формирование, обработка, в том числе обеспечение актуализации, полноты и достоверности информации в электронной форме в объектах информатизации ЖКХ осуществляются субъектами информатизации ЖКХ, в соответствии с законодательством в сфере жилищных отношений и жилищно-коммунального хозяйства через личный кабинет.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель объединения собственников имущества или субъект управления объектом кондоминиума представляет собственникам квартир, нежилых помещений, парковочных мест, кладовок, совету дома посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства и (или) путем размещения в общедоступных местах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z120" w:id="41"/>
-[...15 lines deleted...]
-      Председатель объединения собственников имущества или субъект управления объектом кондоминиума представляет собственникам квартир, нежилых помещений, парковочных мест, кладовок, совету дома посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства и (или) путем размещения в общедоступных местах:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежемесячный отчет по управлению объектом кондоминиума – до двадцатого числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z121" w:id="42"/>
-[...15 lines deleted...]
-      ежемесячный отчет по управлению объектом кондоминиума – до двадцатого числа месяца, следующего за отчетным периодом;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      годовой отчет по управлению объектом кондоминиума – до 1 апреля года, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z122" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="44"/>
+    <w:bookmarkStart w:name="z123" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ежемесячные и годовые отчеты, заполняются в объектах информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства в машиночитаемом виде в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> принятия решений по управлению объектом кондоминиума, а также типовые формы протоколов собрания собственников квартир, нежилых помещений, многоквартирного жилого дома и формы ежемесячного и годового отчетов по управлению объектом кондоминиума, утвержденных приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 163 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20283), и в последующем передаются в ИС централизованного сбора посредством интеграции для обеспечения хранения и доступа местных исполнительных органов, а также по требованию председателя объединения собственников имущества или субъектов управления объектом кондоминиума собственникам квартир, нежилых помещений, парковочных мест, кладовок.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z124" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии у субъекта информатизации ЖКХ в собственности и (или) во владении объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства ежемесячные отчеты, заполняются в ИС централизованного сбора через личный кабинет при регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z124" w:id="45"/>
-[...15 lines deleted...]
-      При отсутствии у субъекта информатизации ЖКХ в собственности и (или) во владении объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства ежемесячные отчеты, заполняются в ИС централизованного сбора через личный кабинет при регистрации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Доступ к объекту информатизации ЖКХ предоставляется субъектом информатизации ЖКХ, являющимся его собственником и (или) владельцем в соответствии с соглашением на право доступа, заключенным между ним и иным субъектом информатизации ЖКХ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
-[...15 lines deleted...]
-      6. Доступ к объекту информатизации ЖКХ предоставляется субъектом информатизации ЖКХ, являющимся его собственником и (или) владельцем в соответствии с соглашением на право доступа, заключенным между ним и иным субъектом информатизации ЖКХ.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Формирование, обработка, в том числе обеспечение актуализации, полноты и достоверности информации субъектами информатизации ЖКХ осуществляется на постоянной основе, в электронной форме, в том числе с приложением электронных документов либо копий документов в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Формирование, обработка, в том числе обеспечение актуализации, полноты и достоверности информации субъектами информатизации ЖКХ осуществляется на постоянной основе, в электронной форме, в том числе с приложением электронных документов либо копий документов в электронной форме.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, созданные на бумажном носителе, размещаются в объектах информатизации ЖКХ в виде копий документов в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Информация по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1937,390 +2137,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 настоящих Правил размещается в объектах информатизации ЖКХ после подписания ее электронной цифровой подписью субъекта информатизации ЖКХ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Обработка информации, содержащая персональные данные осуществляется субъектом информатизации ЖКХ, с учетом обеспечения требований законодательства в сферах информатизации и защите персональных данных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...15 lines deleted...]
-      9. Обработка информации, содержащая персональные данные осуществляется субъектом информатизации ЖКХ, с учетом обеспечения требований законодательства в сферах информатизации и защите персональных данных.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, обеспечивает передачу информации с объекта информатизации ЖКХ в ИС централизованного сбора в соответствии с главой 3 настоящих правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
-[...15 lines deleted...]
-      10. Субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, обеспечивает передачу информации с объекта информатизации ЖКХ в ИС централизованного сбора в соответствии с главой 3 настоящих правил.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Централизованный сбор и хранение информации в электронной форме в ИС централизованного сбора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Уполномоченный орган определяет подведомственную ему организацию Администратором ИС централизованного сбора. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор осуществляет методологическое обеспечение функционирования и формирования электронных информационных ресурсов в сфере жилищных отношений и жилищно-коммунального хозяйства, а также централизованный сбор, анализ и хранение, обеспечение сохранности и конфиденциальности электронных информационных ресурсов, полученных из объектов информатизации ЖКХ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      Администратор осуществляет методологическое обеспечение функционирования и формирования электронных информационных ресурсов в сфере жилищных отношений и жилищно-коммунального хозяйства, а также централизованный сбор, анализ и хранение, обеспечение сохранности и конфиденциальности электронных информационных ресурсов, полученных из объектов информатизации ЖКХ.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Размещение информации в ИС централизованного сбора осуществляется следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...15 lines deleted...]
-      12. Размещение информации в ИС централизованного сбора осуществляется следующими способами:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) через личный кабинет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
-[...15 lines deleted...]
-      1) через личный кабинет;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) путем взаимодействия иных объектов информатизации ЖКХ с ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Местные исполнительные органы проводят инвентаризацию жилищного фонда и осуществляют учет функционирующих многоквартирных жилых домов с заполнением итоговых сведений в ИС централизованного сбора в соответствии с обязательными полями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам Периодичность обновления и подтверждения итоговых сведений в ИС централизованного сбора составляет не реже 1 раза в год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При размещении информации путем взаимодействия иных объектов информатизации ЖКХ с ИС централизованного сбора, субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, подает в ИС централизованного сбора заявку на регистрацию и интеграцию объекта информатизации ЖКХ (далее – заявка).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
-[...15 lines deleted...]
-      14. При размещении информации путем взаимодействия иных объектов информатизации ЖКХ с ИС централизованного сбора, субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, подает в ИС централизованного сбора заявку на регистрацию и интеграцию объекта информатизации ЖКХ (далее – заявка).</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Субъекты информатизации ЖКХ в заявке указывают свои функции (компетенции) в ИС централизованного сбора путем выбора их из справочника, содержащегося в ИС централизованного сбора. При этом, если субъект информатизации ЖКХ осуществляет несколько видов деятельности, относящихся к разным функциям, перечисленным в указанном справочнике, субъект информатизации ЖКХ указывают несколько функций в ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
-[...15 lines deleted...]
-      15. Субъекты информатизации ЖКХ в заявке указывают свои функции (компетенции) в ИС централизованного сбора путем выбора их из справочника, содержащегося в ИС централизованного сбора. При этом, если субъект информатизации ЖКХ осуществляет несколько видов деятельности, относящихся к разным функциям, перечисленным в указанном справочнике, субъект информатизации ЖКХ указывают несколько функций в ИС централизованного сбора.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Администратор ИС централизованного сбора в течение 5 рабочих дней рассматривает заявку и уведомляет субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, об одобрении или отказе заявки на электронный адрес указанного в заявке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      16. Администратор ИС централизованного сбора в течение 5 рабочих дней рассматривает заявку и уведомляет субъект информатизации ЖКХ, являющийся собственником и (или) владельцем объекта информатизации ЖКХ, об одобрении или отказе заявки на электронный адрес указанного в заявке.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор ИС централизованного сбора отказывает при неполноты представленной информации в заявке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      Администратор ИС централизованного сбора отказывает при неполноты представленной информации в заявке.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При одобрении Администратором ИС централизованного сбора заявки, уполномоченный орган заключает соглашение с субъектом информатизации ЖКХ, являющимся собственником и (или) владельцем объекта информатизации ЖКХ, об интеграции объекта информатизации ЖКХ с ИС централизованного сбора и проводит тестирование объекта информатизации ЖКХ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
-[...15 lines deleted...]
-      17. При одобрении Администратором ИС централизованного сбора заявки, уполномоченный орган заключает соглашение с субъектом информатизации ЖКХ, являющимся собственником и (или) владельцем объекта информатизации ЖКХ, об интеграции объекта информатизации ЖКХ с ИС централизованного сбора и проводит тестирование объекта информатизации ЖКХ.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При интеграции объекта информатизации ЖКХ или ИС централизованного сбора с объектами информатизации "электронного правительства" государственного органа, интеграция осуществляется в соответствии с законодательством об информатизации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
-[...15 lines deleted...]
-      18. При интеграции объекта информатизации ЖКХ или ИС централизованного сбора с объектами информатизации "электронного правительства" государственного органа, интеграция осуществляется в соответствии с законодательством об информатизации Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Доступ к информации и размещение информации в ИС централизованного сбора предоставляется центральным государственным органам, местным исполнительным органам, иным государственным органам и поставщикам коммунальных услуг осуществляется через личный кабинет, в соответствии с соглашением, заключенным с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъекты информатизации в сфере коммунальных услуг при отсутствии в собственности и (или) во владении объекта информатизации ЖКХ ведут учет информации, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2395,711 +2595,711 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 настоящих Правил в ИС централизованного сбора через личный кабинет при регистрации в соответствии с соглашением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Права доступа субъектов информатизации ЖКХ прекращаются в ИС централизованного сбора, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...15 lines deleted...]
-      20. Права доступа субъектов информатизации ЖКХ прекращаются в ИС централизованного сбора, в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истечение срока, на который были предоставлены права доступа согласно заключенного соглашения с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...15 lines deleted...]
-      1) истечение срока, на который были предоставлены права доступа согласно заключенного соглашения с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение в ИС централизованного сбора информации об отзыве прав доступа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
-[...15 lines deleted...]
-      2) размещение в ИС централизованного сбора информации об отзыве прав доступа;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение в ИС централизованного сбора информации об отказе от прав доступа лицом, которому были предоставлены права доступа на совершение действий в ИС централизованного сбора от имени субъекта информатизации ЖКХ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
-[...15 lines deleted...]
-      3) размещение в ИС централизованного сбора информации об отказе от прав доступа лицом, которому были предоставлены права доступа на совершение действий в ИС централизованного сбора от имени субъекта информатизации ЖКХ;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прекращение прав доступа пользователя ИС централизованного сбора, предоставившего полномочия на совершение действий в ИС централизованного сбора, от своего имени иному лицу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
-[...15 lines deleted...]
-      4) прекращение прав доступа пользователя ИС централизованного сбора, предоставившего полномочия на совершение действий в ИС централизованного сбора, от своего имени иному лицу;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прекращение или выявление отсутствия оснований, в соответствии с которыми лицу предоставлены права доступа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
-[...15 lines deleted...]
-      5) прекращение или выявление отсутствия оснований, в соответствии с которыми лицу предоставлены права доступа;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявление факта представления субъектом информатизации ЖКХ в ИС централизованного сбора недостоверных сведений в заявке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      6) выявление факта представления субъектом информатизации ЖКХ в ИС централизованного сбора недостоверных сведений в заявке;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в иных случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...15 lines deleted...]
-      7) в иных случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Субъекты информатизации ЖКХ имеют доступ к открытой части ИС централизованного сбора и к информации, размещенной в ней, без прохождения процедур регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      21. Субъекты информатизации ЖКХ имеют доступ к открытой части ИС централизованного сбора и к информации, размещенной в ней, без прохождения процедур регистрации.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Доступ к закрытой части системы и к информации, размещенной в ней, обеспечивается путем предоставления функциональных возможностей в личных кабинетах, предназначенных для работы в ИС централизованного сбора, и (или) с использованием иных объектов информатизации после прохождения процедуры регистрации и заключения соглашения с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...15 lines deleted...]
-      22. Доступ к закрытой части системы и к информации, размещенной в ней, обеспечивается путем предоставления функциональных возможностей в личных кабинетах, предназначенных для работы в ИС централизованного сбора, и (или) с использованием иных объектов информатизации после прохождения процедуры регистрации и заключения соглашения с уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Хранение информации в объектах информатизации ЖКХ обеспечивается субъектами информатизации ЖКХ и в ИС централизованного сбора уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
-[...15 lines deleted...]
-      23. Хранение информации в объектах информатизации ЖКХ обеспечивается субъектами информатизации ЖКХ и в ИС централизованного сбора уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Субъекты информатизации ЖКХ осуществляют передачу информации в ИС централизованного сбора с соблюдением требований законодательства Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
-[...15 lines deleted...]
-      24. Субъекты информатизации ЖКХ осуществляют передачу информации в ИС централизованного сбора с соблюдением требований законодательства Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Уполномоченный орган либо Администратор предоставляет или распространяет, в том числе передает информацию о субъектах информатизации ЖКХ, с соблюдением требований законодательства Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
-[...15 lines deleted...]
-      25. Уполномоченный орган либо Администратор предоставляет или распространяет, в том числе передает информацию о субъектах информатизации ЖКХ, с соблюдением требований законодательства Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Функционирование объектов информатизации в сфере ЖКХ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Функционирование объектов информатизации в сфере ЖКХ</w:t>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для обеспечения надежности и безопасности функционирования объектов информатизации ЖКХ техническим средствам, которые используются для хранения, обработки и передачи информации, осуществляется в соответствии с законодательством Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных, а также стандартам, действующим на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
-[...15 lines deleted...]
-      26. Для обеспечения надежности и безопасности функционирования объектов информатизации ЖКХ техническим средствам, которые используются для хранения, обработки и передачи информации, осуществляется в соответствии с законодательством Республики Казахстан в сферах информатизации, обеспечения информационной безопасности и защиты персональных данных, а также стандартам, действующим на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Голосование собственника квартиры, нежилого помещения, парковочных мест, кладовок осуществляется посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, абонентского устройства сотовой связи и с использованием иных способов, не запрещенных законодательством Республики Казахстан, с обязательной идентификацией собственника квартиры, нежилого помещения, парковочных мест, кладовок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
-[...15 lines deleted...]
-      27. Голосование собственника квартиры, нежилого помещения, парковочных мест, кладовок осуществляется посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, абонентского устройства сотовой связи и с использованием иных способов, не запрещенных законодательством Республики Казахстан, с обязательной идентификацией собственника квартиры, нежилого помещения, парковочных мест, кладовок.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоги электронного голосования фиксируются посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
-[...15 lines deleted...]
-      Итоги электронного голосования фиксируются посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подведении итогов голосования учитываются голоса собственников квартир, нежилых помещений, парковочных мест, кладовок на собрании, проводимом явочным порядком и посредством объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, путем письменного опроса и посредством объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При формировании электронного документа хранение протоколов собраний производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Объект информатизации в сфере жилищных отношений и жилищного фонда обеспечивает доступ к информационному ресурсу для обеспечения проверки электронной цифровой подписи в электронном документе, в том числе распечатанного на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...77 lines deleted...]
-      28. Объект информатизации в сфере жилищных отношений и жилищного фонда обеспечивает доступ к информационному ресурсу для обеспечения проверки электронной цифровой подписи в электронном документе, в том числе распечатанного на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Объекты информатизации ЖКХ обеспечиваются функцией приема и передачи заявлений от потребителей коммунальных услуг поставщикам коммунальных услуг путем интеграции с ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
-[...15 lines deleted...]
-      29. Объекты информатизации ЖКХ обеспечиваются функцией приема и передачи заявлений от потребителей коммунальных услуг поставщикам коммунальных услуг путем интеграции с ИС централизованного сбора.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Субъект информатизации ЖКХ, разместивший информацию через личный кабинет в объекте информатизации ЖКХ, получает автоматическое уведомление о подтверждении размещения информации, с фиксированием даты поступления и передачи информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
-[...15 lines deleted...]
-      30. Субъект информатизации ЖКХ, разместивший информацию через личный кабинет в объекте информатизации ЖКХ, получает автоматическое уведомление о подтверждении размещения информации, с фиксированием даты поступления и передачи информации.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Использование функционала в объектах информатизации ЖКХ осуществляется в соответствии с правами доступа, предоставленными субъектам информатизации ЖКХ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
-[...15 lines deleted...]
-      31. Использование функционала в объектах информатизации ЖКХ осуществляется в соответствии с правами доступа, предоставленными субъектам информатизации ЖКХ.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ИС централизованного сбора предоставляют информацию объектам информатизации ЖКХ посредством интеграции, в соответствии с соглашением, заключенным с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
-[...15 lines deleted...]
-      32. ИС централизованного сбора предоставляют информацию объектам информатизации ЖКХ посредством интеграции, в соответствии с соглашением, заключенным с уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Объекты информатизации ЖКХ обеспечиваются функционированием в непрерывном режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
-[...15 lines deleted...]
-      33. Объекты информатизации ЖКХ обеспечиваются функционированием в непрерывном режиме.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уполномоченный орган и собственник или владелец объекта информатизации обеспечивают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
-[...15 lines deleted...]
-      34. Уполномоченный орган и собственник или владелец объекта информатизации обеспечивают:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бесперебойную круглогодичную и круглосуточную работу объектов информатизации ЖКХ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
-[...15 lines deleted...]
-      1) бесперебойную круглогодичную и круглосуточную работу объектов информатизации ЖКХ;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) быстрое (не более одного часа) восстановление работоспособности объектов информатизации ЖКХ при отказе их работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
-[...15 lines deleted...]
-      2) быстрое (не более одного часа) восстановление работоспособности объектов информатизации ЖКХ при отказе их работы;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) постоянное проведение мониторинга событий и текущего состояния ИС централизованного сбора и объектов информатизации ЖКХ, позволяющего непрерывно отслеживать доступность программно-аппаратного комплекса ИС централизованного сбора и текущее состояние использования оборудования, а также незамедлительно формировать уведомления собственникам и (или) владельцам объектов информатизации ЖКХ об отказе работы ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3269,68 +3469,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных отношений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и жилищно-коммунального хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень обязательных полей Таблицы для заполнения итоговых сведений в информационная система централизованного сбора и хранения электронных информационных ресурсов в сфере жилищных отношений и жилищно-коммунального хозяйства (ИС централизованного сбора) по итогам учета функционирующих многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8895,55 +9095,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9269,31 +9469,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>