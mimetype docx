--- v1 (2026-03-11)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eed5ff1" w14:textId="eed5ff1">
+    <w:p w14:paraId="59d96c9" w14:textId="59d96c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -364,279 +364,123 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) проверочный лист в области аудиторской деятельности в отношении аудиторских организаций для проведения профилактического контроля с посещением субъекта (объекта) контроля согласно </w:t>
+      2) проверочный лист в области аудиторской деятельности в отношении аудиторских организаций для проведения проверки/профилактического контроля с посещением субъекта (объекта) контроля согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) проверочный лист в области аудиторской деятельности в отношении профессиональных аудиторских организаций для проведения профилактического контроля с посещением субъекта (объекта) контроля согласно </w:t>
+      3) проверочный лист в области аудиторской деятельности в отношении профессиональных аудиторских организаций для проведения проверки/профилактического контроля с посещением субъекта (объекта) контроля согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z420" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -740,51 +584,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 15.12.2022 № 1285 и Министра национальной экономики РК от 15.12.2022 № 127 (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 15.12.2022 № 1285 и Министра национальной экономики РК от 15.12.2022 № 127 (вводится в действие с 01.01.2023); с изменениями, внесенными совместным приказом Министра финансов РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4587,50 +4451,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4677,176 +4559,271 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Критериям оценки степени</w:t>
+              <w:t>к Критериям оценки степени риска</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска в области аудиторской</w:t>
+              <w:t>в области аудиторской деятельности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности</w:t>
+              <w:t>утвержденным совместным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Первого заместителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Степени нарушений требований нормативных правовых актов для проведения профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z617" w:id="116"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4894,52 +4871,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Требования при несоблюдении, которых устанавливается степень тяжести нарушения</w:t>
+              <w:t xml:space="preserve">
+Требования при несоблюдении, которых устанавливается степень тяжести нарушения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5374,304 +5351,450 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...39 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z25" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оказание услуг по профилю своей деятельности: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сопутствующие и другие услуги по стандартам аудита; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>восстановление и ведение бухгалтерского учета, составление финансовой отчетности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>внутренний аудит;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>консультирование по вопросам применения законодательства по налогам и другим обязательным платежам в бюджет и ведения налогового учета;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>проведение аудита по налогам и составление аудиторского заключения по налогам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проведение аудита специального назначения субъектов квазигосударственного сектора;</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проведение аудита специального назначения субъектов квазигосударственного сектора; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проведение аудита сведений о расходах недропользователя; проведение аудита иной информации и составление аудиторского заключения по аудиту иной информации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>формирование первичных статистических данных;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>анализ финансово-хозяйственной деятельности и финансовое планирование, экономическое, финансовое и управленческое консультирование;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>консультирование по вопросам ведения бухгалтерского учета и составления финансовой отчетности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>обучение по ведению бухгалтерского учета и составлению финансовой отчетности, налогообложению, аудиту и анализу финансово-хозяйственной деятельности и финансового планирования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>рекомендации по автоматизации ведения бухгалтерского учета и составлению финансовой отчетности, обучение автоматизированному ведению бухгалтерского учета и составлению финансовой отчетности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>разработку методических пособий и рекомендаций по ведению бухгалтерского учета и составлению финансовой отчетности, аудиту, анализу финансово-хозяйственной деятельности и финансового планирования, оказанию сопутствующих услуг по стандартам аудита, а также их распространение;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>юридические услуги, связанные с аудиторской деятельностью</w:t>
+              <w:t>
+юридические услуги, связанные с аудиторской деятельностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6531,51 +6654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соблюдение мер в части фиксирования сведений, хранения сведений и документов, защиты документов; своевременное предоставление или непредоставление информации об операциях с деньгами и (или) имуществом, подлежащих финансовому мониторингу; принятие мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников; принятие мер по замораживанию операций с деньгами и (или) иным имуществом и (или) предоставления информации о мерах по замораживанию операций с деньгами и (или) иным имуществом; исполнение обязанностей по отказу клиенту в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом и (или) предоставлению информации об отказах в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом; исполнение программы подготовки и обучения в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, утвержденной правилами внутреннего контроля; соблюдение требований по не извещению своих клиентов и иных лиц о предоставлении в уполномоченный орган по финансовому мониторингу информации</w:t>
+Наличие разработанных правил внутреннего контроля и программ его осуществления в части соблюдения мер фиксирования сведений, хранения сведений и документов, защиты документов; своевременное предоставление или непредоставление информации об операциях с деньгами и (или) имуществом, подлежащих финансовому мониторингу; принятие мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников; принятие мер по замораживанию операций с деньгами и (или) иным имуществом и (или) предоставления информации о мерах по замораживанию операций с деньгами и (или) иным имуществом; исполнение обязанностей по отказу клиенту в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом и (или) предоставлению информации об отказах в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом; исполнение программы подготовки и обучения в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, утвержденной правилами внутреннего контроля; соблюдение требований по не извещению своих клиентов и иных лиц о предоставлении в уполномоченный орган по финансовому мониторингу информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6756,52 +6879,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Соблюдение стандартов аудита, Кодекса этики</w:t>
+              <w:t xml:space="preserve">
+Соблюдение стандартов аудита, Кодекса этики </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6855,304 +6978,450 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z39" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение обязательного аудита аудиторской организацией, соответствующей минимальным требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) по организациям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>наличие заключения профессионального совета и (или) заключения аккредитованной профессиональной аудиторской организации, членом которой является аудиторская организация, подтверждающего соблюдение аудиторской организацией требований международных стандартов аудита и Кодекса этики по результатам проведенного внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>отсутствие, в течение последнего 1 (одного) года до даты заключения договора на оказание аудиторских услуг административных взысканий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>наличие договора страхования гражданско-правовой ответственности аудиторской организации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>подлежит ротации в случае осуществления аудита одной организации, в том числе финансовой организации непрерывно на протяжении 7 (семи) лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) по национальным управляющим холдингам, национальным холдингам, национальным компаниям, недропользователям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>срок занятия аудиторской деятельностью руководителя аудиторской организации не менее 5 (пяти) лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>наличие аудиторских отчетов по не менее 10 (десяти) аудируемым субъектам на соответствие международным стандартам финансовой отчетности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>наличие не менее 2 (двух) специалистов, имеющих сертификат профессионального бухгалтера.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3) по финансовым организациям, акционерному обществу "Банк Развития Казахстана" аудиторская организация имеет в составе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>специалиста, который является руководителем группы, имеющего одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) в области бухгалтерского учета и аудита либо квалификационное свидетельство "аудитор" с опытом работы в области аудита соответствующих организаций в течение 3 (трех) лет из последних пяти;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>не менее 2 (двух) специалистов, имеющих одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA)" в области бухгалтерского учета и аудита либо квалификацию "аудитор" с опытом работы в области аудита соответствующих организаций в течение 2 (двух) лет из последних пяти;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>отсутствие непогашенной задолженности перед аудируемой финансовой организацией во время проведения аудита и (или) предоставления других услуг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг. </w:t>
+              <w:t xml:space="preserve">
+аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7474,83 +7743,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Полугодовой отчет о деятельности профессиональной аудиторской организации (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полугодовой отчет о деятельности профессиональной аудиторской организации (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7604,83 +7876,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Ежегодный отчет о проведении профессиональной аудиторской организацией курсов повышения квалификации аудиторов и выдачи сертификатов (до 1 марта года, следующего за отчетным периодом)</w:t>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Ежегодный отчет о проведении профессиональной аудиторской организацией курсов повышения квалификации аудиторов и выдачи сертификатов (до 1 марта года, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7734,83 +8009,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Ежеквартальный отчет о соответствии минимальным требованиям аудиторских организаций, которые проводят обязательный аудит; (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежеквартальный отчет о соответствии минимальным требованиям аудиторских организаций, которые проводят обязательный аудит; (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7864,83 +8142,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z56" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Ежеквартальный отчет о проведенном внешнем контроле качества аудиторских организаций, не являющихся объектами внешнего контроля качества профессионального совета по аудиторской деятельности, профессиональной аудиторской организацией (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежеквартальный отчет о проведенном внешнем контроле качества аудиторских организаций, не являющихся объектами внешнего контроля качества профессионального совета по аудиторской деятельности, профессиональной аудиторской организацией (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8559,134 +8840,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение оснований внепланового внешнего контроля качества:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случае получения профессиональным советом или профессиональной организацией обращения на действия (бездействие) аудиторов, аудиторских организаций и профессиональных организаций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в случае несогласия с результатами работы аудиторов и (или) аудиторских организаций;</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в случае несогласия с результатами работы аудиторов и (или) аудиторских организаций; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по инициативе объектов внешнего контроля качества профессионального совета;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по инициативе уполномоченного органа согласно поступившим обращениям, связанным с деятельностью аудиторов, аудиторских организаций и профессиональных организаций</w:t>
+              <w:t>
+по инициативе уполномоченного органа согласно поступившим обращениям, связанным с деятельностью аудиторов, аудиторских организаций и профессиональных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9192,339 +9509,506 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение порядка проведения внешнего контроля качества:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вопросы по организации процедуры внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>основания отвода (самоотвода) контролера либо других лиц, участвующих в процедуре внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>программа и этапы проведения внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>перечень документов аудиторской организации, подлежащих внешнему контролю качества, который включает учредительные и правоустанавливающие документы, лицензии, квалификационные свидетельства аудиторов, документы по повышению квалификации аудиторов, документы по кадровому составу, внутрифирменные документы по контролю качества аудита, рабочую документацию по выполненным аудиторским заданиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>критерии отбора проектов по аудиту, подвергающихся внешнему контролю качества, а также отбора контролеров, исключающие конфликт интересов (обеспечение независимости);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>достаточности ресурсов, направленных аудиторской организацией на выполнение договора оказания аудиторских услуг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>вопросы проверки системы внутреннего контроля качества аудиторской организации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наличие правил внутреннего контроля и следующих программ их осуществления: программы организации внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличие правил внутреннего контроля и следующих программ их осуществления: программы организации внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы управления риском легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансированию распространения оружия массового уничтожения, учитывающую риски клиентов и риски использования услуг в преступных целях, включая риск использования технологических достижений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>программы идентификации клиентов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>программы мониторинга и изучения операций клиентов, включая изучение сложных, необычно крупных и других необычных операций клиентов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>программы подготовки и обучения сотрудников субъектов финансового мониторинга по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы подготовки и обучения сотрудников субъектов финансового мониторинга по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вопросы внешнего контроля качества отдельных аудиторских заданий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>меры по обеспечению защиты информации, доступ к которой получен комитетом по контролю качества и профессиональной организацией в ходе проведения внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>отчетность контролеров и оформление результатов прохождения аудиторской организацией внешнего контроля качества;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>меры по реализации аудиторской организацией результатов прохождения внешнего контроля качества</w:t>
+              <w:t>
+меры по реализации аудиторской организацией результатов прохождения внешнего контроля качества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9644,68 +10128,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>риска в области аудиторской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z619" w:id="117"/>
+    <w:bookmarkStart w:name="z619" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушений требований нормативных правовых актов для проведения проверки на соответствие требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11321,50 +11805,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11411,176 +11902,271 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Критериям оценки степени</w:t>
+              <w:t>к Критериям оценки степени риска</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска в области аудиторской</w:t>
+              <w:t>в области аудиторской деятельности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности</w:t>
+              <w:t>утвержденным совместным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом Первого заместителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области аудиторской деятельности в соответствии со статьей 138 Предпринимательского кодекса Республики Казахстан в отношении аудиторских организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z621" w:id="118"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11707,107 +12293,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Удельный вес по значимости, балл (в сумме не должен превышать 100 баллов), w</w:t>
-[...9 lines deleted...]
-              <w:t>i</w:t>
+Удельный вес по значимости, балл (в сумме не должен превышать 100 баллов), wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Условия /значения, x</w:t>
-[...9 lines deleted...]
-              <w:t>i</w:t>
+Условия /значения, xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13364,51 +13930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13572,51 +14138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Несоблюдение аудиторской организацией ограничений права на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации организациям, с которыми за последние три года был заключен договор страхования гражданско-правовой ответственности</w:t>
+Несоблюдение аудиторской организацией ограничений права на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации и обязательного аудита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13787,584 +14353,603 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...61 lines deleted...]
-Для проверок на соответствие требованиям</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несоблюдение аудиторской организацией порядка проведения аудита специального назначения субъектов квазигосударственного сектора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в список на профилактический контроль с посещением субъекта (объекта) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-100%</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составление аудиторской организацией недостоверного аудиторского отчета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в список на профилактический контроль с посещением субъекта (объекта) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14404,139 +14989,135 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствие в уставном капитале стопроцентной доли, принадлежащей аудитору (аудиторам) и (или) иностранной (иностранным) аудиторским организациям</w:t>
+Отсутствие регистрации субъекта финансового мониторинга в информационной системе АФМ "WEB СФМ" Платформы финансового мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14566,51 +15147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14707,1084 +15288,1176 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для проверок на соответствие требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-100%</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие аудиторов в составе аудиторской организации не менее 2 (двух) человек (в том числе руководителя и (или) учредителей (участников)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в график на проверку на соответствии требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-100%</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не осуществление аудитором своей деятельности в качестве аудитора только в составе одной аудиторской организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в график на проверку на соответствии требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-100%</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие в уставном капитале стопроцентной доли, принадлежащей аудитору (аудиторам) и (или) иностранной (иностранным)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудиторским организациям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-1 факт</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие у руководителя аудиторской организации, а также у аудиторов квалификационного свидетельства о присвоении квалификации "аудитор", выданного Квалификационной комиссией по аттестации кандидатов в аудиторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -15828,51 +16501,918 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие у руководителя филиала квалификационного свидетельства "аудитор" при создании филиала на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не является субъектом среднего или крупного предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в график на проверку на соответствии требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторская организация, осуществляющая аудиторскую деятельность на территории Республики Казахстан, не является участником другой аудиторской организации - резидента Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты мониторинга отчетности и сведений, представляемых субъектом (объектом) контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15951,68 +17491,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>риска в области аудиторской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z623" w:id="119"/>
+    <w:bookmarkStart w:name="z623" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям в области аудиторской деятельности в соответствии со статьей 138 Предпринимательского кодекса Республики Казахстан в отношении профессиональных аудиторских организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18919,50 +20459,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19048,634 +20595,590 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– Министра финансов</w:t>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...25 lines deleted...]
-              <w:t>и Министра национальной экономики</w:t>
+              <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Проверочный лист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 05.06.2023 № 606 и Министра национальной экономики РК от 05.06.2023 № 99 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z625" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в области аудиторской деятельности в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>Предпринимательского кодекса Республики Казахстан в отношении аудиторских</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>организаций __________________________________________________________</w:t>
+        <w:t>Предпринимательского кодекса Республики Казахстан в отношении аудиторских</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>организаций _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Государственный орган, назначивший проверку /профилактического контроля</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с посещением субъекта (объекта) контроля _______________________________</w:t>
+        <w:t>Государственный орган, назначивший проверку /профилактического контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>с посещением субъекта (объекта) контроля ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(объекта) контроля</w:t>
+        <w:t>Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>(объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________ № _______дата</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>№ _______дата Наименование субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Индивидуальный идентификационный номер), бизнес-идентификационный номер</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>субъекта (объекта) контроля ___________________________________________</w:t>
+        <w:t>(Индивидуальный идентификационный номер), бизнес-идентификационный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>номер субъекта (объекта) контроля______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес места нахождения ______________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес места нахождения_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20316,272 +21819,286 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание услуг по профилю своей деятельности:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сопутствующие и другие услуги по стандартам аудита;</w:t>
-[...220 lines deleted...]
-              <w:t>юридические услуги, связанные с аудиторской деятельностью</w:t>
+              <w:t>
+сопутствующие и другие услуги по стандартам аудита;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+восстановление и ведение бухгалтерского учета, составление финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+внутренний аудит;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+консультирование по вопросам применения законодательства по налогам и другим обязательным платежам в бюджет и ведения налогового учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведение аудита по налогам и составление аудиторского заключения по налогам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведение аудита специального назначения субъектов квазигосударственного сектора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проведение аудита сведений о расходах недропользователя; проведение аудита иной информации и составление аудиторского заключения по аудиту иной информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+формирование первичных статистических данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+анализ финансово-хозяйственной деятельности и финансовое планирование, экономическое, финансовое и управленческое консультирование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+консультирование по вопросам ведения бухгалтерского учета и составления финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обучение по ведению бухгалтерского учета и составлению финансовой отчетности, налогообложению, аудиту и анализу финансово-хозяйственной деятельности и финансового планирования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рекомендации по автоматизации ведения бухгалтерского учета и составлению финансовой отчетности, обучение автоматизированному ведению бухгалтерского учета и составлению финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разработку методических пособий и рекомендаций по ведению бухгалтерского учета и составлению финансовой отчетности, аудиту, анализу финансово-хозяйственной деятельности и финансового планирования, оказанию сопутствующих услуг по стандартам аудита, а также их распространение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+юридические услуги, связанные с аудиторской деятельностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20959,52 +22476,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наличие договора на проведение аудита </w:t>
+              <w:t>
+Наличие договора на проведение аудита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21665,51 +23182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соблюдение мер в части фиксирования сведений, хранения сведений и документов, защиты документов; своевременное предоставление или непредоставление информации об операциях с деньгами и (или) имуществом, подлежащих финансовому мониторингу; принятие мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников; принятие мер по замораживанию операций с деньгами и (или) иным имуществом и (или) предоставления информации о мерах по замораживанию операций с деньгами и (или) иным имуществом; исполнение обязанностей по отказу клиенту в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом и (или) предоставлению информации об отказах в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом; исполнение программы подготовки и обучения в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, утвержденной правилами внутреннего контроля; соблюдение требований по не извещению своих клиентов и иных лиц о предоставлении в уполномоченный орган по финансовому мониторингу информации</w:t>
+Наличие разработанных правил внутреннего контроля и программ его осуществления в части соблюдения мер фиксирования сведений, хранения сведений и документов, защиты документов; своевременное предоставление или непредоставление информации об операциях с деньгами и (или) имуществом, подлежащих финансовому мониторингу; принятие мер по надлежащей проверке клиентов (их представителей) и бенефициарных собственников; принятие мер по замораживанию операций с деньгами и (или) иным имуществом и (или) предоставления информации о мерах по замораживанию операций с деньгами и (или) иным имуществом; исполнение обязанностей по отказу клиенту в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом и (или) предоставлению информации об отказах в установлении деловых отношений и проведении операций с деньгами и (или) иным имуществом; исполнение программы подготовки и обучения в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, утвержденной правилами внутреннего контроля; соблюдение требований по не извещению своих клиентов и иных лиц о предоставлении в уполномоченный орган по финансовому мониторингу информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22105,306 +23622,322 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение обязательного аудита аудиторской организацией, соответствующей минимальным требованиям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) по организациям:</w:t>
-[...254 lines deleted...]
-              <w:t>аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг</w:t>
+              <w:t>
+1) по организациям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие заключения профессионального совета и (или) заключения аккредитованной профессиональной аудиторской организации, членом которой является аудиторская организация, подтверждающего соблюдение аудиторской организацией требований международных стандартов аудита и Кодекса этики по результатам проведенного внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствие, в течение последнего 1 (одного) года до даты заключения договора на оказание аудиторских услуг административных взысканий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие договора страхования гражданско-правовой ответственности аудиторской организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подлежит ротации в случае осуществления аудита одной организации, в том числе финансовой организации непрерывно на протяжении 7 (семи) лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) по национальным управляющим холдингам, национальным холдингам, национальным компаниям, недропользователям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+срок занятия аудиторской деятельностью руководителя аудиторской организации не менее 5 (пяти) лет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие аудиторских отчетов по не менее 10 (десяти) аудируемым субъектам на соответствие международным стандартам финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие не менее 2 (двух) специалистов, имеющих сертификат профессионального бухгалтера;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) по финансовым организациям, акционерному обществу "Банк Развития Казахстана" аудиторская организация имеет в составе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+специалиста, который является руководителем группы, имеющего одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) в области бухгалтерского учета и аудита либо квалификационное свидетельство "аудитор" с опытом работы в области аудита соответствующих организаций в течение 3 (трех) лет из последних пяти;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2 (двух) специалистов, имеющих одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA)" в области бухгалтерского учета и аудита либо квалификацию "аудитор" с опытом работы в области аудита соответствующих организаций в течение 2 (двух) лет из последних пяти;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствие непогашенной задолженности перед аудируемой финансовой организацией во время проведения аудита и (или) предоставления других услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг не менее 2 (двух) специалистов, имеющих одну из полных квалификаций Certified Public Accountant (CPA), The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA)" в области бухгалтерского учета и аудита либо квалификацию "аудитор" с опытом работы в области аудита соответствующих организаций в течении 2 (двух) лет из последних пяти;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствие непогашенной задолженности перед аудируемой финансовой организацией во время проведения аудита и (или) предоставления других услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудитора и (или) руководителя группы, не имеющих задолженность перед аудируемой финансовой организацией по договору банковского займа, и (или) по договору микрокредита во время проведения аудита и (или) предоставления других услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22718,181 +24251,233 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z626" w:id="122"/>
+      <w:bookmarkStart w:name="z758" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись ____________________________________________________________________ фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve">       должность подпись  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель субъекта контроля</w:t>
+        <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
+        <w:t xml:space="preserve">       Руководитель субъекта контроля  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve">       должность подпись  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22980,637 +24565,502 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– Министра финансов</w:t>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...25 lines deleted...]
-              <w:t>и Министра национальной экономики</w:t>
+              <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z627" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проверочный лист</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ дополнен приложением 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ом Министра финансов РК от 14.06.2021 № 568 и Министра национальной экономики РК от 14.06.2021 № 60 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приказ дополнен приложением 3 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 05.06.2023 № 606 и Министра национальной экономики РК от 05.06.2023 № 99 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      в области аудиторской деятельности в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьей 138 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Предпринимательского кодекса Республики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z628" w:id="124"/>
-[...37 lines deleted...]
-        <w:t>Предпринимательского кодекса Республики Казахстан в отношении</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Казахстан в отношении профессиональных аудиторских организаций </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>профессиональных аудиторских организаций</w:t>
+        <w:t>____________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>наименование однородной группы субъектов (объектов) контроля  _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+        <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       Государственный орган, назначивший проверку /профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Государственный орган, назначивший проверку /профилактического контроля</w:t>
+        <w:t>__________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с посещением субъекта (объекта) контроля</w:t>
+        <w:t>__________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       Акт о назначении проверки/профилактического контроля с посещением субъекта (объекта) контроля  __________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
+        <w:t xml:space="preserve">       № дата   Наименование субъекта (объекта) контроля  ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(объекта) контроля _____________________________________________________</w:t>
+        <w:t xml:space="preserve">       (Индивидуальный идентификационный номер), бизнес-идентификационный номер субъекта (объекта) контроля </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________ № дата</w:t>
+        <w:t xml:space="preserve"> _________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля</w:t>
+        <w:t xml:space="preserve">  ________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>Адрес места нахождения_________________________________________________</w:t>
+        <w:t xml:space="preserve">       Адрес места нахождения______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23824,51 +25274,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Полугодовой отчет о деятельности профессиональной аудиторской организации (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+              <w:t>
+Полугодовой отчет о деятельности профессиональной аудиторской организации (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23982,51 +25433,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ежегодный отчет о проведении профессиональной аудиторской организацией курсов повышения квалификации аудиторов и выдачи сертификатов (до 1 марта года, следующего за отчетным периодом)</w:t>
+              <w:t>
+Ежегодный отчет о проведении профессиональной аудиторской организацией курсов повышения квалификации аудиторов и выдачи сертификатов (до 1 марта года, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24140,51 +25592,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ежеквартальный отчет о соответствии минимальным требованиям аудиторских организаций, которые проводят обязательный аудит; (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+              <w:t>
+Ежеквартальный отчет о соответствии минимальным требованиям аудиторских организаций, которые проводят обязательный аудит; (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24298,51 +25751,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Своевременное и достоверное предоставление отчетности в уполномоченный орган;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ежеквартальный отчет о проведенном внешнем контроле качества аудиторских организаций, не являющихся объектами внешнего контроля качества профессионального совета по аудиторской деятельности, профессиональной аудиторской организацией (до 15 числа месяца, следующего за отчетным периодом)</w:t>
+              <w:t>
+Ежеквартальный отчет о проведенном внешнем контроле качества аудиторских организаций, не являющихся объектами внешнего контроля качества профессионального совета по аудиторской деятельности, профессиональной аудиторской организацией (до 15 числа месяца, следующего за отчетным периодом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25161,102 +26615,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение оснований внепланового внешнего контроля качества:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в случае получения профессиональным советом или профессиональной организацией обращения на действия (бездействие) аудиторов, аудиторских организаций и профессиональных организаций;</w:t>
-[...50 lines deleted...]
-              <w:t>по инициативе уполномоченного органа согласно поступившим обращениям, связанным с деятельностью аудиторов, аудиторских организаций и профессиональных организаций</w:t>
+              <w:t>
+в случае получения профессиональным советом или профессиональной организацией обращения на действия (бездействие) аудиторов, аудиторских организаций и профессиональных организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае несогласия с результатами работы аудиторов и (или) аудиторских организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по инициативе объектов внешнего контроля качества профессионального совета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по инициативе уполномоченного органа согласно поступившим обращениям, связанным с деятельностью аудиторов, аудиторских организаций и профессиональных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25934,306 +27392,322 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение порядка проведения внешнего контроля качества:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>вопросы по организации процедуры внешнего контроля качества;</w:t>
-[...254 lines deleted...]
-              <w:t>меры по реализации аудиторской организацией результатов прохождения внешнего контроля качества</w:t>
+              <w:t>
+вопросы по организации процедуры внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+основания отвода (самоотвода) контролера либо других лиц, участвующих в процедуре внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программа и этапы проведения внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+перечень документов аудиторской организации, подлежащих внешнему контролю качества, который включает учредительные и правоустанавливающие документы, лицензии, квалификационные свидетельства аудиторов, документы по повышению квалификации аудиторов, документы по кадровому составу, внутрифирменные документы по контролю качества аудита, рабочую документацию по выполненным аудиторским заданиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+критерии отбора проектов по аудиту, подвергающихся внешнему контролю качества, а также отбора контролеров, исключающие конфликт интересов (обеспечение независимости);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+достаточности ресурсов, направленных аудиторской организацией на выполнение договора оказания аудиторских услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вопросы проверки системы внутреннего контроля качества аудиторской организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие правил внутреннего контроля и следующих программ их осуществления: программы организации внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программы управления риском легализации (отмывания) доходов, полученных преступным путем, финансирования терроризма и финансированию распространения оружия массового уничтожения, учитывающую риски клиентов и риски использования услуг в преступных целях, включая риск использования технологических достижений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программы идентификации клиентов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программы мониторинга и изучения операций клиентов, включая изучение сложных, необычно крупных и других необычных операций клиентов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программы подготовки и обучения сотрудников субъектов финансового мониторинга по вопросам противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вопросы внешнего контроля качества отдельных аудиторских заданий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меры по обеспечению защиты информации, доступ к которой получен комитетом по контролю качества и профессиональной организацией в ходе проведения внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетность контролеров и оформление результатов прохождения аудиторской организацией внешнего контроля качества;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меры по реализации аудиторской организацией результатов прохождения внешнего контроля качества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26265,215 +27739,182 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z629" w:id="125"/>
+      <w:bookmarkStart w:name="z864" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должностное (ые) лицо (а)____________________________________________</w:t>
+      Должностное (ые) лицо (а)____________________________________________ ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       должность подпись _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
+        <w:t xml:space="preserve">        фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       Руководитель субъекта контроля _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve">                                           должность подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель субъекта контроля</w:t>
+        <w:t xml:space="preserve">        _________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve">                               фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
-[...33 lines deleted...]
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26561,620 +28002,569 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– Министра финансов</w:t>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...25 lines deleted...]
-              <w:t>и Министра национальной экономики</w:t>
+              <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           Проверочный лист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Совместный приказ дополнен приложением 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 15.12.2022 № 1285 и Министра национальной экономики РК от 15.12.2022 № 127 (вводится в действие с 01.01.2023); в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z630" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 05.06.2023 № 606 и Министра национальной экономики РК от 05.06.2023 № 99 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z631" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в области аудиторской деятельности в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:t>Предпринимательского кодекса Республики Казахстан в отношении аудиторских</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предпринимательского кодекса </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>организаций</w:t>
+        <w:t>Республики Казахстан в отношении аудиторских организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> ___________________________________ __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Государственный орган, назначивший проверку</w:t>
+        <w:t xml:space="preserve">       Государственный орган, назначивший проверку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки ______________________________________________</w:t>
+        <w:t xml:space="preserve">       Акт о назначении проверки _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________ № _____ дата</w:t>
+        <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       № _____ дата ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля</w:t>
+        <w:t xml:space="preserve">       Наименование субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Индивидуальный идентификационный номер), бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес места нахождения_________________________________________________</w:t>
+        <w:t xml:space="preserve">       Адрес места нахождения________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27657,51 +29047,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие в уставном капитале стопроцентной доли, принадлежащей аудитору (аудиторам) и (или) иностранной (иностранным) аудиторским организациям</w:t>
+Наличие в уставном капитале стопроцентной доли, принадлежащей аудитору (аудиторам) и (или) иностранной (иностранным)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудиторским организациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27798,51 +29206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствие сведений в отношении руководителя аудиторской организации о лишении лицензии в соответствии с законодательными актами Республики Казахстан ранее возглавляемой им аудиторской организации</w:t>
+Отсутствие сведений в отношении руководителя аудиторской организации о лишении лицензии ранее возглавляемой им аудиторской организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28080,51 +29488,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие у руководителя филиала квалификационного свидетельства "аудитор" при создании филиала на территории Республики Казахстан</w:t>
+Наличие у руководителя филиала квалификационного свидетельства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"аудитор" при создании филиала на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28438,215 +29864,216 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z632" w:id="128"/>
+      <w:bookmarkStart w:name="z913" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должностное (ые) лицо (а) _____________________________________________</w:t>
+             Должностное (ые) лицо (а)__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>_______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
+        <w:t xml:space="preserve">                         должность подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve">                         фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель субъекта контроля</w:t>
+        <w:t xml:space="preserve">       Руководитель субъекта контроля ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">                                                 должность подпись </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28734,552 +30161,495 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра финансов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>– Министра финансов</w:t>
+              <w:t>от 15 июля 2019 года № 724 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...25 lines deleted...]
-              <w:t>и Министра национальной экономики</w:t>
+              <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2019 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Проверочный лист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...64 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 15.12.2022 № 1285 и Министра национальной экономики РК от 15.12.2022 № 127 (вводится в действие с 01.01.2023); в редакции </w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 15.12.2022 № 1285 и Министра национальной экономики РК от 15.12.2022 № 127 (вводится в действие с 01.01.2023); в редакции совместного приказа Министра финансов РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместного приказа</w:t>
+        <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра финансов РК от 05.06.2023 № 606 и Министра национальной экономики РК от 05.06.2023 № 99 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.12.2025 № 137 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z634" w:id="130"/>
+      <w:bookmarkStart w:name="z914" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в области аудиторской деятельности в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Предпринимательского кодекса Республики Казахстан в отношении</w:t>
+        <w:t xml:space="preserve">Предпринимательского кодекса Республики Казахстан в отношении </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профессиональных аудиторских организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z915" w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>Государственный орган, назначивший проверку ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Государственный орган, назначивший проверку ___________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>Акт о назначении проверки _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки _____________________________________________</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________ № __________ дата</w:t>
+        <w:t>№ __________________ дата ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>Наименование субъекта (объекта) контроля _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">(Индивидуальный идентификационный номер), бизнес-идентификационный </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Индивидуальный идентификационный номер), бизнес-идентификационный номер</w:t>
-[...16 lines deleted...]
-        <w:t>субъекта (объекта) контроля</w:t>
+        <w:t>номер субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29971,102 +31341,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие в профессиональной организации рабочих органов:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по контролю качества</w:t>
-[...50 lines deleted...]
-              <w:t>по вопросам этики;</w:t>
+              <w:t>
+по контролю качества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по международным стандартам аудита и финансовой отчетности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ по повышению квалификации аудиторов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ по вопросам этики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30098,215 +31472,164 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z635" w:id="131"/>
+      <w:bookmarkStart w:name="z945" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должностное (ые) лицо (а)____________________________________________</w:t>
+      Должностное (ые) лицо (а)__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>_________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись</w:t>
+        <w:t>должность подпись ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t>Руководитель субъекта контроля  ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель субъекта контроля</w:t>
+        <w:t>должность подпись _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t>фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>