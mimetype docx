--- v1 (2026-03-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d69aa83" w14:textId="d69aa83">
+    <w:p w14:paraId="cb7f0c0" w14:textId="cb7f0c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -678,180 +678,161 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t>      Председатель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Председатель</w:t>
-[...8 lines deleted...]
-          </w:p>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...46 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Досаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -882,64 +863,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет по статистике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,5030 +1095,3442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 марта 2019 года № 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления валютных операций в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z340" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z341" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правила осуществления валютных операций в Республике Казахстан (далее – Правила) разработаны в соответствии с подпунктом 43) абзаца второго части второй </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+      1. Правила осуществления валютных операций в Республике Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 43)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан" и определяют порядок осуществления резидентами и нерезидентами валютных операций в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z342" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила включают порядок:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z343" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществления валютных операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z344" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покупки и (или) продажи безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z345" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения операций по банковскому счету, связанных со снятием, зачислением и использованием наличной иностранной валюты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z346" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Понятия, используемые в Правилах, применяются в значениях, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О валютном регулировании и валютном контроле" (далее – Закон о валютном регулировании и валютном контроле).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z347" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Правилах используются также следующие понятия и сокращения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z348" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z349" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z350" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) пороговое значение суммы покупки безналичной иностранной валюты – размер суммы покупки безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан, при достижении которого применяются требования по подтверждению целей покупки безналичной иностранной валюты за национальную валюту на внутреннем валютном рынке Республики Казахстан и ее использования на заявленные цели, определяемый в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона о валютном регулировании и валютном контроле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z351" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрационное свидетельство – документ установленного образца, выданный при регистрации валютного договора до введения в действие Правил и не утративший силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z352" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Национальный Банк – Национальный Банк Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z353" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) свидетельство об уведомлении – документ установленного образца, выданный на валютный договор или счет в иностранном банке, до введения в действие Правил и не утративший силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z354" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) внутрикорпоративный перевод денег – перевод денег, осуществляемый юридическим лицом со своими структурными подразделениями или между структурными подразделениями одного юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z355" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления валютных операций и уведомления и (или) представления сведений о проведенных валютных операциях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z356" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Осуществление валютных операций и представления уведомления и (или) сведений о проведенных валютных операциях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z357" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный банк, профессиональный участник рынка ценных бумаг, являющиеся агентами валютного контроля, проводят валютную операцию при наличии документов и (или) сведений, представленных резидентом или нерезидентом в соответствии с Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z358" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей Правил, если валюта платежа и (или) перевода денег отличается от доллара Соединенных Штатов Америки (далее – США), эквивалент суммы платежа и (или) перевода денег рассчитывается с использованием рыночного курса обмена валют на день проведения операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z359" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правилами осуществления экспортно-импортного валютного контроля в Республике Казахстан, утвержденными совместными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 сентября 2023 года № 78 и приказом Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 4 октября 2023 года № 1054 "Об утверждении Правил осуществления экспортно-импортного валютного контроля в Республике Казахстан" (зарегистрированы в Реестре государственной регистрации нормативных правовых актов под № 33512) (далее – Правила осуществления экспортно-импортного валютного контроля), в соответствии с пунктом 7 статьи 5 Закона о валютном регулировании и валютном контроле предусматриваются особенности осуществления платежей и (или) переводов денег по валютным договорам по экспорту или импорту, подлежащим присвоению учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z360" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Платеж и (или) перевод денег по валютной операции резидента со счета нерезидента в иностранном банке, международной финансовой организации в целях исполнения обязательств резидента осуществляется в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z361" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечисления финансового займа, полученного резидентом от нерезидента, на счета третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z362" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказания финансовых услуг на рынке ценных бумаг резиденту нерезидентом, имеющим право на осуществление профессиональной деятельности на рынке ценных бумаг по законодательству государства, где он зарегистрирован;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z363" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказания нерезидентом резиденту услуг по договору поручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z364" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При осуществлении платежа и (или) перевода денег по валютному договору, подлежащему присвоению учетного номера, резидент указывает в платежных документах реквизиты такого договора и его учетный номер. Для идентификации поступающих сумм резидент уведомляет нерезидента о необходимости указания в платежных документах на перечисление денег в свою пользу реквизитов валютного договора и его учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z365" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении платежа и (или) перевода денег по валютному договору, подлежащему присвоению учетного номера, уполномоченный банк (его филиал) проверяет наличие в платежном документе реквизитов валютного договора и его учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z366" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если в валютный договор, на основании и (или) во исполнение которого проводятся операции движения капитала или приравненные к ним операции (далее – валютный договор по движению капитала) или осуществляются платежи и (или) переводы денег с использованием счета в иностранном банке, международной финансовой организации, которому присвоен учетный номер либо выдано регистрационное свидетельство или свидетельство об уведомлении, внесены изменения и (или) дополнения, требующие в соответствии с пунктами 14 и 21 Правил мониторинга валютных операций в Республике Казахстан, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 10 апреля 2019 года № 64 "Об утверждении Правил мониторинга валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18544) (далее – Правила мониторинга валютных операций), присвоения нового учетного номера, допускается осуществление платежа и (или) перевода денег с использованием действующего учетного номера (номера регистрационного свидетельства или свидетельства об уведомлении). При этом уполномоченный банк (его филиал) извещает резидента в произвольной форме о необходимости присвоения нового учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z367" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в платежном документе по поступившему в пользу резидента платежу и (или) переводу денег по валютному договору неверно указаны или отсутствуют реквизиты такого договора и (или) его учетный номер, то зачисление денег производится уполномоченным банком на основании письменного подтверждения резидентом реквизитов валютного договора и (или) его учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z368" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия в платежном документе необходимых данных для учета поступивших денег по валютному договору уполномоченный банк (его филиал) зачисляет их на счет хранения указаний отправителя, предварительно письменно уведомив резидента о необходимости идентификации поступивших сумм. Резидент письменно информирует уполномоченный банк (его филиал) о характере поступившей суммы с указанием реквизитов валютного договора и его учетного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z369" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Если в течение ста восьмидесяти календарных дней поступившие деньги не будут идентифицированы по реквизитам валютного договора или его учетному номеру либо резидентом не будут выполнены иные действия по представлению документов и (или) сведений, предусмотренных Правилами, уполномоченный банк (его филиал) возвращает отправителю такое указание без исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z370" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Физическое лицо в случаях, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Закона о валютном регулировании и валютном контроле, осуществляет перевод денег по валютной операции на территории Республики Казахстан, из Республики Казахстан и в Республику Казахстан без открытия и (или) использования счета в уполномоченном банке на сумму, не превышающую в эквиваленте десяти тысяч долларов США.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z371" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уполномоченный банк, профессиональный участник рынка ценных бумаг, являющиеся агентами валютного контроля, сообщают в Национальный Банк о ставших им известными в течение календарного месяца фактах нарушений валютного законодательства Республики Казахстан, допущенных клиентами агента валютного контроля, не позднее последнего числа следующего календарного месяца, в соответствии с карточкой по нарушению по форме согласно приложению 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z372" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный банк сообщает о нарушениях, связанных с выполнением резидентами требования репатриации национальной и (или) иностранной валюты по экспорту или импорту, в порядке, предусмотренном Правилами осуществления экспортно-импортного валютного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z373" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченный банк ежемесячно до 10 (десятого) числа (включительно) месяца, следующего за отчетным периодом, представляет в центральный аппарат Национального Банка отчет о проведенных валютных операциях по форме согласно приложению 3 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z374" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет о проведенных валютных операциях включает валютные операции, в том числе проведенные по поручению клиента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z375" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сумма которых равна или превышает пятьдесят тысяч долларов США в эквиваленте и операции по безналичной покупке и (или) продаже иностранной валюты по поручению клиента независимо от суммы такой операции (для юридических лиц, за исключением уполномоченных банков);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z376" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сумма которых равна или превышает десять тысяч долларов США в эквиваленте, и операции по безналичной покупке и (или) продаже иностранной валюты по поручению клиента, сумма которых равна или превышает одну тысячу долларов США в эквиваленте (для физических лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z377" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сумма которых равна или превышает пятьдесят тысяч долларов США в эквиваленте и операции по безналичной покупке и (или) продаже иностранной валюты независимо от суммы такой операции (для уполномоченных банков).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z378" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей отражения в отчете о проведенных валютных операциях информации по валютной операции, валюта проведения которой отличается от доллара США, эквивалент суммы такой валютной операции рассчитывается с использованием рыночного курса обмена валют на день ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z379" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Информация, требуемая в соответствии с Правилами, представляется уполномоченными банками на бумажном носителе либо электронным способом с использованием транспортной системы гарантированной доставки информации с криптографическими средствами защиты, обеспечивающими конфиденциальность и аутентичность передаваемых данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z380" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. По валютным операциям, связанным с услугами перестрахования в иностранной валюте от участников Международного финансового центра "Астана", страховые (перестраховочные) организации Республики Казахстан представляют в Национальный Банк в том числе отчет о перестраховочной деятельности по форме согласно приложению 22 к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 2 декабря 2025 года № 86 "Об утверждении Правил представления отчетности страховой (перестраховочной) организацией, исламской страховой (перестраховочной) организацией, страховым брокером, филиалами страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалами исламских страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалами страховых брокеров-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 37567).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z381" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Документы, требуемые при осуществлении валютных операций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z382" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При осуществлении валютной операции резидент или нерезидент представляют в уполномоченный банк, профессиональному участнику рынка ценных бумаг, являющимся агентами валютного контроля, следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z383" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, с ИИН в предусмотренных законами Республики Казахстан случаях (для физического лица), или данные, удостоверяющие (идентифицирующие) личность, посредством сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части второй подпункта 1) приостановлено до 12.07.2026 постановлением Правления Национального Банка РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> установив, что в период приостановления действует в следующей редакции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проведения операций по банковскому счету, связанных со снятием, зачислением и использованием наличной иностранной валюты.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      Уполномоченный банк, профессиональный участник рынка ценных бумаг, являющиеся агентами валютного контроля, использует данные из сервиса цифровых документов при условии согласия владельца, предоставленного с кабинета пользователя на веб-портале "электронного правительства", а также посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи владельца путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      2) документ, подтверждающий право постоянного проживания в Республике Казахстан (при наличии) (для физического лица-иностранца или лица без гражданства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z386" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1326 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="55"/>
+      3) лицензия Национального Банка, уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на проведение банковских и иных операций (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z387" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копии документов, подтверждающих исполнение либо на основании которых необходимо исполнение обязательств по валютным договорам по экспорту или импорту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z217" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z388" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) валютный договор или его копию. Валютный договор или его копия, на который распространяется требование получения учетного номера, представляется с отметкой о присвоении учетного номера (для валютного договора, которому был присвоен учетный номер после введения в действие Правил);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="57"/>
+      5) валютный договор или его копию. Валютный договор, подлежащий присвоению учетного номера, или его копия, представляется с отметкой о присвоении учетного номера (для валютного договора, которому был присвоен учетный номер после введения в действие Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z389" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регистрационное свидетельство или свидетельство об уведомлении – для подлежащих учетной регистрации валютных договоров по движению капитала или счетов в иностранных банках, по которым до введения в действие Правил было получено регистрационное свидетельство или свидетельство об уведомлении и не был присвоен учетный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z219" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z390" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представление валютного договора не требуется в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z220" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z391" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если перевод денег по валютной операции осуществляется между резидентами-физическими лицами или между нерезидентами-физическими лицами в пределах Республики Казахстан и является безвозмездным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z221" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z392" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      если платеж и (или) перевод денег по валютной операции осуществляется на сумму, не превышающую в эквиваленте десяти тысяч долларов США, и отправителем или бенефициаром платежа и (или) перевода денег является клиент уполномоченного банка, являющийся физическим лицом, филиалом и (или) представительством иностранного юридического лица или нерезидентом-юридическим лицом (за исключением платежей и (или) переводов денег по валютному договору, на который распространяется требование получения учетного номера);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="61"/>
+      если платеж и (или) перевод денег по валютной операции осуществляется на сумму, не превышающую в эквиваленте десяти тысяч долларов США, и отправителем или бенефициаром платежа и (или) перевода денег является клиент уполномоченного банка, являющийся физическим лицом, филиалом и (или) представительством иностранного юридического лица или нерезидентом-юридическим лицом (за исключением платежей и (или) переводов денег по валютному договору, подлежащему присвоению учетного номера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z393" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      если платеж и (или) перевод денег по валютной операции осуществляется на сумму, не превышающую в эквиваленте десяти тысяч долларов США, и резидентом-юридическим лицом (отправителем и (или) бенефициаром платежа и (или) перевода денег) совершена или подтверждена запись о том, что такой платеж и (или) перевод денег не связан с исполнением валютного договора, по которому требуется присвоение учетного номера (за исключением платежей и (или) переводов денег по валютному договору, на который распространяется требование получения учетного номера);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="62"/>
+      если платеж и (или) перевод денег по валютной операции осуществляется на сумму, не превышающую в эквиваленте десяти тысяч долларов США, и резидентом-юридическим лицом (отправителем и (или) бенефициаром платежа и (или) перевода денег) совершена или подтверждена запись о том, что такой платеж и (или) перевод денег не связан с исполнением валютного договора, подлежащего присвоению учетного номера (за исключением платежей и (или) переводов денег по валютному договору, подлежащему присвоению учетного номера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z394" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      если платеж и (или) перевод денег по валютной операции осуществляется физическим лицом на собственный банковский счет (с собственного банковского счета) в иностранном банке.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="63"/>
+      если платеж и (или) перевод денег по валютной операции осуществляется физическим лицом на собственный банковский счет (с собственного банковского счета) в иностранном банке, международной финансовой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z395" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Платеж и (или) перевод денег по валютной операции, проводимый на счет (со счета) резидента-третьего лица через уполномоченный банк в счет исполнения обязательств резидента и (или) нерезидента допускается при условии представления валютного договора, определяющего характер взаимных обязательств между резидентом-третьим лицом и лицом, вместо которого принимается (отправляется) платеж и (или) перевод денег, если это не следует из валютного договора, на основании которого осуществляется такой платеж и (или) перевод денег. Если на любой из валютных договоров распространяется требование получения учетного номера, то представляется копия валютного договора с отметкой о присвоении учетного номера, или копия регистрационного свидетельства или копия свидетельства об уведомлении (по валютным договорам, которые подлежали получению регистрационного свидетельства или свидетельства об уведомлении до введения в действие Правил).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="64"/>
+      Платеж и (или) перевод денег по валютной операции, проводимый на счет (со счета) резидента-третьего лица через уполномоченный банк в счет исполнения обязательств резидента и (или) нерезидента допускается при условии представления валютного договора, определяющего характер взаимных обязательств между резидентом-третьим лицом и лицом, вместо которого принимается (отправляется) платеж и (или) перевод денег, если это не следует из валютного договора, на основании которого осуществляется такой платеж и (или) перевод денег. Если любой валютный договор подлежит присвоению учетного номера, то представляется копия валютного договора с отметкой о присвоении учетного номера, или копия регистрационного свидетельства или копия свидетельства об уведомлении (по валютным договорам, которые подлежали получению регистрационного свидетельства или свидетельства об уведомлении до введения в действие Правил).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z396" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если платеж и (или) перевод денег по валютной операции осуществляется резидентом-физическим лицом в счет исполнения обязательств супруга (супруги) или близкого родственника, то в качестве валютного договора представляется документ, подтверждающий, что отправитель денег является супругом (супругой) или близким родственником физического лица, в счет исполнения обязательств которого осуществляется платеж и (или) перевод денег.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z397" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      13. Проведение платежа и (или) перевода денег по валютной операции резидента или нерезидента с использованием платежной карточки, выпущенной уполномоченным банком, осуществляется без предварительного запроса документов и (или) сведений, требуемых в соответствии с Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z398" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+      Если платеж и (или) перевод денег по такой операции проведен на сумму, равную пятидесяти тысячам долларов США в эквиваленте и выше, то резидент или нерезидент представляет сведения по запросу уполномоченного банка в соответствии с пунктами 16 и 17 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z399" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если платеж и (или) перевод денег проведен с использованием корпоративной платежной карточки резидентом-юридическим лицом или резидентом-филиалом (представительством) иностранной нефинансовой организации на сумму, равную пятидесяти тысячам долларов США в эквиваленте и выше, то такой резидент в течение тридцати рабочих дней со дня проведения такого платежа и (или) перевода денег представляет в уполномоченный банк валютный договор или его копию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z400" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Сведения, требуемые при проведении платежей и (или) переводов денег по валютным операциям</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+        <w:t xml:space="preserve"> Параграф 3. Сведения, требуемые при осуществлении валютных операций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z401" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. При проведении платежа и (или) перевода денег по валютной операции, по которой требуется представление валютного договора, и при отсутствии у физического лица (отправителя денег или бенефициара денег) возможности его представления, уполномоченный банк проводит такой платеж и (или) перевод денег при наличии сведений о совершенной или подтвержденной физическим лицом записи:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+      14. При осуществлении валютной операции, по которой требуется представление валютного договора, и при отсутствии у физического лица, являющегося клиентом (отправитель или бенефициар денег) возможности его представления, уполномоченный банк, профессиональный участник рынка ценных бумаг проводят такую валютную операцию при наличии сведений о совершенной или подтвержденной физическим лицом записи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z402" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разрешающей уполномоченному банку представление информации о данном платеже и (или) переводе денег в правоохранительные органы Республики Казахстан и (или) Национальный Банк;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+      1) разрешающей уполномоченному банку, профессиональному участнику рынка ценных бумаг представление информации о данной валютной операции в правоохранительные органы Республики Казахстан и (или) Национальный Банк;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z403" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) подтверждающей, что данный платеж и (или) перевод денег не связан с исполнением валютного договора, по которому требуется получение учетного номера (для резидентов);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+      2) подтверждающей, что данная валютная операция не связана с исполнением валютного договора, подлежащего присвоению учетного номера (для резидентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z404" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) подтверждающей, что данный платеж и (или) перевод денег не связан с финансированием террористической или экстремистской деятельности и иным пособничеством терроризму или экстремизму.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+      3) подтверждающей, что данная валютная операция не связана с финансированием террористической или экстремистской деятельности и иным пособничеством терроризму или экстремизму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z405" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Платеж и (или) перевод денег по валютной операции, проведение которой может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан, осуществляется при наличии сведений о представлении резидентом, являющимся отправителем или получателем денег, разрешения уполномоченному банку на передачу информации о данном платеже и (или) переводе денег органам валютного контроля и правоохранительным органам.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      15. Валютная операция, проведение которой может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан, не имеющая очевидного экономического смысла, осуществляется при наличии сведений о представлении резидентом, являющимся стороной валютной операции, разрешения уполномоченному банку на передачу информации о данной валютной операции органам валютного контроля и правоохранительным органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z406" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Такое разрешение оформляется в произвольной форме. Допускается представление одного разрешения в отношении всех платежей и (или) переводов денег по валютным операциям в рамках валютного договора, на основании которого осуществляются валютные операции, проведение которых может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+      Такое разрешение оформляется в произвольной форме. Допускается представление одного разрешения в отношении всех валютных операций в рамках валютного договора, на основании которого осуществляются валютные операции, осуществление которых может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан, не имеющие очевидного экономического смысла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z407" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Резидент при проведении подлежащего уведомлению в соответствии со </w:t>
+      16. Резидент при проведении платежа и (или) перевода денег по валютной операции, подлежащей уведомлению и (или) сведения по которой подлежат представлению в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле платежа и (или) перевода денег на сумму, указанную в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+        <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле на сумму, указанную в пункте 9 Правил, представляет сведения о валютной операции по форме согласно приложению 2 к Правилам, в том числе с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z408" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) страны регистрации отправителя денег и бенефициара по платежному документу, если эти данные не совпадают с указанными в платежном документе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z409" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) признака внутрикорпоративного перевода денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z410" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кода валютной операции, по которой проводятся платеж и (или) перевод денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z411" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведений об отправителе и (или) получателе денег по валютному договору, в случае несовпадения с отправителем денег и бенефициаром по платежному документу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z412" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) страны регистрации отправителя денег и получателя денег по валютному договору, в случае несовпадения с отправителем денег и бенефициаром по платежному документу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z413" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) реквизитов валютного договора и учетного номера валютного договора (при наличии).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+      6) реквизитов валютного договора и учетного номера валютного договора (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z414" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей указания кода валютной операции и иных, предусмотренных настоящим пунктом сведений, по запросу уполномоченного банка резидент-юридическое лицо представляет учредительные документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z415" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Нерезидент при проведении подлежащего уведомлению в соответствии со </w:t>
+      17. Нерезидент при проведении платежа и (или) перевода денег по валютной операции, подлежащего уведомлению и (или) сведения по которой подлежат представлению в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле платежа и (или) перевода денег на сумму, указанную в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z696" w:id="83"/>
+        <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле на сумму, указанную в пункте 9 Правил, представляет уполномоченному банку сведения о валютной операции по форме согласно приложению 2 к Правилам, в том числе с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z416" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) страны регистрации отправителя денег и бенефициара по платежному документу, если эти данные не совпадают с указанными в платежном документе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z697" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z417" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кода валютной операции, по которой проводится платеж и (или) перевод денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z698" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z418" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) признака внутрикорпоративного перевода денег.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z419" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...65 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+      18. Указанные в пунктах 16 и 17 Правил сведения по валютной операции представляются уполномоченному банку клиентом или указываются уполномоченным банком самостоятельно на основании представленных клиентом документов и (или) сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z420" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный банк, как агент валютного контроля, проверяет корректность представленных клиентом сведений и указания кода валютной операции на основании представленного валютного договора и корректирует, при необходимости, указанные клиентом данные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z671" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z421" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Виды и критерии отдельных валютных операций, проведение которых может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан, и порядок их проведения</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z672" w:id="88"/>
+        <w:t xml:space="preserve"> Параграф 4. Виды и критерии отдельных валютных операций, проведение которых может быть направлено на вывод денег из Республики Казахстан, уклонение от выполнения требований валютного законодательства Республики Казахстан, не имеет очевидного экономического смысла, и порядок их проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z422" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-1. К валютным операциям, проведение которых может быть направлено на вывод денег из Республики Казахстан, относятся следующие операции:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z700" w:id="89"/>
+      19. К валютным операциям, проведение которых может быть направлено на вывод денег из Республики Казахстан, относятся следующие операции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z423" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) финансовый заем, предусматривающий предоставление нерезидентом денег резиденту (за исключением уполномоченного банка), если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрено осуществление перевода денег, подлежащих получению от нерезидента, на банковские счета резидента в уполномоченных банках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z701" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z424" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) финансовый заем, предусматривающий возникновение у резидента (за исключением уполномоченного банка) требований к нерезиденту по возврату денег, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрено осуществление перевода денег, подлежащих получению от нерезидента, на банковские счета резидента в уполномоченных банках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z702" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z425" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) финансовый заем, предусматривающий предоставление резидентом денег нерезиденту, не являющемуся аффилированным лицом, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрена выплата вознаграждения за пользование предметом финансового займа;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z703" w:id="92"/>
+      3) операции по экспорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по оплате экспорта превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z426" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) операции по экспорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по оплате экспорта превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z704" w:id="93"/>
+      4) операции по импорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по поставке товаров (выполнению работ, оказанию услуг) или по возврату денег, включая авансовый платеж или сумму предоплаты в полном объеме (в случае неисполнения нерезидентом своих обязательств по импорту), превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z427" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) операции по импорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по поставке товаров (выполнению работ, оказанию услуг) или по возврату денег, включая авансовый платеж или сумму предоплаты в полном объеме (в случае неисполнения нерезидентом своих обязательств по импорту), превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z705" w:id="94"/>
+      5) перевод денег резидентом нерезиденту-профессиональному участнику рынка ценных бумаг, осуществляющему валютные операции по поручениям клиентов, на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z428" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) перевод денег резидентом нерезиденту-профессиональному участнику рынка ценных бумаг, осуществляющему валютные операции по поручениям клиентов, на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z706" w:id="95"/>
+      6) перевод резидентом денег на собственный счет за рубежом на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z429" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) перевод резидентом денег на собственный счет за рубежом на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z681" w:id="97"/>
+      7) безвозмездный перевод денег, осуществляемый резидентом в пользу нерезидента на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z430" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Валютные операции, указанные в подпунктах 1), 2) и 3) части первой настоящего пункта, не включают финансовые займы, которые возникают в рамках сделок по торговому или исламскому финансированию, а также операции, осуществляемые нерезидентами со своими филиалами (представительствами) в Республике Казахстан, и операции между филиалами (представительствами) иностранных организаций в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z682" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z431" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для целей настоящего пункта к аффилированному лицу резидента относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z683" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z432" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицо, которому принадлежит десять и более процентов голосующих акций акционерного общества (десять и более процентов голосов участников) юридического лица-резидента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z684" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z433" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицо, в котором данному резиденту принадлежит десять и более процентов голосующих акций акционерного общества (десять и более процентов голосов участников);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z685" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z434" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицо, которое совместно с данным резидентом находится под контролем третьего лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z686" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z435" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий пункт не распространяется на внутрикорпоративные переводы денег, осуществляемые филиалами (представительствами) иностранных нефинансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z436" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...66 lines deleted...]
-    <w:bookmarkStart w:name="z1175" w:id="104"/>
+      20. К валютным операциям, проведение которых может быть направлено на уклонение от выполнения требований валютного законодательства Республики Казахстан, относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z437" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) платежи и (или) переводы денег одного лица за календарный месяц по двум или более валютным договорам, заключенным с одним и тем же нерезидентом, на общую сумму, превышающую пороговое значение, свыше которого такие валютные договоры подлежат присвоению учетного номера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1176" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z438" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) операции нерезидента по покупке в одном уполномоченном банке в один рабочий день безналичной иностранной валюты за национальную валюту на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте, если источник происхождения денег в национальной валюте не связан с получением нерезидентом денег от продажи товаров (выполнения работ, оказания услуг) резиденту, продажи иных финансовых активов за национальную валюту, получения дивидендов в национальной валюте от деятельности на территории Республики Казахстан, возврата органами государственных доходов ранее уплаченных нерезидентом налогов и других обязательных платежей в бюджет и иных экономически обоснованных источников происхождения национальной валюты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z439" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. К валютной операции, не имеющей очевидного экономического смысла, относится финансовый заем, предусматривающий предоставление резидентом денег нерезиденту, не являющемуся аффилированным лицом, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрена выплата вознаграждения за пользование предметом финансового займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z440" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При проведении валютных операций, указанных в пунктах 19, 20 и 21 Правил, клиент уполномоченного банка представляет в уполномоченный банк разрешение на передачу информации о данном платеже и (или) переводе денег в органы валютного контроля и правоохранительные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z441" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клиент уполномоченного банка, являющийся резидентом или нерезидентом, осуществляющий валютные операции, по требованию уполномоченного банка представляет документы и информацию, необходимые уполномоченному банку для проведения мониторинга и изучения операции в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОДФТ/ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z442" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. При проведении валютных операций, указанных в пунктах 19, 20 и 21 Правил, уполномоченный банк проводит мониторинг и изучение такой операции в соответствии с программой мониторинга и изучения операций клиентов, предусмотренной правилами внутреннего контроля, разработанными и принятыми в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОДФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z443" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок покупки и (или) продажи безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z444" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      24. Резиденты и нерезиденты осуществляют покупку и (или) продажу безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан через банковские счета в уполномоченных банках на основании заявки (заявок) на покупку или продажу безналичной иностранной валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z445" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z688" w:id="106"/>
+      Филиалы (представительства) иностранных нефинансовых организаций (резиденты и нерезиденты) осуществляют покупку и (или) продажу безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан через банковские счета в уполномоченных банках для дальнейшего осуществления внутрикорпоративного перевода денег на основании документа, подтверждающего, что данный перевод денег является внутрикорпоративным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z446" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Требования настоящей главы не распространяются на покупку или продажу безналичной иностранной валюты физических лиц, являющихся резидентами и нерезидентами, уполномоченных банков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z447" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-3. При проведении валютных операций, указанных в пунктах 16-1 и 16-2 Правил, резидент представляет в уполномоченный банк разрешение на передачу информации о данном платеже и (или) переводе денег в органы валютного контроля и правоохранительные органы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1178" w:id="107"/>
+      25. Юридические лица-резиденты при оформлении заявки (заявок) на покупку или продажу безналичной иностранной валюты в соответствии с пунктом 24 Правил, указывают цель покупки безналичной иностранной валюты за национальную валюту на внутреннем валютном рынке Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z448" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Клиент уполномоченного банка, являющийся резидентом или нерезидентом, осуществляющий валютные операции, по требованию уполномоченного банка представляет документы и информацию, необходимые уполномоченному банку для проведения мониторинга и изучения операции в соответствии с требованиями Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОДФТ).</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Юридические лица-нерезиденты при оформлении заявки (заявок) на покупку или продажу безналичной иностранной валюты за национальную валюту через банковские счета в уполномоченных банках в соответствии с пунктом 24 Правил, указывают цель покупки или продажи безналичной иностранной валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z449" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      26. Юридические лица-резиденты покупают в одном уполномоченном банке в один рабочий день безналичную иностранную валюту за национальную валюту на цели, не связанные с исполнением обязательств в иностранной валюте, в сумме, не превышающей пороговое значение суммы покупки безналичной иностранной валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z450" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z689" w:id="108"/>
+      К целям, не связанным с исполнением обязательств в иностранной валюте, относятся зачисление и (или) перевод безналичной иностранной валюты на собственные счета юридического лица-резидента, в том числе на счета его обособленных подразделений, а также безвозмездные переводы денег в иностранной валюте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z451" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Юридическое лицо-резидент при покупке в одном уполномоченном банке в один рабочий день безналичной иностранной валюты за национальную валюту на цели, связанные с исполнением обязательств, на сумму, превышающую пороговое значение суммы покупки безналичной иностранной валюты, к заявке (заявкам) на покупку безналичной иностранной валюты прилагает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z452" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копию валютного договора и счет либо иной документ на оплату, во исполнение которых покупается безналичная иностранная валюта (если по условиям валютного договора выписка со счета либо иного документа на оплату является обязательной);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z453" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16-4. При проведении валютных операций, указанных в пунктах 16-1 и 16-2 Правил, уполномоченный банк проводит мониторинг и изучение такой операции в соответствии с программой мониторинга и изучения операций клиентов, предусмотренной правилами внутреннего контроля, разработанными и принятыми в соответствии со </w:t>
-[...27 lines deleted...]
-        <w:jc w:val="left"/>
+      2) указание уполномоченному банку, в случае неиспользования купленной безналичной иностранной валюты на заявленные цели в течение десяти рабочих дней со дня ее покупки, продать ее за национальную валюту в течение последующих трех рабочих дней, за исключением случаев, предусмотренных пунктом 28 Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z454" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...468 lines deleted...]
-    <w:bookmarkStart w:name="z714" w:id="118"/>
+      При покупке в одном уполномоченном банке в один рабочий день безналичной иностранной валюты за национальную валюту по нескольким заявкам, сумма которых в отдельности не превышает пороговое значение суммы покупки безналичной иностранной валюты, но в результате сложения превышает пороговое значение суммы покупки безналичной иностранной валюты, требования части первой настоящего пункта применяются к заявкам, исполнение которых приведет к превышению порогового значения суммы, установленной в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z455" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается использование безналичной иностранной валюты, купленной в соответствии с настоящим пунктом Правил, на цели, не связанные с исполнением обязательств в иностранной валюте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z715" w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z456" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если на валютный договор распространяется требование получения учетного номера, то представляется копия валютного договора с отметкой о присвоении учетного номера, или копией регистрационного свидетельства, или копией свидетельства об уведомлении.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z716" w:id="120"/>
+      Если валютный договор подлежит присвоению учетного номера, то представляется копия валютного договора с отметкой о присвоении учетного номера, или копией регистрационного свидетельства, или копией свидетельства об уведомлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z457" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Покупка уполномоченными организациями безналичной иностранной валюты за национальную валюту у уполномоченного банка осуществляется на основании действительной лицензии на обменные операции с наличной иностранной валютой и действительного приложения (действительных приложений) к ней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z458" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      28. При покупке юридическим лицом-резидентом безналичной иностранной валюты на цели выплаты чистого дохода или его части, распределяемого данным юридическим лицом-резидентом между его акционерами, учредителями, участниками, представление уполномоченному банку указания, предусмотренного пунктом 27 Правил, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z459" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z1181" w:id="123"/>
+      При покупке юридическим лицом-резидентом в соответствии с пунктом 27 Правил безналичной иностранной валюты у уполномоченного банка (кроме профессионального участника рынка ценных бумаг, не имеющего лицензии уполномоченного органа на открытие и ведение банковских счетов) на цели погашения обязательств в иностранной валюте перед нерезидентом Республики Казахстан по полученным внешним займам, сумма валютного договора по которым превышает сто миллионов долларов США в эквиваленте, и облигациям, выпущенным в иностранной валюте, номинальная сумма, согласно проспекту выпуска по которым превышает сто миллионов долларов США в эквиваленте, и по которым исполнение обязательств наступает в течение девяноста календарных дней со дня покупки безналичной иностранной валюты, юридическим лицом-резидентом, к заявке (заявкам) на покупку безналичной иностранной валюты прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z460" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на открытие отдельного банковского счета в соответствующей иностранной валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1182" w:id="124"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z461" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) указание зачислить купленную безналичную иностранную валюту на отдельный банковский счет в иностранной валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1183" w:id="125"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z462" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) указание продать данную валюту за национальную валюту в течение последующих трех рабочих дней, в случае ее неиспользования в течение девяноста календарных дней со дня покупки на заявленные цели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1184" w:id="126"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z463" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) документы, подтверждающие сумму и сроки исполнения обязательств (кредитный договор и график платежей, иные документы, которые являются обязательными в соответствии с условиями валютного договора). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1185" w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z464" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный банк (кроме профессионального участника рынка ценных бумаг, не имеющего лицензии уполномоченного органа на открытие и ведение банковских счетов) зачисляет купленную юридическим лицом-резидентом безналичную иностранную валюту на отдельный банковский счет и обеспечивает ее использование юридическим лицом-резидентом исключительно на заявленные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1186" w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z465" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При покупке юридическим лицом-резидентом (за исключением уполномоченного банка) в соответствии с пунктом 20 Правил безналичной иностранной валюты у профессионального участника рынка ценных бумаг, являющегося уполномоченным банком и не имеющего лицензию уполномоченного органа на открытие и ведение банковских счетов, на цели погашения обязательств в иностранной валюте перед нерезидентом Республики Казахстан по полученным внешним займам, сумма валютного договора по которым превышает сто миллионов долларов США в эквиваленте, и облигациям, выпущенным в иностранной валюте, номинальная сумма, согласно проспекту выпуска по которым превышает сто миллионов долларов США в эквиваленте, и по которым исполнение обязательств наступает в течение девяноста календарных дней со дня покупки безналичной иностранной валюты, юридическим лицом-резидентом, к заявке (заявкам) на покупку безналичной иностранной валюты прилагаются следующие документы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1187" w:id="129"/>
+      При покупке юридическим лицом-резидентом в соответствии с пунктом 27 Правил безналичной иностранной валюты у профессионального участника рынка ценных бумаг, являющегося уполномоченным банком и не имеющего лицензию уполномоченного органа на открытие и ведение банковских счетов, на цели погашения обязательств в иностранной валюте перед нерезидентом Республики Казахстан по полученным внешним займам, сумма валютного договора по которым превышает сто миллионов долларов США в эквиваленте, и облигациям, выпущенным в иностранной валюте, номинальная сумма, согласно проспекту выпуска по которым превышает сто миллионов долларов США в эквиваленте, и по которым исполнение обязательств наступает в течение девяноста календарных дней со дня покупки безналичной иностранной валюты, юридическим лицом-резидентом, к заявке (заявкам) на покупку безналичной иностранной валюты прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z466" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление на открытие отдельного лицевого счета (субсчета) в соответствующей иностранной валюте; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1188" w:id="130"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z467" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) указание зачислить купленную безналичную иностранную валюту на отдельный лицевой счет (субсчет) в иностранной валюте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1189" w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z468" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) указание продать данную валюту за национальную валюту в течение последующих трех рабочих дней, в случае еҰ неиспользования в течение девяноста календарных дней со дня покупки на заявленные цели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1190" w:id="132"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z469" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, подтверждающие сумму и сроки исполнения обязательств (кредитный договор и график платежей, иные документы, которые являются обязательными в соответствии с условиями валютного договора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1191" w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z470" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Профессиональный участник рынка ценных бумаг, являющийся уполномоченным банком и не имеющий лицензии уполномоченного органа на открытие и ведение банковских счетов, зачисляет купленную юридическим лицом-резидентом безналичную иностранную валюту на отдельный лицевой счет (субсчет) и обеспечивает ее использование юридическим лицом-резидентом исключительно на заявленные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z471" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+      29. При исполнении заявки (заявок) юридического лица-резидента в одном уполномоченном банке в один рабочий день на покупку безналичной иностранной валюты за национальную валюту на сумму, превышающую пороговое значение суммы покупки безналичной иностранной валюты, уполномоченный банк сверяет указанные в заявке (заявках) цель покупки и сумму безналичной иностранной валюты с валютным договором, и счетом либо иным документом на оплату, подтверждающими цель и сумму покупки безналичной иностранной валюты, а также с имеющимися сведениями о ранее осуществленных в соответствии с Правилами покупках безналичной иностранной валюты за национальную валюту на основании данного валютного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z472" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается превышение общей суммы покупок безналичной иностранной валюты за национальную валюту по валютному договору над суммой валютного договора. Общая сумма покупок безналичной иностранной валюты за национальную валюту по валютному договору рассчитывается на основании заявок юридического лица-резидента и (или) информации других уполномоченных банков об осуществленных покупках иностранной валюты в рамках данного валютного договора.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z473" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...53 lines deleted...]
-      </w:r>
+      30. Допускается использование безналичной иностранной валюты, приобретенной в соответствии с пунктами 26 и 27 Правил, на цели, связанные с исполнением обязательств в иностранной валюте по другому валютному договору, за исключением случаев, предусмотренных пунктом 28 Правил, при представлении юридическим лицом-резидентом в уполномоченный банк дополнительной заявки, оформленной в соответствии с частью первой пункта 27 Правил, к ранее оформленной заявке, согласно которой приобретена безналичная иностранная валюта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z474" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При переводе юридическим лицом-резидентом ранее приобретенной в соответствии с пунктом 27 и частью второй пункта 28 Правил безналичной иностранной валюты на собственный счет в другом уполномоченном банке в целях исполнения обязательств в иностранной валюте по валютному договору, уполномоченный банк обеспечивает отражение клиентом в заявлении на перевод денег, оформляемом по форме согласно приложению 3 к Правилам осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 "Об утверждении Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан", (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14419), информации о ранее приобретенной в соответствии с пунктом 27 и частью второй пункта 28 Правил безналичной иностранной валюте с обязательным отражением даты ее покупки для осуществления дальнейшего валютного контроля другим уполномоченным банком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z475" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z719" w:id="137"/>
+      При переводе юридическим лицом-резидентом ранее приобретенной в соответствии с пунктом 27 и частью четвертой пункта 28 Правил безналичной иностранной валюты на собственный лицевой счет (субсчет), открытый у профессионального участника рынка ценных бумаг, являющегося уполномоченным банком, в целях исполнения обязательств в иностранной валюте по валютному договору, уполномоченный банк на основании согласия юридического лица-резидента одновременно с данным переводом направляет такому профессиональному участнику рынка ценных бумаг, являющегося уполномоченным банком, информацию о ранее приобретенной в соответствии с пунктом 27 и частью четвертой пункта 28 Правил безналичной иностранной валюте с обязательным отражением даты ее покупки для осуществления дальнейшего валютного контроля таким профессиональным участником рынка ценных бумаг, являющегося уполномоченным банком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z476" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае ее перевода в другой уполномоченный банк в целях исполнения обязательств в иностранной валюте по валютному договору, другой уполномоченный банк осуществляет продажу данной валюты за национальную валюту в течение последующих трех рабочих дней при ее неиспользовании в течение десяти рабочих дней со дня покупки на заявленные цели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z477" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+      31. Уполномоченный банк отказывает в исполнении заявки юридического лица-резидента на покупку безналичной иностранной валюты за национальную валюту, оформленной не в соответствии с пунктами 25, 26, 27 и 28 Правил, а также, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z478" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма покупок безналичной иностранной валюты за национальную валюту по одному валютному договору, рассчитанная на основании заявок юридического лица-резидента и (или) информации других уполномоченных банков об осуществленных покупках иностранной валюты, превышает сумму такого валютного договора и счета либо иного документа на оплату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z479" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сумма покупок безналичной иностранной валюты за национальную валюту одним юридическим лицом-резидентом через один уполномоченный банк в один рабочий день на цели, не связанные с исполнением обязательств в иностранной валюте, рассчитанная на основании заявок юридического лица-резидента, превышает пятьдесят тысяч долларов США в эквиваленте.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      сумма покупок безналичной иностранной валюты за национальную валюту одним юридическим лицом-резидентом через один уполномоченный банк в один рабочий день на цели, не связанные с исполнением обязательств в иностранной валюте, рассчитанная на основании заявок юридического лица-резидента, превышает пороговое значение суммы покупки безналичной иностранной валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z480" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок проведения операций по банковскому счету, связанных со снятием, зачислением и использованием наличной иностранной валюты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z481" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      32. Физические лица без ограничений снимают (вносят) наличную иностранную валюту со своих банковских счетов (на свои банковские счета) в уполномоченных банках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z482" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Допускается снятие юридическими лицами и филиалами (представительствами) иностранных организаций наличной иностранной валюты со своих банковских счетов в уполномоченном банке для целей осуществления расчетов с физическими лицами в случаях, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z483" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="143"/>
+      34. Юридическое лицо или филиал (представительство) иностранной организации при снятии наличной иностранной валюты со своего банковского счета для целей осуществления валютной операции по оплате расходов физического лица, связанных с его командировкой за пределы Республики Казахстан, в том числе представительских расходов, представляет уполномоченному банку документы, подтверждающие цель осуществляемых физическим лицам выплат и содержащие указание на сумму снимаемой наличной иностранной валюты. В качестве таких документов допускается представление приказа, распоряжения, решения, сметы командировочных расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z484" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае снятия наличной иностранной валюты для целей осуществления валютной операции по оплате расходов физического лица, связанных с его командировкой за пределы Республики Казахстан, в том числе представительских расходов, с использованием корпоративной платежной карточки указанные документы представляются в уполномоченный банк в течение тридцати рабочих дней со дня такого снятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z115" w:id="144"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z485" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Если наличная иностранная валюта, снятая на цели осуществления валютной операции по оплате расходов физического лица, связанных с его командировкой за пределы Республики Казахстан, в том числе представительских расходов, не была использована (полностью или частично) на указанные цели, неиспользованная наличная иностранная валюта подлежит обязательному зачислению на банковский счет юридического лица или филиала (представительства) иностранной организации в уполномоченном банке в течение десяти рабочих дней со дня окончания срока командирования физического лица.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="145"/>
+      35. Если наличная иностранная валюта, снятая на цели осуществления валютной операции по оплате расходов физического лица, связанных с его командировкой за пределы Республики Казахстан, в том числе представительских расходов, не была использована (полностью или частично) на указанные цели, неиспользованная наличная иностранная валюта подлежит обязательному зачислению на банковский счет юридического лица или филиала (представительства) иностранной организации в уполномоченном банке в течение десяти рабочих дней со дня окончания срока командирования физического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z486" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридическое лицо или филиал (представительство) иностранной организации при зачислении наличной иностранной валюты на свой банковский счет в уполномоченном банке указывает в приходном кассовом ордере основание получения им наличной иностранной валюты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z117" w:id="146"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z487" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Уполномоченный банк в соответствии с пунктом 8 Правил сообщает Национальному Банку о факте зачисления наличной иностранной валюты на банковский счет юридического лица или филиала (представительства) иностранной организации, за исключением зачисления наличной иностранной валюты в случаях, предусмотренных </w:t>
+      36. Уполномоченный банк в соответствии с пунктом 8 Правил сообщает Национальному Банку о факте зачисления наличной иностранной валюты на банковский счет юридического лица или филиала (представительства) иностранной организации, за исключением зачисления наличной иностранной валюты в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о валютном регулировании и валютном контроле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z118" w:id="147"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z488" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Пункты 25, 26, 27 Правил не распространяются на дипломатические и приравненные к ним представительства, консульские учреждения иностранных государств, аккредитованные в Республике Казахстан. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+      37. Пункты 33, 34 и 35 Правил не распространяются на дипломатические и приравненные к ним представительства, консульские учреждения иностранных государств, аккредитованные в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6199,64 +4590,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>валютных операций в</w:t>
+              <w:t>валютных операций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республике Казахстан</w:t>
+              <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6309,359 +4700,321 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z1194" w:id="148"/>
+    <w:bookmarkStart w:name="z491" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Национальный Банк Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1195" w:id="149"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z492" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1196" w:id="150"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z493" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Карточка по нарушению № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1197" w:id="151"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z494" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: KN1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1198" w:id="152"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z495" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1199" w:id="153"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z496" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: за ________ месяц ________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1200" w:id="154"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z497" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: уполномоченный банк</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1201" w:id="155"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z498" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно, в срок до последнего числа месяца, следующего за отчетным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1202" w:id="156"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z499" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1203" w:id="157"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z500" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1204" w:id="158"/>
+          <w:bookmarkStart w:name="z501" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6713,80 +5066,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1208" w:id="159"/>
+          <w:bookmarkStart w:name="z505" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6834,80 +5187,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1212" w:id="160"/>
+          <w:bookmarkStart w:name="z509" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6955,80 +5308,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1216" w:id="161"/>
+          <w:bookmarkStart w:name="z513" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7076,80 +5429,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1220" w:id="162"/>
+          <w:bookmarkStart w:name="z517" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7197,162 +5550,148 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1224" w:id="163"/>
+          <w:bookmarkStart w:name="z521" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1225" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признак клиента:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 – юридическое лицо, 2 – физическое лицо,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3 – филиал (представительство) юридического лица</w:t>
+              <w:t>3 – филиал (представительство) юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7366,80 +5705,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1230" w:id="165"/>
+          <w:bookmarkStart w:name="z525" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7487,80 +5826,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1234" w:id="166"/>
+          <w:bookmarkStart w:name="z529" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7608,80 +5947,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1238" w:id="167"/>
+          <w:bookmarkStart w:name="z533" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7729,80 +6068,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1242" w:id="168"/>
+          <w:bookmarkStart w:name="z537" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7850,80 +6189,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1246" w:id="169"/>
+          <w:bookmarkStart w:name="z541" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7971,80 +6310,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1250" w:id="170"/>
+          <w:bookmarkStart w:name="z545" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8092,80 +6431,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1254" w:id="171"/>
+          <w:bookmarkStart w:name="z549" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8213,80 +6552,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1258" w:id="172"/>
+          <w:bookmarkStart w:name="z553" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8334,80 +6673,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1262" w:id="173"/>
+          <w:bookmarkStart w:name="z557" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8455,80 +6794,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1266" w:id="174"/>
+          <w:bookmarkStart w:name="z561" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8576,80 +6915,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1270" w:id="175"/>
+          <w:bookmarkStart w:name="z565" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8697,80 +7036,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1274" w:id="176"/>
+          <w:bookmarkStart w:name="z569" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8818,80 +7157,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1278" w:id="177"/>
+          <w:bookmarkStart w:name="z573" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8939,80 +7278,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1282" w:id="178"/>
+          <w:bookmarkStart w:name="z577" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9040,244 +7379,226 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1286" w:id="179"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z581" w:id="189"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование ________________________ Адрес ________________________</w:t>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
+      Наименование _____________________ Адрес _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата "____" ______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z582" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Карточка по нарушению". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9311,436 +7632,400 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме, предназначенной для</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данных на безвозмездной основе</w:t>
+              <w:t>на безвозмездной основе,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Карточка по нарушению"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1295" w:id="187"/>
+    <w:bookmarkStart w:name="z584" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z585" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по заполнению формы, предназначенной для сбора</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Карточка по нарушению (индекс – KN1, периодичность – ежемесячная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z586" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>административных данных на безвозмездной основе</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1296" w:id="188"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z587" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет требования по заполнению формы, предназначенной для сбора административных данных, "Карточка по нарушению" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z588" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Карточка по нарушению</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Заполнение Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1300" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z589" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация представляется в случаях, указанных в пункте 8 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1301" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z590" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В строке с кодом 11 указывается фамилия, имя, отчество (при наличии) физического лица; наименование юридического лица или филиала (представительства) юридического лица; организационно-правовую форму (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1302" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z591" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В строке с кодом 16 указываются первые 2 цифры кода области согласно национальному классификатору Республики Казахстан НК РК 11 "Классификатор административно-территориальных объектов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1303" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z592" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Строки с кодами 21, 22 и 23 не заполняются для случаев нарушения сроков представления документов или информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1304" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z593" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В строке с кодом 21 указывается дата проведения валютной операции с нарушением валютного законодательства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1305" w:id="197"/>
+      6. В строке с кодом 21 указывается дата осуществления валютной операции с нарушением валютного законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z594" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В строке с кодом 22 указывается сумма валютной операции, проведенной с нарушением валютного законодательства, в тысячах единиц валюты операции.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1306" w:id="198"/>
+      7. В строке с кодом 22 указывается сумма валютной операции, осуществленной с нарушением валютного законодательства, в тысячах единиц валюты операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z595" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. В строке с кодом 23 указывается буквенное обозначение кода валюты по валютной операции, проведенной с нарушением валютного законодательства, в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов". </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1307" w:id="199"/>
+      8. В строке с кодом 23 указывается буквенное обозначение кода валюты по валютной операции, осуществленной с нарушением валютного законодательства, в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z596" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В строке с кодом 31 указывается вид нарушения в текстовом и (или) числовом формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1308" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z597" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В строке с кодом 32 приводится краткое описание нарушения в текстовом формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1309" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z598" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Строки с кодами 34, 35 и 36 заполняются при наличии валютного договора по валютной операции, проведенной с нарушением валютного законодательства.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
+      11. Строки с кодами 34, 35 и 36 заполняются при наличии валютного договора по валютной операции, осуществленной с нарушением валютного законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9800,64 +8085,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>валютных операций в</w:t>
+              <w:t>валютных операций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республике Казахстан</w:t>
+              <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9884,246 +8169,193 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1192" w:id="202"/>
+    <w:bookmarkStart w:name="z601" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Сведения о валютной операции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z602" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код уполномоченного банка ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер платежного документа _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата __________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1314" w:id="206"/>
+          <w:bookmarkStart w:name="z603" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10175,80 +8407,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1318" w:id="207"/>
+          <w:bookmarkStart w:name="z607" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10296,80 +8528,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1322" w:id="208"/>
+          <w:bookmarkStart w:name="z611" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10417,80 +8649,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1326" w:id="209"/>
+          <w:bookmarkStart w:name="z615" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10538,80 +8770,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1330" w:id="210"/>
+          <w:bookmarkStart w:name="z619" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10659,80 +8891,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1334" w:id="211"/>
+          <w:bookmarkStart w:name="z623" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10780,80 +9012,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1338" w:id="212"/>
+          <w:bookmarkStart w:name="z627" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10901,80 +9133,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1342" w:id="213"/>
+          <w:bookmarkStart w:name="z631" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11022,80 +9254,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1346" w:id="214"/>
+          <w:bookmarkStart w:name="z635" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11143,80 +9375,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1350" w:id="215"/>
+          <w:bookmarkStart w:name="z639" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11264,80 +9496,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1354" w:id="216"/>
+          <w:bookmarkStart w:name="z643" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11385,80 +9617,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1358" w:id="217"/>
+          <w:bookmarkStart w:name="z647" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11506,80 +9738,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1362" w:id="218"/>
+          <w:bookmarkStart w:name="z651" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11627,80 +9859,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1366" w:id="219"/>
+          <w:bookmarkStart w:name="z655" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11748,80 +9980,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1370" w:id="220"/>
+          <w:bookmarkStart w:name="z659" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11869,80 +10101,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1374" w:id="221"/>
+          <w:bookmarkStart w:name="z663" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11990,80 +10222,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1378" w:id="222"/>
+          <w:bookmarkStart w:name="z667" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12111,80 +10343,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1382" w:id="223"/>
+          <w:bookmarkStart w:name="z671" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12232,80 +10464,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1386" w:id="224"/>
+          <w:bookmarkStart w:name="z675" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12353,80 +10585,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1390" w:id="225"/>
+          <w:bookmarkStart w:name="z679" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12474,80 +10706,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1394" w:id="226"/>
+          <w:bookmarkStart w:name="z683" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12595,80 +10827,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1398" w:id="227"/>
+          <w:bookmarkStart w:name="z687" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12716,80 +10948,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1402" w:id="228"/>
+          <w:bookmarkStart w:name="z691" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12817,70 +11049,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1406" w:id="229"/>
+    <w:bookmarkStart w:name="z695" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: форма заполняется в соответствии с пояснением по заполнению формы "Сведения о валютной операции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12914,295 +11146,296 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение </w:t>
+              <w:t>Приложение к форме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме "Сведения о валютной операции"</w:t>
+              <w:t>"Сведения о валютной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операции"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1408" w:id="230"/>
+    <w:bookmarkStart w:name="z697" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы "Сведения о валютной операции"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z698" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по заполнению формы "Сведения о валютной операции"</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1410" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z699" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение (далее – Пояснение) определяет требования по заполнению формы "Сведения о валютной операции" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1411" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z700" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется как приложение к соответствующему платежному документу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1412" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z701" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Заполнение Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1413" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z702" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Строки 01, 02, 11 и 12 заполняются клиентами-резидентами и нерезидентами. Строки 21, 22, 23, 24, 31, 32, 33, 34, 35, 41, 42, 43, 44 и 45 заполняются только резидентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1414" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z703" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Строка 01 заполняется в соответствии с таблицей кодов валютных операций, являющейся приложением к Пояснению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1415" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z704" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В строках 11, 12, 35 и 45 указывается двузначный код страны резидентства в соответствии с национальным классификатором Республики Казахстан НК РК ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1416" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z705" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страна резидентства – страна регистрации юридического лица, структурного подразделения юридического лица или страна постоянного проживания физического лица (на основе гражданства или права, предоставленного в соответствии с законодательством Республики Казахстан или иностранного государства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1417" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z706" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Строки 31, 34, 41 и 44 заполняются в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="239"/>
+      6. Строки 31, 34, 41 и 44 заполняются в соответствии с Правилами применения кодов секторов экономики и назначения платежей, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 203 "Об утверждении Правил применения кодов секторов экономики и назначения платежей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14365), которое согласуется с национальным Классификатором секторов экономики (КСЭ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13236,190 +11469,235 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к пояснению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к пояснению по заполнению формы</w:t>
+              <w:t>по заполнению формы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения о валютной операции"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Таблица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1419" w:id="240"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1420" w:id="241"/>
+    <w:bookmarkStart w:name="z709" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коды валютных операций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1421" w:id="242"/>
+          <w:bookmarkStart w:name="z710" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Коды валютных операций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13436,241 +11714,241 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1424" w:id="243"/>
+          <w:bookmarkStart w:name="z713" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Операции с использованием банковских счетов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1426" w:id="244"/>
+          <w:bookmarkStart w:name="z715" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Внешнеторговые операции (товары, работы, услуги), в том числе по договорам комиссии и приобретению/погашению электронных денег</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1428" w:id="245"/>
+          <w:bookmarkStart w:name="z717" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.1 платежи за товары:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1430" w:id="246"/>
+          <w:bookmarkStart w:name="z719" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1111</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13686,80 +11964,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1433" w:id="247"/>
+          <w:bookmarkStart w:name="z722" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1112</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13775,80 +12053,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1436" w:id="248"/>
+          <w:bookmarkStart w:name="z725" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1113</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13864,80 +12142,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1439" w:id="249"/>
+          <w:bookmarkStart w:name="z728" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1114</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13954,133 +12232,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1442" w:id="250"/>
+          <w:bookmarkStart w:name="z731" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.2 платежи за работы и услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1444" w:id="251"/>
+          <w:bookmarkStart w:name="z733" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1121</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14096,80 +12374,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1447" w:id="252"/>
+          <w:bookmarkStart w:name="z736" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1122</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14185,80 +12463,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1450" w:id="253"/>
+          <w:bookmarkStart w:name="z739" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1123</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14274,80 +12552,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1453" w:id="254"/>
+          <w:bookmarkStart w:name="z742" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14364,133 +12642,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1456" w:id="255"/>
+          <w:bookmarkStart w:name="z745" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.3 операции с электронными деньгами</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1458" w:id="256"/>
+          <w:bookmarkStart w:name="z747" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1131</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14506,80 +12784,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1461" w:id="257"/>
+          <w:bookmarkStart w:name="z750" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1132</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14596,133 +12874,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1464" w:id="258"/>
+          <w:bookmarkStart w:name="z753" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.4 иные платежи:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1466" w:id="259"/>
+          <w:bookmarkStart w:name="z755" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1141</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14738,80 +13016,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1469" w:id="260"/>
+          <w:bookmarkStart w:name="z758" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1142</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14827,80 +13105,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1472" w:id="261"/>
+          <w:bookmarkStart w:name="z761" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1143</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14917,187 +13195,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1475" w:id="262"/>
+          <w:bookmarkStart w:name="z764" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12. Операции с недвижимым имуществом, иным оборудованием и транспортными средствами (кроме покупки или продажи), непроизведенными нефинансовыми активами, объектами интеллектуальной собственности, нематериальными активами</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1477" w:id="263"/>
+          <w:bookmarkStart w:name="z766" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.1. приобретение права собственности, включая долевое участие в жилищном строительстве, полностью исключительного права на объекты интеллектуальной собственности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1479" w:id="264"/>
+          <w:bookmarkStart w:name="z768" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1211</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15113,80 +13391,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1482" w:id="265"/>
+          <w:bookmarkStart w:name="z771" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1212</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15202,80 +13480,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1485" w:id="266"/>
+          <w:bookmarkStart w:name="z774" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1213</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15291,80 +13569,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1488" w:id="267"/>
+          <w:bookmarkStart w:name="z777" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1214</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15381,133 +13659,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1491" w:id="268"/>
+          <w:bookmarkStart w:name="z780" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.2. текущая аренда (включая право недропользования), частичное приобретение исключительного права</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1493" w:id="269"/>
+          <w:bookmarkStart w:name="z782" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1221</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15523,80 +13801,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1496" w:id="270"/>
+          <w:bookmarkStart w:name="z785" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1222</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15612,80 +13890,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1499" w:id="271"/>
+          <w:bookmarkStart w:name="z788" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1223</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15701,80 +13979,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1502" w:id="272"/>
+          <w:bookmarkStart w:name="z791" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1224</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15790,80 +14068,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1505" w:id="273"/>
+          <w:bookmarkStart w:name="z794" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1225</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15880,133 +14158,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1508" w:id="274"/>
+          <w:bookmarkStart w:name="z797" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.3. финансовый лизинг или аренда с последующим выкупом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1510" w:id="275"/>
+          <w:bookmarkStart w:name="z799" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1231</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16022,80 +14300,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1513" w:id="276"/>
+          <w:bookmarkStart w:name="z802" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1232</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16111,80 +14389,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1516" w:id="277"/>
+          <w:bookmarkStart w:name="z805" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1233</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16201,133 +14479,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1519" w:id="278"/>
+          <w:bookmarkStart w:name="z808" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.4. иные платежи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1521" w:id="279"/>
+          <w:bookmarkStart w:name="z810" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1241</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16344,187 +14622,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1524" w:id="280"/>
+          <w:bookmarkStart w:name="z813" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13. Операции с финансовыми инструментами</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1526" w:id="281"/>
+          <w:bookmarkStart w:name="z815" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.1. займы, инструменты участия в капитале, ценные бумаги, производные финансовые инструменты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1528" w:id="282"/>
+          <w:bookmarkStart w:name="z817" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1311</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16540,80 +14818,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1531" w:id="283"/>
+          <w:bookmarkStart w:name="z820" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1312</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16629,80 +14907,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1534" w:id="284"/>
+          <w:bookmarkStart w:name="z823" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1313</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16718,80 +14996,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1537" w:id="285"/>
+          <w:bookmarkStart w:name="z826" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1314</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16807,80 +15085,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1540" w:id="286"/>
+          <w:bookmarkStart w:name="z829" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1315</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16897,365 +15175,365 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1543" w:id="287"/>
+          <w:bookmarkStart w:name="z832" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.2. в рамках договоров на брокерское обслуживание, инвестиционное управление портфелем (если нет возможности определения финансового инструмента)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1545" w:id="288"/>
+          <w:bookmarkStart w:name="z834" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1321</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-операции по договорам, заключенным с брокером, управляющей компанией - резидентом</w:t>
+операции по договорам, заключенным с брокером, управляющей компанией-резидентом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1548" w:id="289"/>
+          <w:bookmarkStart w:name="z837" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1322</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-операции по договорам, заключенным с брокером, управляющей компанией, инвестиционным банком - нерезидентом</w:t>
+операции по договорам, заключенным с брокером, управляющей компанией, инвестиционным банком-нерезидентом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1551" w:id="290"/>
+          <w:bookmarkStart w:name="z840" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.3. доверительное управление имуществом, трасты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1553" w:id="291"/>
+          <w:bookmarkStart w:name="z842" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1331</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17271,223 +15549,223 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1556" w:id="292"/>
+          <w:bookmarkStart w:name="z845" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1332</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-операции по договорам, заключенным с доверительным управляющим - нерезидентом</w:t>
+операции по договорам, заключенным с доверительным управляющим-нерезидентом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1559" w:id="293"/>
+          <w:bookmarkStart w:name="z848" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.4. исполнение обязательств участника совместной деятельности (за исключением операций, включенных в разделы 1, 2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="294"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1561" w:id="294"/>
+          <w:bookmarkStart w:name="z850" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1341</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17503,80 +15781,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1564" w:id="295"/>
+          <w:bookmarkStart w:name="z853" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1342</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17593,133 +15871,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1567" w:id="296"/>
+          <w:bookmarkStart w:name="z856" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.5. иные платежи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1569" w:id="297"/>
+          <w:bookmarkStart w:name="z858" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1351</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17736,187 +16014,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1572" w:id="298"/>
+          <w:bookmarkStart w:name="z861" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14. Платежи и (или) переводы денег по собственным счетам и неторговые операции</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1574" w:id="299"/>
+          <w:bookmarkStart w:name="z863" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.1. по собственным счетам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1576" w:id="300"/>
+          <w:bookmarkStart w:name="z865" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1411</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17932,169 +16210,169 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1579" w:id="301"/>
+          <w:bookmarkStart w:name="z868" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1412</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-перевод денег с (на) собственного (собственный) счета (счет) в иностранном банке</w:t>
+перевод денег с (на) собственного (собственный) счета (счет) в иностранном банке, международной финансовой организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1582" w:id="302"/>
+          <w:bookmarkStart w:name="z871" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1413</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18110,80 +16388,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1585" w:id="303"/>
+          <w:bookmarkStart w:name="z874" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1414</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18199,80 +16477,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1588" w:id="304"/>
+          <w:bookmarkStart w:name="z877" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1415</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18288,80 +16566,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1591" w:id="305"/>
+          <w:bookmarkStart w:name="z880" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1416</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18377,80 +16655,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1594" w:id="306"/>
+          <w:bookmarkStart w:name="z883" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1417</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18466,80 +16744,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1597" w:id="307"/>
+          <w:bookmarkStart w:name="z886" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1418</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18555,80 +16833,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1600" w:id="308"/>
+          <w:bookmarkStart w:name="z889" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1419</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18645,133 +16923,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1603" w:id="309"/>
+          <w:bookmarkStart w:name="z892" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.2. платежи и (или) переводы денег в пользу третьих лиц (государственных органов, других организаций или физических лиц)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1605" w:id="310"/>
+          <w:bookmarkStart w:name="z894" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1421</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18787,80 +17065,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1608" w:id="311"/>
+          <w:bookmarkStart w:name="z897" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1422</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18876,80 +17154,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1611" w:id="312"/>
+          <w:bookmarkStart w:name="z900" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1423</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18965,80 +17243,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1614" w:id="313"/>
+          <w:bookmarkStart w:name="z903" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1424</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19054,80 +17332,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1617" w:id="314"/>
+          <w:bookmarkStart w:name="z906" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1425</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19143,80 +17421,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1620" w:id="315"/>
+          <w:bookmarkStart w:name="z909" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1426</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19233,133 +17511,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1623" w:id="316"/>
+          <w:bookmarkStart w:name="z912" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.3. сопутствующие платежи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1625" w:id="317"/>
+          <w:bookmarkStart w:name="z914" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1431</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19376,133 +17654,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1628" w:id="318"/>
+          <w:bookmarkStart w:name="z917" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15. операции с цифровыми активами</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1630" w:id="319"/>
+          <w:bookmarkStart w:name="z919" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1501</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19518,80 +17796,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1633" w:id="320"/>
+          <w:bookmarkStart w:name="z922" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1502</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19608,187 +17886,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1636" w:id="321"/>
+          <w:bookmarkStart w:name="z925" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Операции без использования банковских счетов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1638" w:id="322"/>
+          <w:bookmarkStart w:name="z927" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21. Покупка валютных ценностей от клиентов (за исключением наличной иностранной валюты)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1640" w:id="323"/>
+          <w:bookmarkStart w:name="z929" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2101</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19804,80 +18082,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1643" w:id="324"/>
+          <w:bookmarkStart w:name="z932" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2102</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19894,133 +18172,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1646" w:id="325"/>
+          <w:bookmarkStart w:name="z935" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22. Продажа валютных ценностей клиентам (за исключением наличной иностранной валюты)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1648" w:id="326"/>
+          <w:bookmarkStart w:name="z937" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2201</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20036,80 +18314,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1651" w:id="327"/>
+          <w:bookmarkStart w:name="z940" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2202</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20126,133 +18404,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1654" w:id="328"/>
+          <w:bookmarkStart w:name="z943" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23. Платежи и (или) переводы денег без открытия счета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="329"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1656" w:id="329"/>
+          <w:bookmarkStart w:name="z945" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2301</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20268,80 +18546,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1659" w:id="330"/>
+          <w:bookmarkStart w:name="z948" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2302</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="330"/>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20358,187 +18636,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1662" w:id="331"/>
+          <w:bookmarkStart w:name="z951" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24. Платежи и (или) переводы денег по собственным счетам уполномоченного банка, являющимся профессиональным участником рынка ценных бумаг</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1664" w:id="332"/>
+          <w:bookmarkStart w:name="z953" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24.1. по собственным счетам</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="332"/>
+              <w:t xml:space="preserve">24.1. по собственным счетам </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1666" w:id="333"/>
+          <w:bookmarkStart w:name="z955" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2415</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20554,80 +18832,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1669" w:id="334"/>
+          <w:bookmarkStart w:name="z958" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2416</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20643,80 +18921,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1672" w:id="335"/>
+          <w:bookmarkStart w:name="z961" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2417</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20789,367 +19067,8040 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к постановлению </w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правления Национального Банка </w:t>
+              <w:t>к Правилам осуществления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t>валютных операций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 марта 2019 года № 40</w:t>
+              <w:t>в Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="336"/>
+    <w:bookmarkStart w:name="z966" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в центральный аппарат Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z967" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе, размещена на интернет-ресурсе: www.nationalbank.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z968" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: отчет о проведенных валютных операциях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z969" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: ПР-9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z970" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежемесячная</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z971" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: _______ месяц ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z972" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: уполномоченный банк</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z973" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежемесячно до 10 (десятого) числа (включительно) месяца, следующего за отчетным периодом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z974" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z975" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Реквизиты валютного договора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="347"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z978" w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер валютного договора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="348"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата валютного договора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учетный номер валютного договора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z982" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z994" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z995" w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Отправитель денег по платежному документу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="351"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z997" w:id="352"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование или фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="352"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер (далее – БИН), индивидуальный идентификационный номер (далее – ИИН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак резидентства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1003" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="353"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1009" w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="354"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1015" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1016" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Бенефициар по платежному документу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="356"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1018" w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование или фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="357"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН, ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак резидентства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1024" w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="358"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1030" w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="359"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1036" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1037" w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Информация о валютной операции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="361"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1039" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Референс валютной операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код валютной операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код назначения платежа (КНП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма в единицах валюты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код валюты платежа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак платежа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак внутрикорпоративного перевода денег</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид операции, связанной с выводом денег, уклонением от выполнения требований валютного законодательства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1049" w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="363"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1069" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1070" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Информация об организации (банке) контрагента по валютной операции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1072" w:id="366"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Идентификационный код организации (банка) (БИК)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="366"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак трансграничного платежа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1077" w:id="367"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="367"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1082" w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="368"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1087" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1088" w:id="370"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6. Отправитель денег по валютному договору</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="370"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1090" w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование или фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="371"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН, ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак резидентства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1096" w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="372"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1108" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1109" w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7. Получатель денег по валютному договору</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="374"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1111" w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование или фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="375"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН, ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признак резидентства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1117" w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="376"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1135" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1136" w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8. Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="378"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1140" w:id="379"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование ________________ Адрес __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ____________________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата "____" ______________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1141" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: форма заполняется в соответствии с пояснением по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет о проведенных валютных операциях". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к форме, предназначенной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для сбора административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данных на безвозмездной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>основе, "Отчет о проведенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>валютных операциях"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1143" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1144" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отчет о проведенных валютных операциях</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс – ПР-9, периодичность – ежемесячная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1145" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1146" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе, "Отчет о проведенных валютных операциях" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1147" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма представляется уполномоченным банком ежемесячно и включает информацию о проведенных им валютных операциях, в том числе по поручениям клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1148" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форму подписывают руководитель или лицо, уполномоченное на подписание отчета, и исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1149" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Заполнение Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1150" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В Форму включается информация по валютным операциям за отчетный период на сумму, равную или превышающую пороговое значение, определяемое Правилами осуществления валютных операций в Республике Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 марта 2019 года № 40 "Об утверждении Правил осуществления валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18512), (далее – Правила осуществления валютных операций в Республике Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1151" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Валютные операции отражаются в Форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1152" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по платежам и (или) переводам денег по поручениям клиентов (в том числе осуществленным с использованием платежных карточек) – на дату зачисления денег на банковский счет клиента в уполномоченном банке (списания денег с банковского счета клиента в уполномоченном банке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1153" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по собственным платежам и (или) переводам денег уполномоченного банка – на дату зачисления денег на корреспондентский счет уполномоченного банка (списания денег с корреспондентского счета уполномоченного банка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1154" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по другим валютным операциям – на дату совершения операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1155" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация по платежам и (или) переводам денег по валютным операциям, осуществленным с использованием платежных карточек, исправляется уполномоченным банком по мере получения информации о таких платежах и (или) переводах денег от резидента или нерезидента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1156" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Части 1, 6 и 7 Формы заполняются в случае осуществления валютных операций на основании валютного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1157" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В части 1 Формы указываются реквизиты валютного договора. Графа 1.3 заполняется, если валютному договору присвоен учетный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1158" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В частях 2 и 3 Формы указывается информация об отправителе денег и бенефициаре в соответствии с платежным документом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1159" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графах 2.3 и 3.3 указывается двухбуквенный код страны регистрации (для юридического лица, филиала (представительства) юридического лица) или страны постоянного проживания (для физического лица на основании гражданства или права, предоставленного в соответствии с законодательством Республики Казахстан или иностранного государства) отправителя денег, бенефициара в соответствии с национальным классификатором Республики Казахстан НК РК ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран". При отсутствии у уполномоченного банка достоверных сведений о стране регистрации или стране постоянного проживания отправителя денег или бенефициара, указанные графы заполняются исходя из данных платежного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z1160" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Графы 2.4, 2.5, 3.4 и 3.5 заполняются в соответствии с Правилами применения кодов секторов экономики и назначения платежей, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 203 "Об утверждении Правил применения кодов секторов экономики и назначения платежей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14365), (далее – Правила применения кодов секторов экономики и назначения платежей), которое согласуется с национальным Классификатором секторов экономики (КСЭ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1161" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении (снятии) наличных денег с банковского счета в частях 2 и 3 Формы заполняется информация о владельце счета, за исключением случаев внесения (снятия) наличных денег третьим лицом на банковский счет физического лица. При внесении наличных денег третьим лицом на банковский счет физического лица в части 2 Формы заполняется информация о лице, которое вносит деньги, в части 3 Формы – о владельце счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z1162" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При снятии наличных денег третьим лицом с банковского счета физического лица в части 2 Формы заполняется информация о владельце счета, в части 3 Формы заполняется информация о лице, которое снимает деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z1163" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При продаже уполномоченным банком иностранной валюты, чеков, векселей, других платежных документов или иных валютных ценностей в части 2 Формы отражается информация об уполномоченном банке, в части 3 Формы – о покупателе. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z1164" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При покупке уполномоченным банком иностранной валюты, чеков, векселей, других платежных документов или иных валютных ценностей в части 2 Формы отражается информация о продавце, в части 3 Формы – об уполномоченном банке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z1165" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В части 4 Формы указывается информация о валютной операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1166" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В графе 4.1. дата валютной операции должна соответствовать отчетному периоду. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z1167" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4.2 указывается референс валютной операции, состоящий из четырех частей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z1168" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в первой части указывается трехзначный код уполномоченного банка, присваиваемый Национальным Банком Республики Казахстан в соответствии с Инструкцией о присвоении, использовании и аннулировании Национальным Банком Республики Казахстан банковских идентификационных кодов, а также присвоении и аннулировании кодов банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, и кодов филиалов банков и организаций, осуществляющих отдельные виды банковских операций, их структуре, формировании и ведении Справочника банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 октября 2020 года № 128 "Об утверждении Инструкции о присвоении, использовании и аннулировании Национальным Банком Республики Казахстан банковских идентификационных кодов, а также присвоении и аннулировании кодов банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, и кодов филиалов банков и организаций, осуществляющих отдельные виды банковских операций, их структуре, формировании и ведении Справочника банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21593), (далее – Инструкция № 128);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1169" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) во второй части указывается код филиала уполномоченного банка согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкции № 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, состоящий из трех цифр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z1170" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в третьей части указывается порядковый номер валютной операции в отчете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z1171" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в четвертой части указывается отчетная дата в формате "ДДММГГГГ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z1172" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для профессиональных участников рынка ценных бумаг коды для первой и второй частей референса проставляются в соответствии с кодами, присвоенными АО "Казахстанская фондовая биржа" профессиональным участникам рынка ценных бумаг, как членам АО "Казахстанская фондовая биржа".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z1173" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Референс каждой валютной операции должен быть уникальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1174" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графа 4.3 заполняется в соответствии с приложением 2 к Правилам осуществления валютных операций в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z1175" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Графа 4.4 заполняется в соответствии с Правилами применения кодов секторов экономики и назначения платежей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1176" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4.5 сумма указывается в единицах валюты и округляется до целого значения путем математического округления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1177" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4.6 указывается трехзначный буквенный код валюты в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1178" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 4.7 указывается "01" – для отправленных платежей или перевода денег, операции по снятию наличной иностранной валюты или продаже уполномоченным банком иностранной валюты, чеков, векселей, других платежных документов или иных валютных ценностей, "02" – для входящих платежей или перевода денег, операции по зачислению наличной иностранной валюты или покупке уполномоченным банком иностранной валюты, чеков, векселей, других платежных документов или иных валютных ценностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1179" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В графе 4.8 указывается "1", если платеж и (или) перевод денег осуществляется между юридическим лицом и его структурными подразделениями или между структурными подразделениями одного юридического лица, в остальных случаях указывается "0". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1180" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графа 4.9 заполняется в соответствии с пунктами 19, 20 и 21 Правил осуществления валютных операций в Республике Казахстан следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1181" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.1" – финансовый заем, предусматривающий предоставление нерезидентом денег резиденту (за исключением уполномоченного банка), если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрено осуществление перевода денег, подлежащих получению от нерезидента, на банковские счета резидента в уполномоченных банках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1182" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.2" – финансовый заем, предусматривающий возникновение у резидента (за исключением уполномоченного банка) требований к нерезиденту по возврату денег, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрено осуществление перевода денег, подлежащих получению от нерезидента, на банковские счета резидента в уполномоченных банках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1183" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.3" – операции по экспорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по оплате экспорта превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1184" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.4" – операции по импорту, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) предусмотрено, что срок исполнения обязательств нерезидентом по поставке товаров (выполнению работ, оказанию услуг) или по возврату денег, включая авансовый платеж или сумму предоплаты в полном объеме (в случае неисполнения нерезидентом своих обязательств по импорту), превышает семьсот двадцать дней с даты исполнения обязательств резидентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z1185" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.5" – перевод денег резидентом нерезиденту-профессиональному участнику рынка ценных бумаг, осуществляющему валютные операции по поручениям клиентов, на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z1186" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1.6" – перевод резидентом денег на собственный счет за рубежом на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z1187" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1.7" – безвозмездный перевод денег, осуществляемый резидентом в пользу нерезидента на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z1188" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2.1" – платежи и (или) переводы денег одного лица за календарный месяц по двум или более валютным договорам, заключенным с одним и тем же нерезидентом, на общую сумму, превышающую пороговое значение, свыше которого такие валютные договоры подлежат присвоению учетного номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z1189" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2.2" – операции нерезидента по покупке в одном уполномоченном банке в один рабочий день безналичной иностранной валюты за национальную валюту на сумму, превышающую пятьдесят тысяч долларов США в эквиваленте, если источник происхождения денег в национальной валюте не связан с получением нерезидентом денег от продажи товаров (выполнения работ, оказания услуг) резиденту, продажи иных финансовых активов за национальную валюту, получения дивидендов в национальной валюте от деятельности на территории Республики Казахстан, возврата органами государственных доходов ранее уплаченных нерезидентом налогов и других обязательных платежей в бюджет и иных экономически обоснованных источников происхождения национальной валюты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z1190" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3.1" – финансовый заем, предусматривающий предоставление резидентом денег нерезиденту, не являющемуся аффилированным лицом, если условиями соответствующего валютного договора (изначально либо после внесения изменений и (или) дополнений в валютный договор) не предусмотрена выплата вознаграждения за пользование предметом финансового займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z1191" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "0" – в остальных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z1192" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В части 5 Формы указывается информация об организации (банке) контрагента по валютной операции - организации (банке) отправителя денег для полученных платежей и (или) переводов денег, организации (банке) бенефициара для отправленных платежей и (или) переводов денег. По внутрибанковским валютным операциям указывается информация об отчитывающемся уполномоченном банке. При отсутствии в документах, на основании которых проводится платеж и (или) перевод денег, информации об организации (банке) отправителя денег часть 5 Формы не заполняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z1193" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 5.3 указывается двухбуквенный код страны организации (банка) отправителя денег или бенефициара в соответствии с национальным классификатором Республики Казахстан НК РК ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран". Для внутрибанковских валютных операций указывается код "KZ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1194" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В графе 5.4 указывается "1" при следующих условиях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z1195" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если страна, откуда инициирован платеж и (или) перевод денег (страна, где открыт банковский счет первичного отправителя денег, с которого отправлен платеж и (или) перевод денег, отлична от Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z1196" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если страна, куда направлен платеж и (или) перевод денег (страна, где открыт банковский счет конечного бенефициара, на который зачислены деньги, отлична от Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z1197" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В иных случаях указывается "2".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z1198" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В частях 6 и 7 Формы указываются сведения об отправителе денег или получателе денег по валютному договору. Если отправитель (получатель) денег по валютному договору совпадает с отправителем денег (бенефициаром) по платежному документу, то в части 6 (7) Формы заполняется информация аналогично части 2 (3) Формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z1199" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графах 6.3 и 7.3 указывается двухбуквенный код страны регистрации (для юридического лица, филиала (представительства) юридического лица) или страны постоянного проживания (для физического лица на основании гражданства или права, предоставленного в соответствии с законодательством Республики Казахстан или иностранного государства) отправителя или получателя денег по валютному договору в соответствии с национальным классификатором Республики Казахстан НК РК ISO 3166-1 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран". При отсутствии у уполномоченного банка достоверных сведений о стране регистрации или стране постоянного проживания отправителя денег или бенефициара, указанные графы заполняются исходя из данных платежного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1200" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графы 6.4, 6.5, 7.4 и 7.5 заполняются в соответствии с Правилами применения кодов секторов экономики и назначения платежей, которое согласуется с национальным Классификатором секторов экономики (КСЭ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1201" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В части 8 Формы указывается дополнительная информация, не включенная в части 1, 2, 3, 4, 5, 6 и 7 Формы: информация об объекте инвестирования, эмитенте ценных бумаг, стране объекта недвижимости, особые условия платежа, дата зачисления денег на счет хранения указаний отправителя по валютному законодательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1202" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отсутствие уточняющей информации в части 8 Формы не является нарушением. Включение в Форму валютных операций на сумму менее установленного порогового значения не является нарушением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1203" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае отсутствия информации за отчетный период Форма представляется с нулевыми значениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1204" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Корректировки (изменения, дополнения) в Форму вносятся до 20 (двадцатого) числа (включительно) месяца, следующего за отчетным месяцем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1205" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В форму не включаются следующие валютные операции по поручению клиентов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1206" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) валютные операции участников Международного финансового центра "Астана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1207" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) покупка (продажа) наличной иностранной валюты через обменные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1208" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переводы клиента по своим счетам внутри одного уполномоченного банка (включая внутрикорпоративные переводы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1209" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) снятие (зачисление) нерезидентом наличных тенге с собственного счета (на собственный счет) в уполномоченном банке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1210" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) операции, связанные с получением кредита у отчитывающегося уполномоченного банка (выдача, погашение, выплата процентов и комиссий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1211" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выплата заработной платы юридическим лицом по зарплатному проекту (для клиентов резидентов и нерезидентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1212" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) операции по счетам "Лоро" по поручению клиентов других банков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1213" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) операции физических лиц с использованием платежных карт на сумму менее пятидесяти тысяч долларов США в эквиваленте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1214" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) операции без открытия и использования банковского счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1215" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) депозиты клиентов отчитывающегося уполномоченного банка (открытие, закрытие, выплата вознаграждения на счет в отчитывающемся уполномоченном банке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1216" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) безналичная покупка и (или) продажа иностранной валюты клиентами уполномоченных банков, являющимися профессиональными участниками рынка ценных бумаг, являющихся уполномоченными банками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1217" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В форму не включаются следующие собственные валютные операции уполномоченного банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z1218" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) платежи и переводы по собственным счетам уполномоченного банка, включая внутрикорпоративные переводы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z1219" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) операции, связанные с выдачей/получением кредитов отчитывающимся уполномоченным банком (выдача, погашение, получение процентов и комиссий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z1220" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внебиржевые сделки с иностранной валютой (кроме сделок, осуществляемых профессиональными участниками рынка ценных бумаг, являющимися уполномоченными банками);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z1221" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) операции, связанные с межбанковскими кредитами и депозитами, включая овернайты, отчитывающегося уполномоченного банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z1222" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) операции с производными финансовыми инструментами и долговыми ценными бумагами (кроме операций эмитентов долговых ценных бумаг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1223" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неттинг по расчетам в рамках платежных систем, систем денежных переводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1224" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) операции в рамках кастодиального обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1225" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) операции по транзитным счетам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1226" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) операции с наличной иностранной валютой (ввоз, вывоз, зачисление или снятие со счетов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z1227" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) платежи и (или) переводы денег профессиональных участников рынка ценных бумаг, являющихся уполномоченными банками, в том числе во исполнение заказов клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение к постановлению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правления Национального Банка </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 марта 2019 года № 40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z167" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, а также структурного элемента нормативного правового акта Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z168" w:id="337"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z168" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 154 "Об утверждении Правил осуществления валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7701, опубликовано 25 августа 2012 года в газете "Казахстанская правда" № 286-287 (27105-27106).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z169" w:id="338"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z169" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 110 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8505, опубликовано 6 августа 2013 года в газете "Юридическая газета" № 115 (2490).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z170" w:id="339"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z170" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 марта 2015 года № 32 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 154 "Об утверждении Правил осуществления валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10777, опубликовано 30 апреля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z171" w:id="340"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z171" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 декабря 2015 года № 264 "О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 154 "Об утверждении Правил осуществления валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13580, опубликовано 16 мая 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z172" w:id="341"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z172" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 декабря 2017 года № 250 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 28 апреля 2012 года № 154 "Об утверждении Правил осуществления валютных операций в Республике Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16537, опубликовано 19 марта 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21475,31 +27426,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>