--- v0 (2025-11-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24964bc" w14:textId="24964bc">
+    <w:p w14:paraId="274471c" w14:textId="274471c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,54 +145,65 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящий совместный приказ вводится в действие с 11 апреля 2019 года.</w:t>
+        <w:t>      Настоящий совместный приказ вводится в действие с 11.04.2019.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 2) статьи 6-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -927,71 +938,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень измерений, относящихся к государственному регулированию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень – в редакции </w:t>
+      Сноска. Перечень – в редакции совместного приказа Министра внутренних дел РК от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместного приказа</w:t>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел РК от 25.04.2025 № 329 и Министра торговли и интеграции РК от 28.04.2025 № 147-НҚ (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и Министра торговли и интеграции РК от 18.04.2026 № 170-ОД (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1642,51 +1653,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фиксация:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- превышения установленной скорости движения;</w:t>
+              <w:t>
+- превышения установленной скорости движения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1990,71 +2002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 534 "Об утверждении Правил дорожного движения, Основных положений по допуску транспортных средств к эксплуатации, перечня оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33003)</w:t>
+Приказ Министра внутренних дел Республики Казахстан от 30 июня 2023 года № 534 "Об утверждении Правил дорожного движения, Основных положений по допуску транспортных средств к эксплуатации, перечня оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3163,246 +3155,250 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Измерение контролируемого участка (предельная дальность распознавания государственного регистрационного номерного знака) стационарных аппаратно-программных комплексов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Измерение контролируемого участка проходимого транспортного средства </w:t>
-[...35 lines deleted...]
-от 10 до 100 м</w:t>
+От 10 до 100 м </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-± 1 % предел допускаемой погрешности вычисления пройденного расстояния транспортного средства в зоне контролируемого участка </w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+ ± 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фиксация:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- нарушения правил остановки или стоянки транспортных средств;</w:t>
-[...67 lines deleted...]
-              <w:t>- непредоставления преимущества в движении пешеходам или иным участникам дорожного движения.</w:t>
+              <w:t>
+-нарушения правил остановки или стоянки транспортных средств;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- проезда на запрещающий сигнал светофора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- несоблюдения требований, предписанных дорожными знаками;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- непредоставления преимущества в движении пешеходам или иным участникам дорожного движения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- нарушения правил маневрирования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3434,139 +3430,162 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...87 lines deleted...]
-          <w:p/>
+              <w:t>
+Измерение координат расположения аппаратно-программных комплексов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Без ограничений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+± 10 м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиксация места правонарушения. Является обязательным измерением для всех нарушений ПДД, для всех видов аппаратно-программных комплексов.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3596,52 +3615,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Измерение расстояния между габаритами транспортных средств по выступающим точкам и дорожной разметкой </w:t>
+              <w:t>
+Измерение расстояния между габаритами транспортных средств по выступающим точкам и дорожной разметкой стационарными аппаратно-программными комплексами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3675,60 +3694,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ± 0,5 м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиксация нарушения несоблюдения требований, предписанных дорожной разметкой.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3795,51 +3837,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не нормируется</w:t>
+Без ограничений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3867,51 +3909,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фиксация времени правонарушения</w:t>
+Фиксация времени правонарушения. Является обязательным измерением для всех нарушений ПДД, для всех видов аппаратно-программных комплексов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение контролируемого участка (предельная дальность распознавания государственного регистрационного номерного знака) мобильных аппаратно-программных комплексов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Без ограничений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+± 1 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фиксация:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- нарушения правил остановки или стоянки транспортных средств;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- несоблюдения требований, предписанных дорожными знаками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>