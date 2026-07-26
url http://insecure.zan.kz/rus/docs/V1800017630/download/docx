--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84b5263" w14:textId="84b5263">
+    <w:p w14:paraId="7e82189" w14:textId="7e82189">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -880,156 +880,331 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...67 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председателя Комитета национальной безопасности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№53/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.10.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Приложение 1 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 октября 2018 года № 86/ қе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цены на услуги, реализуемые субъектом государственной монополии в сфере информатизации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Цены на услуги – в редакции приказа Председателя Комитета национальной безопасности РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1067,80 +1242,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="12"/>
+          <w:bookmarkStart w:name="z47" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1264,80 +1439,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="13"/>
+          <w:bookmarkStart w:name="z53" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1461,80 +1636,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="14"/>
+          <w:bookmarkStart w:name="z59" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1551,80 +1726,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="15"/>
+          <w:bookmarkStart w:name="z62" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1748,80 +1923,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="16"/>
+          <w:bookmarkStart w:name="z68" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1945,80 +2120,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="17"/>
+          <w:bookmarkStart w:name="z74" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2142,80 +2317,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="18"/>
+          <w:bookmarkStart w:name="z80" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2339,80 +2514,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="19"/>
+          <w:bookmarkStart w:name="z86" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2495,141 +2670,141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 210 982 513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="20"/>
+          <w:bookmarkStart w:name="z90" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 244 739</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 715</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="21"/>
+          <w:bookmarkStart w:name="z93" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2753,80 +2928,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="22"/>
+          <w:bookmarkStart w:name="z99" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2843,80 +3018,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="23"/>
+          <w:bookmarkStart w:name="z102" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3040,80 +3215,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="24"/>
+          <w:bookmarkStart w:name="z108" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3237,80 +3412,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="25"/>
+          <w:bookmarkStart w:name="z114" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3434,80 +3609,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="26"/>
+          <w:bookmarkStart w:name="z120" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3631,80 +3806,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="27"/>
+          <w:bookmarkStart w:name="z126" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3828,80 +4003,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="28"/>
+          <w:bookmarkStart w:name="z132" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4025,80 +4200,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="29"/>
+          <w:bookmarkStart w:name="z138" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4115,80 +4290,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="30"/>
+          <w:bookmarkStart w:name="z141" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4312,80 +4487,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="31"/>
+          <w:bookmarkStart w:name="z147" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4509,80 +4684,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="32"/>
+          <w:bookmarkStart w:name="z153" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4706,80 +4881,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="33"/>
+          <w:bookmarkStart w:name="z159" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4796,80 +4971,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="34"/>
+          <w:bookmarkStart w:name="z162" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4993,80 +5168,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="35"/>
+          <w:bookmarkStart w:name="z168" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5190,80 +5365,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="36"/>
+          <w:bookmarkStart w:name="z174" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5387,80 +5562,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="37"/>
+          <w:bookmarkStart w:name="z180" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5584,80 +5759,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="38"/>
+          <w:bookmarkStart w:name="z186" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5674,80 +5849,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="39"/>
+          <w:bookmarkStart w:name="z189" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5871,80 +6046,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="40"/>
+          <w:bookmarkStart w:name="z195" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6068,80 +6243,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="41"/>
+          <w:bookmarkStart w:name="z201" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6265,80 +6440,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="42"/>
+          <w:bookmarkStart w:name="z207" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6462,80 +6637,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="43"/>
+          <w:bookmarkStart w:name="z213" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6639,110 +6814,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 717 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="44"/>
+    <w:bookmarkStart w:name="z219" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z220" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z220" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * услуги оказываются Комитету национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z221" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z221" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** услуги оказываются уполномоченному органу в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6762,156 +6937,303 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...67 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председателя Комитета национальной безопасности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№53/нс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.10.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 октября 2018 года № 86/ қе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цены на услуги, реализуемые субъектом государственной монополии в сфере обеспечения информационной безопасности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Цены на услуги – в редакции приказа Председателя Комитета национальной безопасности РК от 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6949,80 +7271,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="47"/>
+          <w:bookmarkStart w:name="z222" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7069,197 +7391,197 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="48"/>
+          <w:bookmarkStart w:name="z225" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена без учета налога на добавленную стоимость,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="49"/>
+          <w:bookmarkStart w:name="z227" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цена с учетом налога на добавленную стоимость,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="50"/>
+          <w:bookmarkStart w:name="z230" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7383,80 +7705,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="51"/>
+          <w:bookmarkStart w:name="z236" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7580,80 +7902,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="52"/>
+          <w:bookmarkStart w:name="z242" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7777,80 +8099,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="53"/>
+          <w:bookmarkStart w:name="z248" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7954,90 +8276,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 313 543 456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="54"/>
+    <w:bookmarkStart w:name="z254" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z255" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z255" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * услуги оказываются Комитету национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8075,55 +8397,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8449,31 +8771,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>